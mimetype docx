--- v0 (2026-04-12)
+++ v1 (2026-06-09)
@@ -1,1842 +1,1641 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <!-- Generated by Aspose.Words for .NET 23.10.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="005E7543" w:rsidRPr="0094395B" w:rsidP="00BE581E">
-[...23 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="a8"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3968"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="4819"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="006F7F06">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3974" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F15D10" w:rsidRPr="007E2E35" w:rsidP="00700A3A">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="007E2E35" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:caps/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F15D10" w:rsidRPr="007E2E35" w:rsidP="00700A3A">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="007E2E35" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F15D10" w:rsidRPr="007E2E35" w:rsidP="004B0EDC">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="007E2E35" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:caps/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E2E35">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:caps/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>УТВЕРЖДАЮ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002368FF" w:rsidRPr="007E2E35" w:rsidP="00191DCD">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="007E2E35" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E2E35">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Заместитель Председателя Правительства Российской Федерации - Руководитель Аппарата Правительства Российской Федерации</w:t>
             </w:r>
             <w:r w:rsidRPr="007E2E35">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="006F7F06">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3974" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F15D10" w:rsidRPr="007E2E35" w:rsidP="00700A3A">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="007E2E35" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F15D10" w:rsidRPr="007E2E35" w:rsidP="00700A3A">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="007E2E35" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00250A85" w:rsidRPr="007E2E35" w:rsidP="00250A85">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="007E2E35" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F15D10" w:rsidRPr="007E2E35" w:rsidP="007A1060">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="007E2E35" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="284"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007E2E35">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Д.Григоренко </w:t>
+              <w:t>Д.Григоренко</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E2E35">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00250A85" w:rsidRPr="007E2E35" w:rsidP="007A1060">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="007E2E35" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:right="284"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00250A85" w:rsidRPr="007E2E35" w:rsidP="007A1060">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="007E2E35" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:right="284"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F15D10" w:rsidRPr="007E2E35" w:rsidP="00ED1D67">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="007E2E35" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:after="1180" w:line="60" w:lineRule="atLeast"/>
               <w:ind w:right="284"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E2E35">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
               </w:rPr>
-              <w:t>&amp;МЕСТО ЭЛЕКТРОННОЙ ПОДПИСИ: Григоренко Дмитрий Юрьевич&amp;</w:t>
+              <w:t xml:space="preserve">&amp;МЕСТО ЭЛЕКТРОННОЙ ПОДПИСИ: Григоренко Дмитрий </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E2E35" w:rsidR="008A5B81">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E2E35">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
               </w:rPr>
-              <w:t>a</w:t>
+              <w:t>Юрьевич&amp;a</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="006F7F06">
-[...7 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3974" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F15D10" w:rsidRPr="007E2E35" w:rsidP="00700A3A">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="007E2E35" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F15D10" w:rsidRPr="007E2E35" w:rsidP="00700A3A">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="007E2E35" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F15D10" w:rsidRPr="007E2E35" w:rsidP="006F7F06">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="007E2E35" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:before="240" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E2E35">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>&amp;Рег.штамп: ОРДГУ&amp;</w:t>
+              <w:t>&amp;</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E2E35">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Рег.штамп</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E2E35">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>: ОРДГУ&amp;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F15D10" w:rsidRPr="007E2E35" w:rsidP="00F15D10">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007E2E35" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F15D10" w:rsidRPr="007E2E35" w:rsidP="00F15D10">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007E2E35" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006A3412" w:rsidRPr="007E2E35" w:rsidP="006A3412">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007E2E35" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t>С Т А Н Д А Р Т</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C8575E" w:rsidRPr="007E2E35" w:rsidP="00EE6548">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007E2E35" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>планирования, подготовки и проведения заседаний, принятия решений и контроля исполнения решений проектного комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00F15D10" w:rsidRPr="007E2E35" w:rsidP="00250A85">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007E2E35" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00954C87" w:rsidRPr="0094395B" w:rsidP="00B46226">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="0094395B" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:sectPr w:rsidSect="00A5220C">
-          <w:footerReference w:type="default" r:id="rId6"/>
+        <w:sectPr w:rsidR="001C1A86" w:rsidRPr="0094395B" w:rsidSect="001C1A86">
           <w:headerReference w:type="first" r:id="rId7"/>
-          <w:footerReference w:type="first" r:id="rId8"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="1134" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46226" w:rsidRPr="0094395B" w:rsidP="00B46226">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="0094395B" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF3659" w:rsidRPr="007E2E35" w:rsidP="00F15D10">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007E2E35" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0054394D" w:rsidRPr="0094395B" w:rsidP="00931A10">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="0094395B" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="EditableAreaBottom"/>
-[...3 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+      <w:bookmarkStart w:id="0" w:name="EditableAreaBottom"/>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="2" w:edGrp="everyone"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">1. Настоящий стандарт планирования, подготовки и проведения заседаний, принятия решений и контроля исполнения решений проектного комитета (далее - Стандарт) подготовлен в соответствии </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1. Настоящий стандарт планирования, подготовки и проведения заседаний, принятия решений и контроля исполнения решений проектного комитета (далее - Стандарт) подготовлен в соответствии с постановлением Правительства Российской Федерации от 31 октября 2018 г. № 1288</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-        <w:t>с постановлением Правительства Российской Федерации от 31 октября 2018 г. № 1288</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>"Об организации проектной деятельности в Правительстве Российской Федерации" (далее - постановление № 1288) и распространяется на проектные комитеты по национальным проектам и федеральным проектам, а также федеральные проекты, не входящие в составы национальных проектов</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>(далее при совместном упоминании - проекты) и носят рекомендательный характер, за исключением норм, определенных постановлением № 1288</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">и поручениями Президента </w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t>и поручениями Президента Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Положения настоящего Стандарта не распространяются на управляющие советы государственных программ Российской Федерации, на которые</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-        <w:t>по решению куратора государственной программы Российской Федерации возложены функции и полномочия проек</w:t>
+        <w:t>по решению куратора государственной программы Российской Федерации возложены функции и полномочия проектных комитетов в соответствии</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>с постановлением Правительства Российской Федерации от 26 мая 2021 г.</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>№ 786 "О системе управления государственными программами Российской Федерации" (далее - постановление № 786).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2. Настоящий Стандарт определяет сроки и последовательность действий при планировании проведения заседаний проектного комитета, включая подготовку повестки и материалов по вопросам повестки заседаний проектного комитета), порядок принятия решений и контроля исполнения решений проектного комитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-        <w:t>3. П</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3. Подготовка, направление членам проектного комитета материалов</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-        <w:t>по вопросам повестки, принятие решений проектным комитетом путем письменного опроса его членов, а также формирование, согласование, утверждение проекта протокола заседания проектного комитета осу</w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t>по вопросам повестки, принятие решений проектным комитетом путем письменного опроса его членов, а также формирование, согласование, утверждение проекта протокола заседания проектного комитета осуществляются в виде электронных документов (за исключением случаев, когда документы содержат сведения, составляющие государственную тайну, или сведения конфиденциального характера), подписанных должностными лицами с использованием усиленной квалифицированной электронной подписи, в установленном порядке с соблюдением требований информационной безопасности в соответствии с Регламентом Правительства Российской Федерации, утвержденным постановлением Правительства Российской Федерации от 1 июня 2004 г. № 260 (далее - Регламент Правительства).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4. Документы, содержащие сведения, составляющие государственную тайну, и (или) сведения конфиденциального характера, представляются</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-        <w:t>с соблюдением требований информационной безопасности, а также требований, установленных закон</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-        <w:t>одательством Российской Федерации</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>с соблюдением требований информационной безопасности, а также требований, установленных законодательством Российской Федерации</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>о государственной тайне.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Планирование заседаний проектного комитета</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="00712BA9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:right="110" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00712BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Заседания проектного комитета рекомендуется проводить</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>в соответствии с утвержденным планом-графиком заседаний проектного комитета (далее - план-график). В случае его отсутствия заседания проводятся по решению председателя проектного комитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6. При формировании плана-графика проектного комитета рекомендуется планировать заседания не реже одного раза в месяц (очное заседание проектного комитета - не реже одного раза в квартал), в декабре рекомендуется запланировать два заседания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В план-график могут включаться вопросы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>В план-график могут включаться вопросы:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t>1) о ходе реализации проекта, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:szCs w:val="28"/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1) о ходе реализации проекта, в том числе:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>о доведении бюджетных ассигнований</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, лимитов бюджетных обязательств, предусмотренных на финансовое обеспечение </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>реализации проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...36 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t xml:space="preserve"> о ходе принятия бюджетных обязательств, кассовом исполнении расходов проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о ходе принятия бюджетных обязательств, кассовом исполнении расходов проекта;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t xml:space="preserve"> о возврате в резервный фонд Правительства Российской Федерации бюджетных ассигнований на обеспечение проекта в объеме неиспользованных лимитов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о возврате в резервный фонд Правительства Российской Федерации бюджетных ассигнований на обеспечение проекта в объеме неиспол</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t xml:space="preserve"> о промежуточных итогах и рисках реализации проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о промежуточных итогах и рисках реализации проекта;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t>2) об утверждении/одобрении единых запросов на изменение национальных проектов, единых запросов на изменение государственной программы Российской Федерации, предусматривающих изменения паспорта федерального проекта (далее - единый запрос);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>2) об утверждении/одобрении единых запросов на изменение национальных проектов, единых запросов на изменение государственной программы Российской Федерации, предусматривающих изменени</w:t>
+        <w:t>3) о рассмотрении проектов методик расчета показателей в целях</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>я паспорта федерального проекта (далее - единый запрос);</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:br/>
+        <w:t>их утверждения (доработки) ответственными за достижение показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>3) о рассмотрении проектов методик расчета показателей в целях</w:t>
+        <w:t>4) об утверждении (одобрении) карт технологической кооперации,</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-        <w:t>их утверждения (доработки) ответственными за достижение показателей;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t>их реализации и внесении в них изменений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>4) об утверждении (одобрении) карт технологической кооперации,</w:t>
-[...17 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t>5) о формировании прокси-показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5) о формировании прокси-показателей;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t>6) о завершении проекта, в том числе досрочном;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t>7) иные вопросы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Руководителям национального проекта (или федеральных проектов,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">не входящих в состав национальных проектов) рекомендуется подготавливать Проект плана-графика на предстоящий год </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>7) иные вопросы.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t xml:space="preserve">по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-        <w:t>Руководителям национального проекта (или федеральных проектов,</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Для подготовки плана-графика заседаний проектного комитета</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-        <w:t>не входящих в состав национальных проектов) рекоменд</w:t>
-[...51 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t>по национальному проекту руководители федеральных проектов направляют предложения руководителю национального проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Для подготовки плана-графика заседаний проектного комитета</w:t>
+        <w:t xml:space="preserve">Руководитель национального проекта </w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(или федерального проекта,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">не входящего в состав национального проекта) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">обеспечивает свод предложений и направление единого плана графика </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ответственному секретарю проектного комитета (далее - ответственный секретарь) не позднее 10 ноября текущего года. О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тветственный секретарь до 1 декабря текущего года обеспечивает согласование проекта плана-графика на очередной год с кураторами федеральных проектов, входящих в состав национального проекта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:br/>
-        <w:t>по национальному проекту руководители федеральных</w:t>
+        <w:t xml:space="preserve">(в отношении проектного комитета по национальному проекту), и направляет его для утверждения </w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>председателю проектного комитета</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> проектов направляют предложения руководителю национального проекта.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Рекомендуемый срок утверждения плана-графика на очередной год -</w:t>
+      </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Руководитель национального проекта </w:t>
+        <w:br/>
+        <w:t>до</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
-[...70 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 декабря текущего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Рекомендуемый срок утверждения плана-графика на очередной год -</w:t>
+        <w:t xml:space="preserve">Актуализация плана-графика на текущий год возможна не чаще одного раза в три месяца по инициативе </w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>председателя проектного комитета</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:br/>
-[...10 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Актуализация плана-графика на текущий год возможна не чаще одного раза в три месяца по инициативе </w:t>
-[...16 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t>Допускается проведение внеочередного заседания проектного комитета для принятия решений по вопросам, требующим оперативного реагирования. Решение о проведении внеочередного заседания проектного комитета принимается в порядке, предусмотренном пунктом 7 настоящего Стандарта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7. В случае отсутствия плана-графика (или при наличии необходимости проведения внеочередного заседания) для принятия решения о проведении заседания проектного комитета руководитель национального проекта не менее чем за 15 рабочих дней до предлагаемой даты заседания проектного комитета направляет председателю проектного комитета предложение о проведении заседания проектного комитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-        <w:t>7. В случае отсутствия плана-графика (или при наличии необходимости проведения внеочередного заседания) дл</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дата заседания проектного комитета определяется с учетом сроков представления материалов к заседанию проектного комитета, указанных</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-        <w:t>я принятия решения о проведении заседания проектного комитета руководитель национального проекта не менее чем за 15 рабочих дней до предлагаемой даты заседания проектного комитета направляет председателю проектного комитета предложение о проведении заседан</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">в пункте 19 настоящего </w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00D801BF" w:rsidP="00D801BF">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Стандарта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00D801BF" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-        <w:t>Дата заседания проектного комитета определяется с учетом сроков представления материалов к заседанию проектного комитета, указанных</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">После получения решения </w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">в пункте 19 настоящего </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">председателя проектного комитета </w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Стандарта</w:t>
-[...50 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t>ответственный секретарь обеспечивает информирование членов проектного комитета и заинтересованных органов и организаций о дате проведения заседания проектного комитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1790"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>8. Заседания проектного комитета по решению председателя проектного комитета могут проводиться в</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t>8. Заседания проектного комитета по решению председателя проектного комитета могут проводиться в очной форме, в том числе в режиме видеоконференцсвязи (далее - очная форма), и заочной форме путем письменного опроса его членов (далее - заочная форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>9. Форма проведения заседания проектного комитета, указанная в плане-графике, при необходимости может</w:t>
+        <w:t xml:space="preserve">9. Форма проведения заседания проектного комитета, указанная в плане-графике, при необходимости может быть изменена </w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">председателем проектного </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">комитета, в том числе </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> быть изменена </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>по предложению ответственного секретаря проектного комитета, не позднее 10 рабочих дней до даты заседания.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="4470"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Организация подготовки и проведения заседаний проектного комитета</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">9. Подготовку </w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t>9. Подготовку заседаний проектного комитета осуществляет ответственный секретарь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>10. Заседания</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1932,4550 +1731,4117 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>рассматриваются</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>вопросы:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1) об одобрении или необходимости доработки паспортов национальных проектов;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>2) об утверждении или необходимости доработки паспортов федеральных проектов (за исключением федеральных проектов, паспорта которых утверждаются на заседании президиума Совета при Президенте Российской Федерации по стратегическому развитию и национальным п</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t>2) об утверждении или необходимости доработки паспортов федеральных проектов (за исключением федеральных проектов, паспорта которых утверждаются на заседании президиума Совета при Президенте Российской Федерации по стратегическому развитию и национальным проектам (далее - президиум Совета);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3) о целесообразности подготовки федерального проекта, не входящего</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>в состав национального проекта (за исключением случая, если соответствующее решение принято президиумом Совета);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>4) о рисках реализации проектов, о корр</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t>4) о рисках реализации проектов, о корректировке мер реагирования, направленных на их устранение (минимизацию);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5) о параметрах проектов, по которым фактическое значение не было подтверждено документально, и (или) с критическими отклонениями</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>от плановых значений;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>6) о рассмотрении единых запрос</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t>6) о рассмотрении единых запросов, предусматривающих ухудшение значений параметров проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>7) о рассмотрении единых запросов, предусматривающих уточнения значений и иных атрибутов показателей, мероприятий (результатов), контрольных точек проектов, сроки достижения которых истекли в от</w:t>
-[...16 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t>7) о рассмотрении единых запросов, предусматривающих уточнения значений и иных атрибутов показателей, мероприятий (результатов), контрольных точек проектов, сроки достижения которых истекли в отчетных периодах, сформированных с учетом положений, установленных пунктом 139 Положения об организации проектной деятельности в Правительстве Российской Федерации, утвержденного постановлением № 1288 (далее -Положение о проектной деятельности), и Едиными методическими рекомендациями по проектной деятельности, размещенными в открытой части базы знаний проектной деятельности портала государственной автоматизированной информационной системы "Управление";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>8) о рассмотрении проектов методик расчета показателей в</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> целях</w:t>
+        <w:t>8) о рассмотрении проектов методик расчета показателей в целях</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>их утверждения (доработки) ответственными за достижение показателей;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>9) об утверждении (одобрении) карт технологической кооперации,</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>их реализации и внесению в них изменений;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="110" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>10) о формировании прокси-показателей.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:right="119" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>11. Совместные заседания проектных к</w:t>
+        <w:t>11. Совместные заседания проектных комитетов могут проводиться</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>омитетов могут проводиться</w:t>
+        <w:br/>
+        <w:t>по решению председателя одного из проектных комитетов и по согласованию</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-        <w:t>по решению председателя одного из проектных комитетов и по согласованию</w:t>
+        <w:t xml:space="preserve">с председателем (председателями) другого проектного комитета (других проектных комитетов), в том числе, при решении вопросов, затрагивающих реализацию двух и более проектов, с определением в таком решении ответственного секретаря, осуществляющего организацию проведения заседания, из назначенных в соответствии с пунктами 9 и 15 раздела </w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-        <w:t>с председателем (председателями) другого проектного комитета (других проектных комитетов), в том числе, при решении вопросов, затрагивающих реализацию двух и</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>III</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> более проектов, с определением в таком решении ответственного секретаря, осуществляющего организацию проведения заседания, из назначенных в соответствии с пунктами 9 и 15 раздела </w:t>
+        <w:t xml:space="preserve"> Функциональной структуры</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения о проектной деятельности</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007D0D3D">
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:right="119" w:firstLine="709"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Функциональной структуры</w:t>
-[...7 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...5 lines deleted...]
-        <w:contextualSpacing/>
+        <w:t>12. Председателем проектного комитета может быть принято решение</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
+        <w:br/>
+        <w:t>о проведении выездного заседания</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="afa"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>12. Предсе</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> проектного комитета. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk198915354"/>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>дателем проектного комитета может быть принято решение</w:t>
+        <w:t>Организация проведения такого заседания осуществляется ответственным секретарем</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-        <w:t>о проведении выездного заседания</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>с участием одного или нескольких региональных проектных офисов. Выездное заседание назначается не ранее одного месяца с момента принятия куратором указанного решения</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> проектного комитета. </w:t>
-[...33 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:right="119" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>13. В целях предварительной проработки вопросов для рассмотрения</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">на заседаниях проектного комитета, снятия разногласий и решения иных вопросов на площадке </w:t>
-      </w:r>
+        <w:t>на заседаниях проектного комитета, снятия разногласий и решения иных вопросов на площадке Аппарата Правительства Российской Федерации, иных органов могут проводиться рабочие совещания с участием заинтересованных федеральных органов исполнительной власти, иных государственных органов, организаций, представителей структурных подразделений Аппарата Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:right="119" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:spacing w:val="1"/>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">14. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk144311166"/>
-      <w:bookmarkStart w:id="5" w:name="_Hlk144311570"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk144311166"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk144311570"/>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Председатель проектного комитета по собственной инициативе</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">и (или) по предложению руководителя проекта, ответственного секретаря может принять решение о приглашении на </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>заседание проектного комитета в очной форме заинтересованных заместителей Председателя Правительства Российской Федерации, руководителей и ответственных сотрудников федеральных органов государственной власти, а также представителей иных органов и организаций, в том числе участники комиссий Государственного Совета по соответствующему направлению социально-экономического развития Российской Федерации, в случае рассмотрения на заседании проектного комитета вопросов, отнесенных к сфере их ведения.</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:right="119" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>заседание проектного комитета в очной форме за</w:t>
+        <w:t>15. Председатель проектного комитета вправе принять решение</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>интересованных заместителей Председателя Правительства Российской Федерации, руководителей и ответственных сотрудников федеральных органов государственной власти, а также представителей иных органов и организаций, в том числе участники комиссий Государстве</w:t>
-      </w:r>
+        <w:br/>
+        <w:t xml:space="preserve">о приглашении на очное заседание проектного комитета высших должностных лиц субъектов Российской Федерации, руководителей органов государственной власти субъектов Российской Федерации, а также органов местного самоуправления. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:right="119" w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>нного Совета по соответствующему направлению социально-экономического развития Российской Федерации, в случае рассмотрения на заседании проектного комитета вопросов, отнесенных к сфере их ведения.</w:t>
-[...56 lines deleted...]
-        <w:t>о заседания осуществляется с участием одного или нескольких региональных проектных офисов в зависимости</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Организация проведения такого заседания осуществляется с участием одного или нескольких региональных проектных офисов в зависимости</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>от вопросов повестки в соответствии со сроками, определенными пунктом</w:t>
       </w:r>
-      <w:r w:rsidR="00D801BF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7 раздела </w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Методических рекомендаций.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:right="119" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>16. Если приглашенное должностно</w:t>
-[...6 lines deleted...]
-        <w:t>е лицо не может присутствовать</w:t>
+        <w:t>16. Если приглашенное должностное лицо не может присутствовать</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>на заседании, информация о причинах отсутствия не позднее, чем за 2 рабочих дня до даты проведения заседания сообщается ответственному секретарю</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>для доклада председателю проектного комитета.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="59" w:firstLine="709"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
-        <w:t>17. Ответственным секретарем проек</w:t>
-[...2 lines deleted...]
-        <w:t>тного комитета является работник Аппарата Правительства Российской Федерации, определяемый</w:t>
+        <w:t>17. Ответственным секретарем проектного комитета является работник Аппарата Правительства Российской Федерации, определяемый</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:br/>
         <w:t>по согласованию с Заместителем Председателя Правительства Российской Федерации - Руководителем Аппарата Правительства Российской Федерации</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:br/>
-        <w:t>в соответствии с пунктом 9</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> раздела </w:t>
+        <w:t xml:space="preserve">в соответствии с пунктом 9 раздела </w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>III</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:t xml:space="preserve"> Функциональной структуры проектной деятельности в Правительстве Российской Федерации, утвержденной постановлением № 1288.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="P607"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="10" w:name="P619"/>
+      <w:bookmarkStart w:id="5" w:name="P607"/>
+      <w:bookmarkStart w:id="6" w:name="P609"/>
+      <w:bookmarkStart w:id="7" w:name="P612"/>
+      <w:bookmarkStart w:id="8" w:name="P614"/>
+      <w:bookmarkStart w:id="9" w:name="P619"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Подготовка повестки и материалов по вопросам повестки</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:right="119" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">18. Руководитель национального проекта (в отношении национальных </w:t>
-[...6 lines deleted...]
-        <w:t>проектов и федеральных проектов, входящих в его состав) не позднее,</w:t>
+        <w:t>18. Руководитель национального проекта (в отношении национальных проектов и федеральных проектов, входящих в его состав) не позднее,</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>чем за 10 рабочих дней до даты заседания проектного комитета (за 8 рабочих дней - при проведении внеочередных заседаний проектного комитета</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-        <w:t>при наличии плана-графика), с соблюдением пункто</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t>при наличии плана-графика), с соблюдением пунктов 3-4 настоящего Порядка представляет ответственному секретарю документы и материалы, необходимые для рассмотрения на заседании проектного комитета:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1250"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1) единые запросы на изменение паспортов проектов, согласованные</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-        <w:t>в соответствии с пунктом 142 Положения о п</w:t>
-[...6 lines deleted...]
-        <w:t>роектной деятельности</w:t>
+        <w:t>в соответствии с пунктом 142 Положения о проектной деятельности</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>(при проведении проектного комитета по решению председателя проектного комитета);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>2) вопросы для включения в проект повестки заседания проектного комитета (при проведении проектного комитета по решению председателя проектного комитета</w:t>
-      </w:r>
+        <w:t>2) вопросы для включения в проект повестки заседания проектного комитета (при проведении проектного комитета по решению председателя проектного комитета);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>);</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>3) дополнительные вопросы для включения в проект повестки заседания проектного комитета (при проведении проектного комитета по плану-графику, при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>4) проекты протокольных решений с использованием рекомендуемых форм проекта протокола согласно Пр</w:t>
-[...24 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>4) проекты протокольных решений с использованием рекомендуемых форм проекта протокола согласно Приложениям № 2 и № 3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5) справочные, аналитические, дополнительные и иные необходимые материалы;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6) </w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="_Hlk199872247"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk199872247"/>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>заключения общественно-экспертного совета (рекомендуемая форма</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">в Приложении № 4), позиции экспертных советов и комиссий Государственного Совета </w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Российской Федерации по соответствующим направлениям социально-экономического развития Российской Федерации, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D801BF">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">в Приложении № 4), позиции экспертных советов и комиссий Государственного Совета Российской Федерации по соответствующим направлениям социально-экономического развития Российской Федерации, </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>по вопросам повестки в случаях, предусмотренных пунктами 30, 34 (2), 36 (2), 62 (1), 89 (1) постановления № 1288;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7) </w:t>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="_Hlk198915513"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk198915513"/>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>список приглашенных участнико</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t>список приглашенных участников по форме согласно Приложению № 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>8) дополнительные материалы по запросу ответственного секретаря,</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>в срок, установленный ответственным секретарем;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1108"/>
         </w:tabs>
         <w:ind w:right="115" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>19. Если член проектного комитета не может присутствовать</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">на заседании, информация о причинах отсутствия в </w:t>
+        <w:t>на заседании, информация о причинах отсутствия в свободной форме</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>свободной форме</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:br/>
-        <w:t>и о направлении ответственного сотрудника для представления позиции члена проектного комитета (без права голоса) по форме согласно Приложению № 5 сообщается не позднее, чем за 2 рабочих дня до даты заседания проектного комитета ответственно</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t>и о направлении ответственного сотрудника для представления позиции члена проектного комитета (без права голоса) по форме согласно Приложению № 5 сообщается не позднее, чем за 2 рабочих дня до даты заседания проектного комитета ответственному секретарю для доклада председателю проектного комитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1108"/>
         </w:tabs>
         <w:ind w:right="115" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>20. Ответственный секретарь формирует проект повестки заседания проектного комитета с учетом поступивших предложений и материалов</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007D0D3D">
+        <w:t xml:space="preserve">20. Ответственный секретарь формирует проект повестки заседания проектного </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712BA9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>комитета с учетом поступивших предложений и материалов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">по форме согласно </w:t>
       </w:r>
       <w:hyperlink w:anchor="_ПОВЕСТКА" w:history="1">
-        <w:r w:rsidRPr="007D0D3D">
+        <w:r w:rsidRPr="00712BA9">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:color w:val="auto"/>
+            <w:rStyle w:val="af7"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="28"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Приложению № 6</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007D0D3D">
+      <w:r w:rsidRPr="00712BA9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1108"/>
         </w:tabs>
         <w:ind w:right="115" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Если</w:t>
-[...16 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t>Если документы и материалы, предусмотренные пунктом 19 настоящего Стандарта, не представлены за 10 рабочих дней до очередного заседания проектного комитета по плану-графику (за 8 рабочих дней до внеочередного заседания проектного комитета), ответственный секретарь уведомляет об этом председателя проектного комитета для принятия решения об отмене заседания. О принятом решении не позднее двух рабочих дней до даты заседания уведомляются члены проектного комитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1108"/>
         </w:tabs>
         <w:ind w:right="115" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Материалы, представленные руководителем национально</w:t>
+        <w:t xml:space="preserve">Материалы, представленные руководителем национального проекта </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(или федерального проекта, не входящего в состав национального проекта) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">го проекта </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D801BF">
+        <w:t xml:space="preserve">подлежат согласованию со структурными подразделениями Правительства Российской Федерации (в части вопросов, отнесенных в соответствии </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">(или федерального проекта, не входящего в состав национального проекта) </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>с распределением обязанностей к сфере их</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ведения) </w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">подлежат согласованию со структурными подразделениями Правительства Российской Федерации (в части вопросов, отнесенных в соответствии </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D801BF">
+        <w:t xml:space="preserve">в порядке, предусмотренном Регламентом Правительства с учетом пункта 10.7 в </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">порядке, изложенном в подпункте </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"д" пункта 6.6 Инструкции по делопроизводству </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>с распределением обязанностей к сфере</w:t>
-[...65 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t>в Аппарате Правительства Российской Федерации, а также курирующими заместителями Руководителя Аппарата Правительства Российской Федерации (при необходимости).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1108"/>
         </w:tabs>
         <w:ind w:right="115" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">21. При поступлении дополнительных вопросов для включения в проект повестки и дополнительных материалов ответственный секретарь уточняет </w:t>
-[...13 lines deleted...]
-        <w:t>отовит служебную записку</w:t>
+        <w:t>21. При поступлении дополнительных вопросов для включения в проект повестки и дополнительных материалов ответственный секретарь уточняет проект повестки заседания проектного комитета, готовит служебную записку</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">с предлагаемыми вопросами для рассмотрения на заседании проектного комитета по форме согласно </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Приложение_№_5" w:history="1">
         <w:r w:rsidRPr="007D0D3D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>Приложению № 7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и направляет</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-        <w:t>ее для согласования председателю проектного комитета вместе с проектом пов</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>естки заседания не позднее чем за 8 рабочих дней (за 6 рабочих дней</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>ее для согласования председателю проектного комитета вместе с проектом повестки заседания не позднее чем за 8 рабочих дней (за 6 рабочих дней</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>для внеочередных заседаний) до даты проведения заседания проектного комитета.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1108"/>
         </w:tabs>
         <w:ind w:right="115" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>22. Ответственный секретарь не позднее чем за 5 рабочих дней до даты заседания</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
-[...3 lines deleted...]
-        <w:footnoteReference w:id="3"/>
+          <w:rStyle w:val="afa"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> проектного комитета направляет</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> членам проектного комитета</w:t>
+        <w:t xml:space="preserve"> проектного комитета направляет членам проектного комитета</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>и другим участникам заседания:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1108"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="115" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1) повестку заседания проектного комитета по форме согласно </w:t>
       </w:r>
       <w:hyperlink w:anchor="_ПОВЕСТКА" w:history="1">
         <w:r w:rsidRPr="007D0D3D">
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>Приложению № 6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (при проведении заседания проектного комитета в очной форме)</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:t xml:space="preserve"> (при проведении заседания проектного комитета в очной </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1A86">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>форме)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1A86">
+        <w:rPr>
+          <w:rStyle w:val="af7"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1108"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="115" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">согласно </w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1A86">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) письмо-приглашение по форме согласно </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Приложение_4" w:history="1">
-        <w:r w:rsidRPr="007D0D3D">
+        <w:r w:rsidRPr="001C1A86">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="af7"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-            <w:color w:val="auto"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Приложению № 8</w:t>
         </w:r>
-        <w:r w:rsidRPr="007D0D3D">
+        <w:r w:rsidRPr="001C1A86">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="af7"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-            <w:color w:val="auto"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:br/>
           <w:t>или Приложению № 9</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007D0D3D">
-        <w:rPr>
+      <w:r w:rsidRPr="001C1A86">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (при проведении заседания проектного комитета в очной форме);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1108"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="115" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1A86">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3) комплект материалов по вопросам повестки с приложением дополнительных материалов, необходимых для принятия решений</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D0D3D">
-        <w:rPr>
+      <w:r w:rsidRPr="001C1A86">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>по рассматриваемым вопросам;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1108"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="115" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1A86">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4) опросные листы по форме согласно </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Приложение_№_6" w:history="1">
-        <w:r w:rsidRPr="007D0D3D">
+        <w:r w:rsidRPr="001C1A86">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="af7"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-            <w:color w:val="auto"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Приложению № 1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007D0D3D">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="001C1A86">
+        <w:rPr>
+          <w:rStyle w:val="af7"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D0D3D">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="001C1A86">
+        <w:rPr>
+          <w:rStyle w:val="af7"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>(при проведении заседания проектного комитета в заочной форме)</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D0D3D">
-        <w:rPr>
+      <w:r w:rsidRPr="001C1A86">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="142"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Порядок принятия решений проектным комитетом</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1250"/>
         </w:tabs>
         <w:ind w:right="116"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="116" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>23. Решение проектного комите</w:t>
-      </w:r>
+        <w:t xml:space="preserve">23. Решение проектного комитета в очной форме принимается открытым голосованием </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Hlk141967826"/>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">та в очной форме принимается открытым голосованием </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>простым большинством голосов членов проектного комитета, присутствующих на заседании.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="116" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>24. При равенстве голосов членов проектного комитета по вопросу повестки голос председателя проектного комитета являетс</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
+        <w:t>24. При равенстве голосов членов проектного комитета по вопросу повестки голос председателя проектного комитета является решающим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="116" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>При равенстве голосов на совместном заседании проектных комитетов голос каждого Председателя считается как два голоса. При равенстве голосов</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>и разном голосовании председателей вопрос выносится на рассмотрение президиума Совета.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1108"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="115" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">25. При голосовании путем письменного опроса членов проектного комитета особое мнение (при наличии) излагается по рекомендуемой форме согласно </w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Приложению № 1</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:t>Приложению</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712BA9">
+        <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712BA9">
+        <w:rPr>
+          <w:rStyle w:val="af7"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D0D3D">
-        <w:rPr>
+      <w:r w:rsidRPr="00712BA9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1250"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="116" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Hlk141970332"/>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkStart w:id="13" w:name="_Hlk141970332"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>26. Решение проектного комитета в заочной форме принимается</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-        <w:t>в течение не более чем 5 рабочих дне</w:t>
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">в течение не более чем 5 рабочих дней со дня направления ответственным секретарем членом проектного комитета материалов (со дня заседания проектного комитета), включительно. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1250"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="116" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="af7"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:color w:val="auto"/>
-[...2 lines deleted...]
-          <w:u w:val="none"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>27. Опрос членов проектного комитета осуществляется посредством заполнения опросного листа по рекомендуемой форме, пр</w:t>
+        <w:t xml:space="preserve">27. Опрос членов проектного комитета осуществляется посредством </w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>едусмотренной Приложением № 10 настоящих Методических рекомендаций</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>заполнения опросного листа по рекомендуемой форме, предусмотренной Приложением № 10 настоящих Методических рекомендаций</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="af7"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:color w:val="auto"/>
-[...2 lines deleted...]
-          <w:u w:val="none"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="af7"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D0D3D">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="001C1A86">
+        <w:rPr>
+          <w:rStyle w:val="af7"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">28. Опросный лист подписывается личной или электронной цифровой подписью и направляется ответственному секретарю по системе электронного документооборота Аппарата Правительства Российской </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:t>28. Опросный лист подписывается личной или электронной цифровой подписью и направляется ответственному секретарю по системе электронного документооборота Аппарата Правительства Российской Федерации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1A86">
+        <w:rPr>
+          <w:rStyle w:val="af7"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:color w:val="auto"/>
-[...10 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>с дублированием на электронную почту.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="af7"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D0D3D">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="001C1A86">
+        <w:rPr>
+          <w:rStyle w:val="af7"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Опросный лист, поступивший в проектный комитет и заполненный</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D0D3D">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="001C1A86">
+        <w:rPr>
+          <w:rStyle w:val="af7"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>с нарушением указанных требований, или поступивший по истечении установленного срока голосования, не учитывается при подсчете голосов</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D0D3D">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="001C1A86">
+        <w:rPr>
+          <w:rStyle w:val="af7"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">для принятия </w:t>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>для принятия решения проектного комитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="af7"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D0D3D">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="001C1A86">
+        <w:rPr>
+          <w:rStyle w:val="af7"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">29. Решение проектного комитета оформляется протоколом. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-[...2 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="001C1A86">
+        <w:rPr>
+          <w:rStyle w:val="af7"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Протокол заседания проектного комитета оформляет ответственный секретарь с учетом инструкции по делопроизводству в Аппарате Правительства Российской Федерации (утверждена </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:t>Протокол заседания проектного комитета оформляет ответственный секретарь с учетом инструкции по делопроизводству в Аппарате Правительства Российской Федерации (утверждена приказом Заместителя Председателя Правительства Российской Федерации - Руководителя Аппарата Правительства Российской Федерации от 8 апреля 2009 г. № 358, далее - Инструкция</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1A86">
+        <w:rPr>
+          <w:rStyle w:val="af7"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:color w:val="auto"/>
-[...10 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">по делопроизводству), а также рекомендаций, предусмотренных </w:t>
       </w:r>
-      <w:r w:rsidR="00D801BF">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="001C1A86">
+        <w:rPr>
+          <w:rStyle w:val="af7"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...47 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:t>Приложением № 2 или Приложением № 3 к настоящему Стандарту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="59" w:firstLine="709"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:t>30. Протокол заседания проектного комитета направляется членам проектного комитета и другим участникам заседания не позднее 10 рабочих дней со дня проведения заседания проектного комитета</w:t>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="_Hlk144309061"/>
+      <w:bookmarkStart w:id="14" w:name="_Hlk144309061"/>
       <w:r w:rsidRPr="007D0D3D">
-        <w:t xml:space="preserve"> за исключением случаев, если</w:t>
-[...7 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:t xml:space="preserve"> за исключением случаев, если его решения направлены на исполнение срочных поручений Председателя Правительства Российской Федерации или Заместителей Председателя Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="59" w:firstLine="709"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
-        <w:t>31. При невозможности присутствия на заседании проектного комитета член проектного ком</w:t>
-[...2 lines deleted...]
-        <w:t>итета имеет право заблаговременно представить свое мнение по рассматриваемым на заседании проектного комитета вопросам</w:t>
+        <w:t>31. При невозможности присутствия на заседании проектного комитета член проектного комитета имеет право заблаговременно представить свое мнение по рассматриваемым на заседании проектного комитета вопросам</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:br/>
         <w:t>в письменной форме. Мнение члена проектного комитета, изложенное</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:br/>
-        <w:t>в письменной форме, подлежит приобщению к протоколу заседания проектного</w:t>
-[...16 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+        <w:t>в письменной форме, подлежит приобщению к протоколу заседания проектного комитета в соответствии с пунктом 19 раздела III Функциональной структуры проектной деятельности в Правительстве Российской Федерации, утвержденной постановлением № 1288.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Контроль исполнения решений проектного комитета</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="59" w:firstLine="709"/>
         <w:contextualSpacing/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-        <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="007D0D3D">
-        <w:t>33. Кон</w:t>
-[...5 lines deleted...]
-        <w:t>Российской Федерации (в части вопросов, отнесенных в соответствии</w:t>
+        <w:t>33. Контроль исполнения решений проектного комитета осуществляется ответственным секретарем и структурными подразделениями Правительства Российской Федерации (в части вопросов, отнесенных в соответствии</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:br/>
         <w:t>с распределением обязанностей к сфере их ведения)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
+        <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
-        <w:t xml:space="preserve"> в порядке</w:t>
+        <w:t xml:space="preserve"> в порядке, </w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
-        <w:t>, предусмотренном Регламентом Правительства с учетом пункта 10.7 в порядке, изложенном в подпункте "д" пункта 6.6 Инструкции по делопроизводству</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>предусмотренном Регламентом Правительства с учетом пункта 10.7 в порядке, изложенном в подпункте "д" пункта 6.6 Инструкции по делопроизводству</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:br/>
-        <w:t xml:space="preserve">в Аппарате Правительства Российской Федерации", касающегося, в том числе обязательного согласования поручений, </w:t>
-[...2 lines deleted...]
-        <w:t>содержащихся в проектах протоколов со структурными подразделениями и координирующими их деятельность заместителями Руководителя Аппарат Правительства Российской Федерации,</w:t>
+        <w:t>в Аппарате Правительства Российской Федерации", касающегося, в том числе обязательного согласования поручений, содержащихся в проектах протоколов со структурными подразделениями и координирующими их деятельность заместителями Руководителя Аппарат Правительства Российской Федерации,</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:br/>
         <w:t>а также посредством размещения соответствующей информации</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0D3D">
         <w:br/>
-        <w:t>на аналитической панели фе</w:t>
-[...7 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:t>на аналитической панели федеральной цифровой системы государственного управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="7938"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:sectPr w:rsidSect="00A5220C">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId10"/>
+        <w:sectPr w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidSect="001C1A86">
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11910" w:h="16850"/>
           <w:pgMar w:top="851" w:right="794" w:bottom="709" w:left="1361" w:header="748" w:footer="873" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="7938"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Приложение № 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00D52B3D" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00D52B3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="7938" w:right="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>к Стандарту</w:t>
       </w:r>
       <w:r w:rsidRPr="00D52B3D">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> планирования, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="7938" w:right="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">подготовки и проведения заседаний, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="7938" w:right="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">принятия решений </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="7938" w:right="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">и контроля исполнения решений </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="7938" w:right="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">проектного </w:t>
-[...10 lines deleted...]
-        <w:pStyle w:val="Title"/>
+        <w:t>проектного комитета</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="7938" w:right="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="7938" w:right="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>УТВЕЖДАЮ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="9913"/>
           <w:tab w:val="left" w:pos="12694"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="7938" w:right="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Председатель проектного комитета</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="7938" w:right="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">по </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
         <w:t>национальному (-ым) /федеральному (-ым)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> проекту </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
-        <w:t>(-ам)</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Title"/>
+        <w:t>(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>ам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="7938" w:right="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="7938" w:right="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">__________________ </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
         <w:t>И.О. Фамилия</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="7938" w:right="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(подпись)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:left="7938"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>от __ ________ 20__ г. № _________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="7938" w:right="276" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="-284"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_ПЛАН-ГРАФИК"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkStart w:id="15" w:name="_ПЛАН-ГРАФИК"/>
+      <w:bookmarkStart w:id="16" w:name="Планграфик"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ПЛАН-ГРАФИК</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:p w:rsidR="007D0D3D" w:rsidP="007D0D3D">
+    <w:bookmarkEnd w:id="16"/>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:left="-284"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">заседаний проектного комитета по </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>национальному проекту</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:left="-284"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>федеральному (-ым) проекту (-ам)</w:t>
-      </w:r>
+        <w:t>федеральному (-ым) проекту (-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:i/>
+        </w:rPr>
+        <w:t>ам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, не входящему (-им) в состав национального проекта</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:left="-284"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:left="-284"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>в 20__ году</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D801BF" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="a8"/>
         <w:tblW w:w="15417" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="498"/>
         <w:gridCol w:w="1125"/>
         <w:gridCol w:w="4722"/>
         <w:gridCol w:w="1986"/>
         <w:gridCol w:w="2763"/>
         <w:gridCol w:w="2764"/>
         <w:gridCol w:w="1559"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00D801BF">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00106A68" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00106A68" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="afa"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:footnoteReference w:id="5"/>
+              <w:footnoteReference w:id="4"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4722" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00106A68" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00106A68" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00106A68">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вопрос</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="afa"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:footnoteReference w:id="6"/>
+              <w:footnoteReference w:id="5"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00106A68" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00106A68" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Срок представления материалов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="afa"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:footnoteReference w:id="7"/>
+              <w:footnoteReference w:id="6"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00106A68" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00106A68" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ответственное за подготовку материалов структурное </w:t>
-[...6 lines deleted...]
-              <w:t>подразделение Правительства РФ</w:t>
+              <w:t>Ответственное за подготовку материалов структурное подразделение Правительства РФ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="afa"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:footnoteReference w:id="8"/>
+              <w:footnoteReference w:id="7"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2764" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00106A68" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00106A68" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ответственный за подготовку материалов федеральный орган исполнительной власти</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="afa"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:footnoteReference w:id="9"/>
+              <w:footnoteReference w:id="8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00106A68" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00106A68" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Особые условия</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="afa"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:footnoteReference w:id="10"/>
+              <w:footnoteReference w:id="9"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="-78"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4722" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2764" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(6)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15417" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Раздел 1. Очные заседания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4722" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2764" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4722" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2764" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4722" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2764" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4722" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2764" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4722" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2764" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15417" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Раздел 2. Заочные </w:t>
-[...6 lines deleted...]
-              <w:t>заседания</w:t>
+              <w:t>Раздел 2. Заочные заседания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4722" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2764" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>х</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4722" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2764" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>х</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4722" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2764" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>х</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Таблица 1. Типовые формулировки вопросов повестки заседания проектных комитетов</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="a8"/>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="614"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1994"/>
+        <w:gridCol w:w="605"/>
+        <w:gridCol w:w="12710"/>
+        <w:gridCol w:w="1965"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00A5220C">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4159" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вопрос</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Рекомендуемая периодичность</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4159" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>О ходе реализации национального проекта "</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Наименование национального проекта"</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
@@ -6498,919 +5864,822 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>"Наименование федерального проекта, входящего в состав национального проекта"/</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> федерального проекта "</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Наименование федерального проекта, не входящего в состав национального проекта"</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>, в том числе о достижении пока</w:t>
-[...6 lines deleted...]
-              <w:t>зателей, мероприятий (результатов), контрольных точек и рисках реализации проекта</w:t>
+              <w:t>, в том числе о достижении показателей, мероприятий (результатов), контрольных точек и рисках реализации проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">не реже 1 раза </w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t>в месяц</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4159" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Об утверждении / одобрении единых запросов, предусматривающих изменения параметров паспортов федеральных проектов </w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>"Наименование федерального проек</w:t>
-[...8 lines deleted...]
-              <w:t>та, входящего в состав национального проекта"</w:t>
+              <w:t>"Наименование федерального проекта, входящего в состав национального проекта"</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, затрагивающих параметры национального проекта "</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование национального проекта"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">не реже 1 раза </w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t>в месяц</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4159" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>О рассмотрении единых запросов на изменение национального проекта "</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Наименование национального</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> проекта</w:t>
+              <w:t>Наименование национального проекта</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">" и входящих в его состав паспортов федеральных проектов / единых запросов на изменение государственной программы Российской Федерации </w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Наименование государственной программы</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, предусматривающих изменения паспорта федерального проекта "</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Наименование</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> федерального проекта, не входящего в состав национального проекта"</w:t>
+              <w:t>Наименование федерального проекта, не входящего в состав национального проекта"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">не реже 1 раза </w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t>в месяц</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4159" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>О ходе доведения бюджетных ассигнований</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">, лимитов бюджетных обязательств, предусмотренных на финансовое обеспечение </w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">реализации национального проекта </w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Наименовани</w:t>
-[...7 lines deleted...]
-              <w:t>е национального проекта</w:t>
+              <w:t>Наименование национального проекта</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> " и входящих в его состав федеральных проектов / федерального проекта "</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Наименование федерального проекта, не входящего в состав национального проекта"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">не реже 1 раза </w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t>в квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4159" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>О ходе принятия бюджетных обязательств, кассовом ис</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">полнении по </w:t>
+              <w:t xml:space="preserve">О ходе принятия бюджетных обязательств, кассовом исполнении по </w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">национальному проекту </w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Наименование национального проекта</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>" и входящим в его состав федеральным проектам / федеральному проекту "</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Наименование федерального проекта, не входящего в состав национального проекта"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">не реже 1 раза </w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t>в квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4159" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>О возв</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">рате неиспользованных бюджетных ассигнований, </w:t>
+              <w:t xml:space="preserve">О возврате неиспользованных бюджетных ассигнований, </w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">предусмотренных на финансовое обеспечение </w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">реализации национального проекта </w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Наименование национального проекта</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>" и входящих в его состав федеральных проектов / федерального проекта "</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Наименование федерального про</w:t>
-[...7 lines deleted...]
-              <w:t>екта, не входящего в состав национального проекта"</w:t>
+              <w:t>Наименование федерального проекта, не входящего в состав национального проекта"</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, в резервный фонд Правительства Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>один раз в год (август)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4159" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Об итогах реализации национального проекта "</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Наименование национального проекта</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>" и входящих в его состав федеральных проектов</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> / федерального проекта "</w:t>
+              <w:t>" и входящих в его состав федеральных проектов / федерального проекта "</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Наименование федерального проекта, не входящего в состав национального проекта"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>При завершении проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4159" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Об одобрении паспорта национального проекта </w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">"Наименование национального проекта" </w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
@@ -7441,3200 +6710,3469 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>"Наименование национального проекта"/</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> федерального проекта</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> "Наименование федерального проекта, не входящего в состав национального проекта"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>При</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> формировании проекта</w:t>
+              <w:t>При формировании проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:sectPr w:rsidSect="00A5220C">
+        <w:sectPr w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidSect="001C1A86">
           <w:pgSz w:w="16850" w:h="11910" w:orient="landscape"/>
           <w:pgMar w:top="1361" w:right="851" w:bottom="794" w:left="709" w:header="748" w:footer="873" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00D01F38" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00D01F38" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>к Стандарту</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D01F38">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">планирования, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">подготовки и проведения заседаний, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">принятия решений </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">и контроля исполнения решений </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>проектного комитета</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (очная форма проведения)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="-284"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_ПРОТОКОЛ"/>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkStart w:id="17" w:name="_ПРОТОКОЛ"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>П</w:t>
       </w:r>
-      <w:r w:rsidR="006C4FB3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Р</w:t>
       </w:r>
-      <w:r w:rsidR="006C4FB3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
-      <w:r w:rsidR="006C4FB3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Т</w:t>
       </w:r>
-      <w:r w:rsidR="006C4FB3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
-      <w:r w:rsidR="006C4FB3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>К</w:t>
       </w:r>
-      <w:r w:rsidR="006C4FB3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
-      <w:r w:rsidR="006C4FB3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Л</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:left="-284"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">заседания проектного комитета по национальному / </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:left="-284"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>федеральному (-ым) проекту (-ам)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+        <w:t>федеральному (-ым) проекту (-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="-284"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">" </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:left="-284"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>город проведения заседания</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:left="-284"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:left="-284"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>от __ ________20_ г. № _________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...7 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ПРЕДСЕДАТЕЛЬСТВОВАЛ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Председатель проектного комитета по национальному / федеральному</w:t>
-[...11 lines deleted...]
-        <w:t>ым)</w:t>
+        <w:t>Председатель проектного комитета по национальному / федеральному (-ым)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>проекту (-</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ам</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"Наименование проекта"</w:t>
       </w:r>
-      <w:r w:rsidR="006C4FB3">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместитель Председателя Правительства Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>И.О.</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+        <w:t>И.О.ФАМИЛИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Присутствовали:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4928"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="4395"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00A5220C">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>члены проектного комитета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>___________________________ ___________________________ ___________________________ ______</w:t>
-[...5 lines deleted...]
-              <w:t>_____________________</w:t>
+              <w:t>___________________________ ___________________________ ___________________________ ___________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Приглашенные участники</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>___________________________ ___________________________ ___________________________ ___________________________ ___________________________ ___________________________ ___________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+            <w:pPr>
+              <w:ind w:firstLine="709"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+            <w:pPr>
+              <w:ind w:firstLine="709"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. О ходе реализации / О рассмотрении отчета(-ов) о ходе реализации </w:t>
+        <w:t>. О ходе реализации / О рассмотрении отчета(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) о ходе реализации </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">национального </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/федерального(-ых)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> проекта(-ов) "</w:t>
+        <w:t xml:space="preserve"> проекта(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4928"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="4395"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00A5220C">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>(И.О.Фамилии)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.О.Фамилии</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="13"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Принять к сведению доклад(ы) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>должность И.О.Фамилия</w:t>
-      </w:r>
+        <w:t xml:space="preserve">должность </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.О.Фамилия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ьного / федерального проекта "</w:t>
+        <w:t xml:space="preserve"> о промежуточных результатах реализации национального / федерального проекта "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">" за </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>период</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>При наличии:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Отметить особое мнение члена (членов) проектного комитета </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>И.О.Фамилия</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>кратко содержание</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="13"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>2. Утвердить сформированный(е) в подсистеме управления национальными проектами ГИИС "Элект</w:t>
-      </w:r>
+        <w:t>2. Утвердить сформированный(е) в подсистеме управления национальными проектами ГИИС "Электронный бюджет" отчет(ы) о ходе реализации федерального(-ых) проекта(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ронный бюджет" отчет(ы) о ходе реализации федерального(-ых) проекта(-ов) "</w:t>
-      </w:r>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>" №___ .</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+        <w:t>" №__</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_ .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>или</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Одобрить сформированный в подсистеме управления национальными проектами ГИИС "Электронный бюджет" отчет о ходе реализации </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">национального </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>проекта "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>" № ___ для его последующего рассмотрения на заседании президиума Совета при Президенте Российской Федерации по стратегическому развитию и национальным проектам.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>или</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Одобрить </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>отчет о ходе реализации / представленные материалы "Промеж</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> проекта(-ов) "</w:t>
+        <w:t>отчет о ходе реализации / представленные материалы "Промежуточные результаты реализации национального / федерального(-ых)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проекта(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">" с необходимостью его (их) доработки в части </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>содержание замечаний</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Федеральному органу исполнительной власти (И.О.Фамилия)</w:t>
+        <w:t>Федеральному органу исполнительной власти (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.О.Фамилия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1. Провести работу по </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>соде</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+        <w:t>содержание поручения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О результатах доложить в Правительство Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Срок - __ ________ 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2. Провести совещание для обсуждения хода реализации </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>национального / федерального(-ых)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> проекта(-ов) "</w:t>
+        <w:t xml:space="preserve"> проекта(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>" и дальнейших перспектив …</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+        <w:t xml:space="preserve">" и дальнейших перспектив … </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О результатах доложить в Правительство Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Срок - __ ________ 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3. Провести анализ возможных рисков реализации </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>национального / федерального(-ых)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> проекта(-ов) "</w:t>
+        <w:t xml:space="preserve"> проекта(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">" / принять меры </w:t>
       </w:r>
-      <w:r w:rsidR="00D801BF">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>по нивелированию рисков / прора</w:t>
-[...5 lines deleted...]
-        <w:t>ботать возможность детализации плана реализации мероприятия "</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>по нивелированию рисков / проработать возможность детализации плана реализации мероприятия "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование мероприятия</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О результатах доложить в Правительство Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Срок - __ ________ 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3.4. Доработать </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>отчет о ходе реализации / представленные материалы "Промежуточны</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> проекта(-ов) "</w:t>
+        <w:t>отчет о ходе реализации / представленные материалы "Промежуточные результаты реализации национального / федерального(-ых)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проекта(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">"" с учетом замечаний, указанных </w:t>
       </w:r>
-      <w:r w:rsidR="00D801BF">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>в пункте 3.1.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Срок - __ ________ 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5. Доработанный </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>отчет о ходе реализации / представленные материалы "Промежуточные резул</w:t>
-[...6 lines deleted...]
-        <w:t>ьтаты реализации национального / федерального(-ых) проекта(-ов) "Наименование проекта""</w:t>
+        <w:t>отчет о ходе реализации / представленные материалы "Промежуточные результаты реализации национального / федерального(-ых) проекта(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) "Наименование проекта""</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> направить в </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>наименование</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> / представить для рассмотрения на заседании </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>наименование</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Срок - __ ________ 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>. О рассмотрении единых запросов на изменение националь</w:t>
-[...5 lines deleted...]
-        <w:t>ного проекта, предусматривающих изменение паспорта национального проекта "</w:t>
+        <w:t>. О рассмотрении единых запросов на изменение национального проекта, предусматривающих изменение паспорта национального проекта "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование национального проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>" и входящих в его состав паспортов федеральных проектов "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование федерального проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>"/ единых запросов на изменение государственной программы</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Российской Федерации </w:t>
+        <w:t xml:space="preserve">"/ единых запросов на изменение государственной программы Российской Федерации </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование государственной программы</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>, предусматривающих изменения паспорта(-ов) федерального(-ых) проекта(-ов) "</w:t>
+        <w:t>, предусматривающих изменения паспорта(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) федерального(-ых) проекта(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование федерального проекта, не входящего в состав национального проекта"</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4928"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="4395"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00A5220C">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>(И.О.Фамилии)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.О.Фамилии</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00464D03" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00464D03" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Утвердить </w:t>
-[...5 lines deleted...]
-        <w:t>сформированный в подсистеме управления национальными проектами ГИИС "Электронный бюджет" единый запрос</w:t>
+        <w:t>1. Утвердить сформированный в подсистеме управления национальными проектами ГИИС "Электронный бюджет" единый запрос</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00106A68">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на изменение, предусматривающий изменение</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> паспорта </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>национального / федерального(-ых)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проекта(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование проекта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" №_________ (предусматривается </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>краткое описание изменения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="afa"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidRPr="00106A68">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> на изменение, предусматривающий изменение</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> паспорта </w:t>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00464D03">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>При наличии:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отметить особое мнение члена (членов) проектного комитета </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.О.Фамилия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кратко содержание</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00106A68" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2. Одобрить сформированный в подсистеме управления национальными проектами ГИИС "Электронный бюджет" единый запрос</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="afa"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00106A68">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на изменение </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106A68">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>паспорта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>национального / федерального(-ых)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> проекта(-ов) "</w:t>
+        <w:t xml:space="preserve"> проекта(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">" №_________ (предусматривается </w:t>
+        <w:t xml:space="preserve">" №_________ для его последующего рассмотрения на заседании президиума Совета при Президенте Российской Федерации по стратегическому развитию и национальным проектам (предусматривается </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>краткое описание изменения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:footnoteReference w:id="12"/>
+        <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r w:rsidRPr="00106A68">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00464D03">
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Федеральному органу исполнительной власти (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.О.Фамилия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проработать особые мнения членов проектного комитета </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.О.Фамилия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по пунктам </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>номер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего протокола, представить доклад в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>наименование</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
-          <w:i/>
-[...5 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Срок - __ ________ 20__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A17DAC">
-[...32 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00106A68" w:rsidP="007D0D3D">
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> проекта(-ов) "</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>III</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. О финансовом обеспечении реализации национального /федерального проекта "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">" №_________ для его последующего рассмотрения на заседании </w:t>
-[...163 lines deleted...]
-        </w:rPr>
         <w:t>"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4928"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="4395"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00A5220C">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>(И.О.Фамилии)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.О.Фамилии</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Принять к сведению доклад(ы) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">должность </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.О.Фамилия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>доведении бюджетных ассигнований / обратном перераспределении бюджетных ассигнований / ходе проведения конкурсных процедур / кассовом исполнении / возврате неиспользованных бюджетных ассигнований</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
-          <w:szCs w:val="28"/>
-[...8 lines deleted...]
-        <w:t>должность И.О.Фамилия</w:t>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>При наличии:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отметить особое мнение члена (членов) проектного комитета </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.О.Фамилия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кратко содержание</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Одобрить предложение </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>федерального органа исполнительной власти</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>доведении бюджетных ассигнований / обратном перераспределении</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> бюджетных ассигнований / ходе проведения конкурсных процедур / кассовом исполнении / возврате неиспользованных бюджетных ассигнований</w:t>
+        <w:t>содержание предложения</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
-          <w:i/>
-[...5 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Отметить, что предложение </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>федерального органа исполнительной власти</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>содержание предложения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не было согласовано с </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">федеральным(и) органа(ми) исполнительной власти </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и решением проектного комитета </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>не поддерживается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Отметить особое мнение члена (членов) проектного комитета </w:t>
-      </w:r>
+        <w:t>4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Федеральному органу исполнительной власти (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>И.О.Фамилия</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A17DAC">
-[...10 lines deleted...]
-        <w:t>кратко содержание</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проработать вопрос о </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>содержание поручения</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>2. Одобрить предл</w:t>
-[...25 lines deleted...]
-        <w:t>содержание предложения</w:t>
+        <w:t>О результатах доложить в Правительство Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Срок - __ ________ 20__ г</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Федеральному органу исполнительной власти (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.О.Фамилия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проработать особые мнения членов проектного комитета </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.О.Фамилия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по пунктам </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>номер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего протокола.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Срок - __ ________ 20__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Обратить внимание </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>федерального органа исполнительной власти (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.О.Фамилия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>содержание замечания</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...272 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>IV</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>. Об утверждении паспорта(-ов) федерального(-ых) проекта(-ов) "</w:t>
+        <w:t>. Об утверждении паспорта(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) федерального(-ых) проекта(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование федерального проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>", входящего в состав национального проекта "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование национального проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>" / паспорта(-ов) федерального(-ых) проекта(-ов) "</w:t>
-[...16 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+        <w:t>" / паспорта(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) федерального(-ых) проекта(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование федерального проекта, не входящего в состав национального проекта"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4928"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="4395"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00A5220C">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>(И.О.Фамилии)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.О.Фамилии</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить паспорт федерального проекта </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"Наименование проекта"</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
@@ -10662,357 +10200,370 @@
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> паспорт федерального проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование федерального проекта, не входящего в состав национального проекта"</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>При наличии:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Отметить особое мнение члена (членов) проектного комитета </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>И.О.Фамилия</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>кратко содержание</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>. Разное</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4928"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="4395"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00A5220C">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>(И.О.Фамилии)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.О.Фамилии</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="13"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Принять к сведению доклад(ы) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>должность</w:t>
-      </w:r>
+        <w:t xml:space="preserve">должность </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> И.О.Фамилия</w:t>
-      </w:r>
+        <w:t>И.О.Фамилия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> об исполнении поручения проектного комитета.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> Решения по иным вопросам.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="13"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>например:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="13"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1. Согласиться с изменением периодичности расчета значений показателя </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
@@ -11047,228 +10598,240 @@
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> период </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">/ введением прокси-показателя </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">наименование </w:t>
+        <w:t xml:space="preserve">наименование показателя </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">показателя </w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>к показателю</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>к показателю</w:t>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> наименование показателя национального / федерального проекта "Наименование проекта"</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:i/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2.2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Федеральному органу исполнительной власти (И.</w:t>
+        <w:t>Федеральному органу исполнительной власти (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>.Фамилия)</w:t>
+        <w:t>.Фамилия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проработать вопрос о необходимости принятия правового акта для реализации </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>национальног</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">о </w:t>
+        <w:t xml:space="preserve">национального </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> федерального</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проекта </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">" о </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>предмет регулирования</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="13"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2.3. Принять к сведению доклад(ы) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>должность И.О.Фамилия</w:t>
-      </w:r>
+        <w:t xml:space="preserve">должность </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.О.Фамилия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D801BF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>о промежуточных результатах</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> реализации </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -11305,2135 +10868,2325 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">" за </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>период</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2.4. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Федеральному органу </w:t>
-[...6 lines deleted...]
-        <w:t>исполнительной власти (И.О.Фамилия), высшему(им) должностному(ым) лицу(ам) субъекта(ов) Российской Федерации</w:t>
+        <w:t>Федеральному органу исполнительной власти (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.О.Фамилия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>), высшему(им) должностному(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) лицу(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) субъекта(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) Российской Федерации</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> провести работу по </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>содержание поручения</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О результатах доложить в Правительство Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Срок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> __ ________ 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:ind w:right="-26"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Председатель пр</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+        <w:t>Председатель проектного комитета по</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:ind w:right="-26"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>национальному / федеральному(-ым) проекту(-ам)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+        <w:t>национальному / федеральному(-ым) проекту(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:ind w:right="-26"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"Наименование проекта"</w:t>
       </w:r>
-      <w:r w:rsidR="006C4FB3">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:ind w:right="-26"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Заместитель Председателя</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:pos="9582"/>
         </w:tabs>
         <w:ind w:right="-26"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Правительства Российской Федерации</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                       И.О. Фамилия</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="2552"/>
           <w:tab w:val="right" w:pos="9582"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
-        <w:sectPr w:rsidSect="00A5220C">
+        <w:sectPr w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidSect="001C1A86">
           <w:pgSz w:w="11910" w:h="16850"/>
           <w:pgMar w:top="851" w:right="794" w:bottom="709" w:left="1361" w:header="748" w:footer="873" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00953DBD" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00953DBD" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">к </w:t>
       </w:r>
       <w:r w:rsidRPr="00445B59">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Стандарту</w:t>
       </w:r>
       <w:r w:rsidRPr="00953DBD">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> планирования, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">подготовки и проведения заседаний, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">принятия решений </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">и контроля исполнения решений </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>проектного комитета</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="right" w:pos="9582"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>П</w:t>
       </w:r>
-      <w:r w:rsidR="006C4FB3">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Р</w:t>
       </w:r>
-      <w:r w:rsidR="006C4FB3">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
-      <w:r w:rsidR="006C4FB3">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Т</w:t>
       </w:r>
-      <w:r w:rsidR="006C4FB3">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
-      <w:r w:rsidR="006C4FB3">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>К</w:t>
       </w:r>
-      <w:r w:rsidR="006C4FB3">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
-      <w:r w:rsidR="006C4FB3">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Л</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">заочного голосования членов проектного комитета </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">по национальному / федеральному (-ым) проекту (-ам) </w:t>
+        <w:t>по национальному / федеральному (-ым) проекту (-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">от __ </w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+        <w:t>от __ ______ 20__ г. № __</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>В соответствии с пунктом 20 раздела </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>III</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> функциональной структуры проектной деятельности в Правительстве Российской Федерации, утвержденной постановлением Правительства Российской Федерации от 31</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">октября 2018 г. № 1288 "Об организации </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">проектной деятельности в Правительстве Российской Федерации", поступило </w:t>
+        <w:t xml:space="preserve">октября 2018 г. № 1288 "Об организации проектной деятельности в Правительстве Российской Федерации", поступило </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">количество (количество прописью) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">опросных листов от членов проектного комитета по </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">национальному </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/федеральному(-ым)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> проекту(-ам) "</w:t>
+        <w:t xml:space="preserve"> проекту(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>":</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="006C4FB3" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="006C4FB3" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4FB3">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Присутствовали:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5330"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="3969"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00A5220C">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">председатель </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> И.О.Фамилия </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A17DAC">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>И.О.Фамилия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A17DAC">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>члены проектного комитета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>_______</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>____</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">_____________ __________________________ __________________________ __________________________ __________________________ __________________________ __________________________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5330" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="13"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. О </w:t>
-[...5 lines deleted...]
-        <w:t>рассмотрении единых запросов на изменение национального проекта "</w:t>
+        <w:t>. О рассмотрении единых запросов на изменение национального проекта "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование национального проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">", предусматривающего изменение паспорта национального проекта и паспорта(-ов) входящего(-их) в его состав </w:t>
-[...19 lines deleted...]
-        <w:t>ального проекта</w:t>
+        <w:t>", предусматривающего изменение паспорта национального проекта и паспорта(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) входящего(-их) в его состав федерального(-ых) проекта(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование федерального проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">" / единых запросов на изменение государственной программы Российской Федерации </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование государственной программы</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>, предусматривающих изменения паспорта(-ов) федерального(-ых) проекта(-ов) "</w:t>
-[...18 lines deleted...]
-        <w:pStyle w:val="13"/>
+        <w:t>, предусматривающих изменения паспорта(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) федерального(-ых) проекта(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование федерального проекта, не входящего в состав национального проекта"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9709" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4106"/>
         <w:gridCol w:w="218"/>
         <w:gridCol w:w="3057"/>
         <w:gridCol w:w="2328"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00A5220C">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="563"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="218" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3057" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2328" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00464D03" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00464D03" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Утвердить сформированный в подсистеме управления национальными проектами ГИИС "Электронный бюджет" единый запрос</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="00106A68">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на изменение паспорта </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">национального </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/ федерального(-ых)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:t xml:space="preserve"> проекта(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование проекта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" №_________ (предусматривается </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>краткое описание</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изменения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="afa"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
       <w:r w:rsidRPr="00106A68">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> на изменение паспорта </w:t>
-[...61 lines deleted...]
-        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Голосовали:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">"ЗА" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ___ голоса(ов),</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:t xml:space="preserve"> ___ голоса(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">"ПРОТИВ" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ___ голоса(ов),</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:t xml:space="preserve"> ___ голоса(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">"ВОЗДЕРЖАЛСЯ" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ___ голоса(ов).</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+        <w:t xml:space="preserve"> ___ голоса(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Отметить поступившее особое мнение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:footnoteReference w:id="17"/>
+        <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r w:rsidRPr="00106A68">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> члена (членов) проектного комитета</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>И.О.Фамилия</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Решение (не) </w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+        <w:t>Решение (не) принято.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00464D03" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00464D03" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2. Одобрить сформированный в подсистеме управления национальными проектами ГИИС "Электронный бюджет" единый запрос</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="00106A68">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на изменение паспорта </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">национального </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/ федерального(-ых)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проекта(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование проекта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>" №_________ для его последующего рассмотрения на заседании президиума Совета при Президенте Российской Федерации по стратегическому развитию и национальным проектам (предусматривается</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>краткое описание изменения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="afa"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
       <w:r w:rsidRPr="00106A68">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> на изменение паспорта </w:t>
-[...61 lines deleted...]
-        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Голосовали:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">"ЗА" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ___ голоса(ов),</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:t xml:space="preserve"> ___ голоса(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">"ПРОТИВ" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ___ голоса(ов),</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:t xml:space="preserve"> ___ голоса(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"ВОЗДЕРЖАЛСЯ"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>___</w:t>
-[...11 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:t>___ голоса(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Отметить поступившее особое мнение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:footnoteReference w:id="20"/>
+        <w:footnoteReference w:id="19"/>
       </w:r>
       <w:r w:rsidRPr="00106A68">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> члена (членов) проектного комитета</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>И.О.Фамилия</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение (не) принято.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. О ходе реализации / О рассмотрении отчетов о ходе реализации </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">национального </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/федерального</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проекта "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4928"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="4395"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00A5220C">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="13"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1. Утвердить сформированный(е)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в </w:t>
@@ -13456,845 +13209,1006 @@
         <w:t>национального / федерального</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проекта "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>" №(№)___ .</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>№(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>№)___ .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Федеральному органу исполнительной власти </w:t>
-[...6 lines deleted...]
-        <w:t>(И.О.Фамилия)</w:t>
+        <w:t>Федеральному органу исполнительной власти (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.О.Фамилия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> провести работу по </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>содержание поручения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О результатах доложить в Правительство Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Срок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> __ ________ 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Голосовали:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">"ЗА" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ___ голоса(ов),</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:t xml:space="preserve"> ___ голоса(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">"ПРОТИВ" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ___ голоса(ов),</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:t xml:space="preserve"> ___ голоса(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"ВОЗДЕРЖАЛСЯ"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>___ голоса(ов).</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:t>___ голоса(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Отметить поступивше</w:t>
-[...6 lines deleted...]
-        <w:t>е особое мнение</w:t>
+        <w:t>Отметить поступившее особое мнение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:footnoteReference w:id="21"/>
+        <w:footnoteReference w:id="20"/>
       </w:r>
       <w:r w:rsidRPr="00106A68">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> члена (членов) проектного комитета</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>И.О.Фамилия</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение (не) принято.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Одобрить сформированный в подсистеме управления национальными проектами ГИИС "Электронный бюджет" отчет(ы) о ходе реализации </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">национального </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/ федерального</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проекта "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>" №(№)___ для его(их) последующего рассмотрения на заседании президиума Совета при Президенте Российской Федерации по стратегическому развитию и национальным проектам.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Голосовали:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">"ЗА" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ___ голоса(ов),</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:t xml:space="preserve"> ___ голоса(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">"ПРОТИВ" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ___ голоса(ов),</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:t xml:space="preserve"> ___ голоса(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>"ВОЗД</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">ЕРЖАЛСЯ" </w:t>
+        <w:t xml:space="preserve">"ВОЗДЕРЖАЛСЯ" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ___ голоса(ов).</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:t xml:space="preserve"> ___ голоса(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Отметить поступившее особое мнение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:footnoteReference w:id="22"/>
+        <w:footnoteReference w:id="21"/>
       </w:r>
       <w:r w:rsidRPr="00106A68">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> члена (членов) проектного комитета</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>И.О.Фамилия</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение (не) принято.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>III</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>. Об утверждении паспорта(-ов) федерального(-ых) проекта(-ов) "</w:t>
+        <w:t>. Об утверждении паспорта(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) федерального(-ых) проекта(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование федерального проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>", входящего в состав н</w:t>
-[...5 lines deleted...]
-        <w:t>ационального проекта "</w:t>
+        <w:t>", входящего в состав национального проекта "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование национального проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>" / паспорта(-ов) федерального(-ых) проекта(-ов) "</w:t>
+        <w:t>" / паспорта(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) федерального(-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ых) проекта(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование федерального проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>", не входящего в состав национального проекта</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9709" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4106"/>
         <w:gridCol w:w="218"/>
         <w:gridCol w:w="3057"/>
         <w:gridCol w:w="2328"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00A5220C">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="563"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="218" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3057" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2328" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить паспорт федерального проекта </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
@@ -14328,5044 +14242,5096 @@
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> утвердить/одобрить паспорт федерального проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"Наименование федерального проекта, не входящего в состав национального проекта"</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>IV</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>. Разное</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9709" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4106"/>
         <w:gridCol w:w="218"/>
         <w:gridCol w:w="3057"/>
         <w:gridCol w:w="2328"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00A5220C">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="563"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="218" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3057" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2328" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Федеральному органу исполнительной в</w:t>
-[...6 lines deleted...]
-        <w:t>ласти (И.О.Фамилия), высшему(им) должностному(ым) лицу(ам) субъекта(ов) Российской Федерации</w:t>
+        <w:t>Федеральному органу исполнительной власти (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.О.Фамилия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>), высшему(им) должностному(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) лицу(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) субъекта(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) Российской Федерации</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> провести работу по </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>содержание поручения</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О результатах доложить в Правительство Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Срок </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> __ ________ 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Ответственному секретарю проектного комитета </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>(И.О.Фамилия)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.О.Фамилия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>обеспечить подписание сформированных в подсистеме управления национальными проектами ГИИС "Электронный бюджет" единых запросов на изменение №№ ___________ в соответствии с решениями, принятыми в</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+        <w:t>обеспечить подписание сформированных в подсистеме управления национальными проектами ГИИС "Электронный бюджет" единых запросов на изменение №№ ___________ в соответствии с решениями, принятыми в пунктах___ настоящего протокола.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="2410"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="2410"/>
         </w:tabs>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:ind w:right="-26"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Председатель проектного комитета по</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:ind w:right="-26"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>национальному / федеральному(-ым) проекту(-ам)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+        <w:t>национальному / федеральному(-ым) проекту(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:ind w:right="-26"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"Наименование проекта"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:ind w:right="-26"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Заместитель Председателя</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="2410"/>
           <w:tab w:val="right" w:pos="9582"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Правительства Российской Федерации</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>И.О. Фамилия</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Приложение_4"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="006C4FB3" w:rsidRPr="006C4FB3" w:rsidP="006C4FB3">
+      <w:bookmarkStart w:id="18" w:name="_Приложение_4"/>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="006C4FB3" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00BC40DF" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00BC40DF" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="276"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">к </w:t>
       </w:r>
       <w:r w:rsidRPr="00445B59">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Стандарту</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC40DF">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> планирования,</w:t>
-[...10 lines deleted...]
-        <w:pStyle w:val="Title"/>
+        <w:t xml:space="preserve"> планирования, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="276"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">подготовки и проведения заседаний, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="276"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">принятия решений </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="276"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">и контроля исполнения решений </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="276" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>проектного комитета</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="276" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Приложение_№_7"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+      <w:bookmarkStart w:id="19" w:name="_Приложение_№_7"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">РЕКОМЕНДУЕМАЯ ФОРМА </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ЗАКЛЮЧЕНИЯ ОБЩЕСТВЕННО-ЭКСПЕРТНОГО СОВЕТА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ЗАКЛЮЧЕНИЕ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ОБЩЕСТВЕННО-ЭКСПЕРТНОГО СОВЕТА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">по национальному проекту/ </w:t>
-      </w:r>
+        <w:t>по национальному проекту/ федеральному(-ым) проекту(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">федеральному(-ым) проекту(-ам) </w:t>
+        <w:t>ам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">"Наименование проекта" </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(протокол заседания Общественно-экспертного совета</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ от __ ______ 20__ г. № ___) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. О рассмотрении паспорта национального проекта </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">"Наименование проекта" </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>и входящих в его состав федеральных проекто</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">в </w:t>
+        <w:t xml:space="preserve">и входящих в его состав федеральных проектов </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">"Наименование проекта" </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1. Выводы и рекомендации (итоговые решения)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2. Содержание, результаты экспертизы, информация о ходе экспертизы, сроках ее выполнения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:left="1069"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:left="1069"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. О ходе реализации национального проекта </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">"Наименование проекта" </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">и входящих в его состав федеральных проектов </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"Наименование проекта"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1985" w:right="0" w:hanging="1134"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Выводы и рекомендации (итоговые решения)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1985" w:right="0" w:hanging="1134"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1985" w:right="0" w:hanging="1134"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A5220C" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A5220C" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Содержание, результаты экспертизы, информация о ходе экспертизы, сроках </w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidP="007D0D3D">
+        <w:t>2. Содержание, результаты экспертизы, информация о ходе экспертизы, сроках ее выполнения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D801BF" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>III</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. О рассмотрении единых запросов на изменение национального проекта </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"Наименование проекта", предусматривающих изменение паспорта национального проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и паспортов входящих в его состав федеральных проектов </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"Наименование проекта"/</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> единых </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">запросов на изменение государственной программы Российской Федерации </w:t>
+        <w:t xml:space="preserve"> единых запросов на изменение государственной программы Российской Федерации </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">"Наименование государственной программы", </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">предусматривающих изменение федерального проекта </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"Наименование проекта, не входящего в состав национального проекта"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Резолюция: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>поддержано/не под</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+        <w:t xml:space="preserve">поддержано/не поддержано </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Выводы и рекомендации (итоговые решения)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2. Содержание, результаты экспертизы, информация о ходе экспертизы, сроках ее выполнения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Председатель Общественно-экспертного совета</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>по национальному /</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>федеральному(-ым) проекту(-ам)</w:t>
+        <w:t>федеральному(-ым) проекту(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">______________ </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>И.О. Фамилия</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...21 lines deleted...]
-        <w:sectPr w:rsidSect="00A5220C">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidSect="001C1A86">
           <w:pgSz w:w="11910" w:h="16850"/>
           <w:pgMar w:top="851" w:right="794" w:bottom="709" w:left="1361" w:header="748" w:footer="873" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="9356"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00AE0D8F" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00AE0D8F" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="9356" w:right="276"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">к </w:t>
       </w:r>
       <w:r w:rsidRPr="00445B59">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Стандарту</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE0D8F">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> планирования, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="9356" w:right="276"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">подготовки и проведения заседаний, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="9356" w:right="276"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">принятия решений </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="9356" w:right="276"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">и контроля исполнения решений </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="9356" w:right="276" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>проектного комитета</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="276" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">СПИСОК ПРИГЛАШЕННЫХ </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>СПИСОК ПРИГЛАШЕННЫХ НА ОЧНОЕ ЗАСЕДАНИЕ ПРОЕКТНОГО КОМИТЕТА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="auto"/>
-[...9 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>по национальному / федеральному(-ым)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="28"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> проекту(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> проекту(-ам) </w:t>
+        <w:t>ам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">"Наименование проекта" </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>__ ______ 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="a8"/>
         <w:tblW w:w="15701" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="580"/>
         <w:gridCol w:w="1895"/>
         <w:gridCol w:w="1886"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00A5220C">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="580" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00106A68" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00106A68" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Фамилия Имя Отчество</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="afa"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:footnoteReference w:id="23"/>
+              <w:footnoteReference w:id="22"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1886" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Должность и наименование структурного подразделения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Орган исполнительной власти, организация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Является членом проектного комитета (да/нет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00106A68" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00106A68" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Уполномочен представлять позицию члена проектного комитета в случае его отсутствия (да/нет)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="afa"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:footnoteReference w:id="24"/>
+              <w:footnoteReference w:id="23"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Адрес электронной почты, номер телефона (рабочие)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00106A68" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00106A68" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Номер транспортного средства</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="afa"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:footnoteReference w:id="25"/>
+              <w:footnoteReference w:id="24"/>
             </w:r>
             <w:r w:rsidRPr="00106A68">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="afa"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:footnoteReference w:id="26"/>
+              <w:footnoteReference w:id="25"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="580" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="-78"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1886" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(6)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(8)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="580" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1886" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="580" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1886" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A5220C">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:trPr>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="580" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1886" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...10 lines deleted...]
-        <w:sectPr w:rsidSect="00A5220C">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidSect="001C1A86">
           <w:pgSz w:w="16850" w:h="11910" w:orient="landscape"/>
           <w:pgMar w:top="1361" w:right="851" w:bottom="794" w:left="709" w:header="748" w:footer="873" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A10D1E" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A10D1E" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="276"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">к </w:t>
       </w:r>
       <w:r w:rsidRPr="00445B59">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Стандарту</w:t>
       </w:r>
       <w:r w:rsidRPr="00A10D1E">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> планирования, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="276"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">подготовки и проведения заседаний, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="276"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">принятия решений </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="276"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">и контроля исполнения решений </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="276" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>проектного комитета</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...9 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_ПОВЕСТКА"/>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkStart w:id="20" w:name="_ПОВЕСТКА"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>П О В Е С Т К А</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidP="00A5220C">
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">заседания проектного комитета по </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">национальному / </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>федеральному(-ым)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> проекту(-ам) </w:t>
+        <w:t xml:space="preserve"> проекту(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">под председательством Заместителя Председателя Правительства Российской Федерации </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>И.О.Фамилия</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>число месяц</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003320AE">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>20_ г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>день недели</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="5670"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Начало заседания - чч.мм </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+        <w:t xml:space="preserve">Начало заседания - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>чч.мм</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="5670"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(место проведения заседания)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1. О ходе реализации национального проекта "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование национального проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>" и входящих в его состав федеральных проектов / федерального проекта "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование федерального проекта, не входящего в состав национального проекта"</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Докладчики</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3428"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6255"/>
+        <w:gridCol w:w="3354"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="6118"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00A5220C">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="712"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6146" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:ind w:firstLine="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>-________</w:t>
-[...5 lines deleted...]
-              <w:t>___________________________</w:t>
+              <w:t>-___________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:rStyle w:val="afb"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2. О рассмотрении единых запросов на изменение национального проекта, предусматривающих изменения паспорта национального проекта "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование национального проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">" и паспортов федеральных проектов, входящих в его состав / единых запросов на изменение государственной программы Российской Федерации </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование государственной программы"</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, предусматривающих изменения паспорта федерального проекта "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Наименование федера</w:t>
-[...6 lines deleted...]
-        <w:t>льного проекта, не входящего в состав национального проекта"</w:t>
+        <w:t>Наименование федерального проекта, не входящего в состав национального проекта"</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3. О рассмотрении отчетов о ходе реализации национального проекта "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование национального проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> " и федеральных проектов, входящих в его состав / отчета о ходе реализации федерального про</w:t>
-[...5 lines deleted...]
-        <w:t>екта "</w:t>
+        <w:t xml:space="preserve"> " и федеральных проектов, входящих в его состав / отчета о ходе реализации федерального проекта "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование федерального проекта, не входящего в состав национального проекта"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4. Разное.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="5040" w:right="276" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
-        <w:sectPr w:rsidSect="00A5220C">
+        <w:sectPr w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidSect="001C1A86">
           <w:pgSz w:w="11910" w:h="16850"/>
           <w:pgMar w:top="851" w:right="794" w:bottom="709" w:left="1361" w:header="748" w:footer="873" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00AB0AB8" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00AB0AB8" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="276"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">к </w:t>
       </w:r>
       <w:r w:rsidRPr="00445B59">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Стандарту</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB0AB8">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> планирования, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="276"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">подготовки и проведения заседаний, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="276"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">принятия решений </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="276"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">и контроля исполнения решений </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="276" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>проектного комитета</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00D801BF">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="-26" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ФОРМА СЛУЖЕБНОЙ ЗАПИСКИ </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>ПРЕДСЕДАТЕЛЮ ПРОЕКТНОГО КОМИТЕТА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Заместителю Председателя Правительства Российской Федерации - куратору национального </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/ федерального проекта</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>И.О. Фамилия</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Уважаемый(ая) __________!</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+        <w:t>Уважаемый(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ая</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) __________!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Во исполнение Вашей резолюции № ___ от ____ на очередное заседание проектного комитета </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>дата по плану-графику</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> выноси(я)тся сформированный(е) в подсистеме управления национальными проектами ГИИС "Электронный бюджет" единый(е) запрос(ы) на изменение № ______.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+        <w:t xml:space="preserve"> выноси(я)</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тся</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сформированный(е) в подсистеме управления национальными проектами ГИИС "Электронный бюджет" единый(е) запрос(ы) на изменение № ______.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00464D03" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00464D03" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Единый запрос на изменение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:footnoteReference w:id="26"/>
+      </w:r>
+      <w:r w:rsidRPr="00106A68">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00464D03">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>национального проекта "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00464D03">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование национального проекта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" / государственной программы Российской Федерации </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование государственной программы"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, предусматривающий изменение паспорта федерального проекта "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Наименование федерального проекта, не входящего в состав национального проекта" </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ _______ сформирован в целях </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>краткое описание</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="afa"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:footnoteReference w:id="27"/>
       </w:r>
       <w:r w:rsidRPr="00106A68">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>На единый запрос на изменение получена позиция Минэкономразвития России и Минфина Росси</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="_Hlk101175467"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>или</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>На единый запрос на изменение получены следующие замечания Минэкономразвития России и Минфина России:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>замечания в соответствии с позицией, представленной Минэкономразвития России и/или Минфином России</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Получено положительное заключение общественно-экспертного совета по </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>национальному /федеральному проекту "Наименование проекта"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>или</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Получены следующие замечания общественно-экспертного совета по </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>национальному /федеральному проекту "Наименование проекта"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>замечания в соответствии с заключением общественно-экспертного совета по национальному /федеральному проекту "Наименование проекта".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Получено согласование Комиссии Федерального собрания Российской Федерации по перераспределению бюджетных ассигнований в текущем финансовом году и плановом периоде (при необходимости).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Получено согласование коллегии Военно-промышленной комиссии Российской Федерации (при необходимости).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Получено согласование / позиция комиссии Государственного Совета Российской Федерации по соответствующему направлению социально-экономического развития Российской Федерации (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Департаментом проектной деятельности отмечается </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>замечания кратко</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рассмотрение запроса № _____ требует </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">участия куратора национального/федерального проекта "Наименование проекта" в очном заседании проектного комитета / проведения совместного очного заседания </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>с проектным комитетом по национальному/федеральному проекту "Наименование проекта"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Федеральный орган исполнительной власти / организация</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сообщает о невозможности участия члена проектного комитета </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.О.Фамилия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в заседании проектного комитета</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дата по плану-графику</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В связи с изложенным Департаментом </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>наименование</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00464D03">
-[...74 lines deleted...]
-      <w:r w:rsidRPr="00106A68">
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Правительства Российской Федерации предлагается:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Провести заседание проектного комитета в заочной форме </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дата по плану-графику</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>На единый запрос на изменение получена позиция Минэкономразвития России и Минфина Росси</w:t>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="23"/>
+        <w:t>2. Вынести на рассмотрение проектного комитета единые запросы на изменение № ___.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Поручить </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>федеральному органу исполнительной власти</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> доработать единый запрос на изменение № ___ с учетом позиции </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">наименование органа, организации </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в части</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> суть позиции</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:i/>
-[...11 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4. Провести заседание проектного комитета в очной форме для рассмотрения единых запросов на изменение № ____.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>На единый запрос на изменение получены следующие з</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">В случае Вашего согласия Департамент </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>наименование</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Российской Федерации организует проведение заседания проектного комитета в установленном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
-          <w:i/>
-[...11 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Докладывается на Ваше решение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A17DAC">
-[...26 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:i/>
-[...266 lines deleted...]
-        <w:t xml:space="preserve">В связи с изложенным Департаментом </w:t>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Директор Департамента </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>наименование</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A17DAC">
-[...222 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:right="60"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Правительства Российской Федерации</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>И.О. Фамилия</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:sectPr w:rsidSect="00A5220C">
+        <w:sectPr w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidSect="001C1A86">
           <w:pgSz w:w="11910" w:h="16850"/>
           <w:pgMar w:top="851" w:right="794" w:bottom="709" w:left="1361" w:header="748" w:footer="873" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00BE1204" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00BE1204" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">к </w:t>
       </w:r>
       <w:r w:rsidRPr="00445B59">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Стандарту</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE1204">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> планирования, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">подготовки и проведения заседаний, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">принятия решений </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">и контроля исполнения решений </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>проектного комитета</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ФОРМА </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>ФОРМА ПИСЬМА-ПРИГЛАШЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="auto"/>
-[...10 lines deleted...]
-        <w:jc w:val="center"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>НА ОЧНОЕ ЗАСЕДАНИЕ ПРОЕКТНОГО КОМИТЕТА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="001F5CBF" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="001F5CBF" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00106A68">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F097DD0" wp14:editId="6A2C63C2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>847090</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>363220</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6286500" cy="57150"/>
                 <wp:effectExtent l="0" t="0" r="635" b="635"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Полилиния: фигура 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-                    <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6286500" cy="57150"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
                             <a:gd name="T0" fmla="*/ 2147483647 w 9900"/>
                             <a:gd name="T1" fmla="*/ 2147483647 h 90"/>
                             <a:gd name="T2" fmla="*/ 0 w 9900"/>
                             <a:gd name="T3" fmla="*/ 2147483647 h 90"/>
                             <a:gd name="T4" fmla="*/ 0 w 9900"/>
                             <a:gd name="T5" fmla="*/ 2147483647 h 90"/>
                             <a:gd name="T6" fmla="*/ 2147483647 w 9900"/>
                             <a:gd name="T7" fmla="*/ 2147483647 h 90"/>
                             <a:gd name="T8" fmla="*/ 2147483647 w 9900"/>
                             <a:gd name="T9" fmla="*/ 2147483647 h 90"/>
                             <a:gd name="T10" fmla="*/ 2147483647 w 9900"/>
                             <a:gd name="T11" fmla="*/ 2147483647 h 90"/>
                             <a:gd name="T12" fmla="*/ 0 w 9900"/>
                             <a:gd name="T13" fmla="*/ 2147483647 h 90"/>
                             <a:gd name="T14" fmla="*/ 0 w 9900"/>
                             <a:gd name="T15" fmla="*/ 2147483647 h 90"/>
                             <a:gd name="T16" fmla="*/ 2147483647 w 9900"/>
                             <a:gd name="T17" fmla="*/ 2147483647 h 90"/>
                             <a:gd name="T18" fmla="*/ 2147483647 w 9900"/>
                             <a:gd name="T19" fmla="*/ 2147483647 h 90"/>
                             <a:gd name="T20" fmla="*/ 0 60000 65536"/>
                             <a:gd name="T21" fmla="*/ 0 60000 65536"/>
                             <a:gd name="T22" fmla="*/ 0 60000 65536"/>
                             <a:gd name="T23" fmla="*/ 0 60000 65536"/>
                             <a:gd name="T24" fmla="*/ 0 60000 65536"/>
                             <a:gd name="T25" fmla="*/ 0 60000 65536"/>
                             <a:gd name="T26" fmla="*/ 0 60000 65536"/>
                             <a:gd name="T27" fmla="*/ 0 60000 65536"/>
                             <a:gd name="T28" fmla="*/ 0 60000 65536"/>
                             <a:gd name="T29" fmla="*/ 0 60000 65536"/>
                           </a:gdLst>
+                          <a:ahLst/>
                           <a:cxnLst>
                             <a:cxn ang="T20">
                               <a:pos x="T0" y="T1"/>
                             </a:cxn>
                             <a:cxn ang="T21">
                               <a:pos x="T2" y="T3"/>
                             </a:cxn>
                             <a:cxn ang="T22">
                               <a:pos x="T4" y="T5"/>
                             </a:cxn>
                             <a:cxn ang="T23">
                               <a:pos x="T6" y="T7"/>
                             </a:cxn>
                             <a:cxn ang="T24">
                               <a:pos x="T8" y="T9"/>
                             </a:cxn>
                             <a:cxn ang="T25">
                               <a:pos x="T10" y="T11"/>
                             </a:cxn>
                             <a:cxn ang="T26">
                               <a:pos x="T12" y="T13"/>
                             </a:cxn>
                             <a:cxn ang="T27">
                               <a:pos x="T14" y="T15"/>
                             </a:cxn>
                             <a:cxn ang="T28">
                               <a:pos x="T16" y="T17"/>
                             </a:cxn>
                             <a:cxn ang="T29">
                               <a:pos x="T18" y="T19"/>
                             </a:cxn>
                           </a:cxnLst>
                           <a:rect l="0" t="0" r="r" b="b"/>
                           <a:pathLst>
-                            <a:path fill="norm" h="90" w="9900" stroke="1">
+                            <a:path w="9900" h="90">
                               <a:moveTo>
                                 <a:pt x="9900" y="60"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="0" y="60"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="0" y="90"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="9900" y="90"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="9900" y="60"/>
                               </a:lnTo>
                               <a:close/>
                               <a:moveTo>
                                 <a:pt x="9900" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="0" y="0"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="0" y="30"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="9900" y="30"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="9900" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
-                          <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Полилиния: фигура 3" o:spid="_x0000_s1025" style="width:495pt;height:4.5pt;margin-top:28.6pt;margin-left:66.7pt;mso-height-percent:0;mso-height-relative:page;mso-position-horizontal-relative:page;mso-width-percent:0;mso-width-relative:page;mso-wrap-distance-bottom:0;mso-wrap-distance-left:9pt;mso-wrap-distance-right:9pt;mso-wrap-distance-top:0;mso-wrap-style:square;position:absolute;visibility:visible;v-text-anchor:top;z-index:-251655168" coordsize="9900,90" path="m9900,60l,60,,90l9900,90l9900,60xm9900,l,,,30l9900,30l9900,xe" fillcolor="black" stroked="f">
-                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="2147483647,2147483647;0,2147483647;0,2147483647;2147483647,2147483647;2147483647,2147483647;2147483647,2147483647;0,2147483647;0,2147483647;2147483647,2147483647;2147483647,2147483647" o:connectangles="0,0,0,0,0,0,0,0,0,0"/>
+              <v:shape w14:anchorId="150B648F" id="Полилиния: фигура 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:66.7pt;margin-top:28.6pt;width:495pt;height:4.5pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="9900,90" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmt74wHAQAALANAAAOAAAAZHJzL2Uyb0RvYy54bWysV92q4zYQvi/0HYQvCzm2HP/E4eQs7J6m&#10;FLbtwqYPoNhybLAtV1J+Tkuh0N73EfoKhd4slPYZct6oI/ln5RwnTUoDieXom88z80nj0f2rQ1mg&#10;HeUiZ9XCwneOhWgVsySvNgvr29VyMrOQkKRKSMEqurCeqLBePXz6yf2+nlOXZaxIKEdAUon5vl5Y&#10;mZT13LZFnNGSiDtW0womU8ZLIuGWb+yEkz2wl4XtOk5g7xlPas5iKgT8+9hMWg+aP01pLL9JU0El&#10;KhYW+Cb1L9e/a/VrP9yT+YaTOsvj1g3yH7woSV7BQ3uqRyIJ2vL8BVWZx5wJlsq7mJU2S9M8pjoG&#10;iAY7J9G8z0hNdSyQHFH3aRL/H2389e4dR3mysFwLVaQEiY6/Hf8+/nn8oL9/HT88/zpHz7/A/R/P&#10;Pz//dPwdTVXW9rWYg/H7+h1v7wQM0Xr/FUuAhGwl0wk5pLxUiYFQ0UHn/anPOz1IFMOfgTsLfAfk&#10;iWHOD7GvdbHJvDOOt0J+QZkmIru3QjayJTDSSU9a11fAkZYFKPiZjVzshd5sGngh2qMoAv7WqgPj&#10;cXCGohdQSE7P65yhmxoY49ljdJ4BPUfnG5h/oQvGoeNRh+PgMTdh7/ZRGy6M80bj4DFefJtMN+iE&#10;rxEK36AUvkYqfINW+Cax8A1q4Zvkwjfo5Zp6OShw4IMC358Gp1vKNbW6jBwqdYnTlOsy51CsS5ym&#10;Ypc5Tb0uI02tLiNNpS4jTZVeIKFCbroaSLKuLMaHqq2LMEJEvYhXoKAqlDUTqgirMgmVdoWVfEAC&#10;ODVrwPEADlIpuK77o3B3AAcVFNw/yz4dwCHBCh6ehXsDOOROwaOzcH8AV7VG4fH5YIOhQRstVIlz&#10;2QmHBm28UAXOGcyGBm3EsLnPGURDgzZm2LOGQaNEKzWHTue0x+EWgh5nrWxAeiLVCumGaL+w9DsR&#10;ZTBoVkfJdnTFNEKqZdLMQ/KC7n38EVFUJrLJcQ/rJrtrrekaUPNuBd+7ye7agPpnXot78dC4YILq&#10;kD96e8J9XTgdqnOwu5rRTC+D+miuxZ3SdcFAvpSAerf2SqoFYDRGghV5ssyLQiko+Gb9puBoR1Tj&#10;qz/t2hnACr3xK6bMmqXV/AOdWbtYVI+mG9kfIux6zms3miyDWTjxlp4/iUJnNnFw9DoKHC/yHpc/&#10;qnWLvXmWJwmt3uYV7Zpq7F3XtLbtfdMO67ZaL1Xfbbb1wPsrg+RsWyV6RWSUJJ+3Y0nyohnbQ491&#10;kiHs7qoTYat+V3W4Tee7ZskTdLucNQcKOADBIGP8ewvt4TCxsMR3W8KphYovK+jWI+x5sPylvvH8&#10;UL1QuTmzNmdIFQPVwpIWVG81fCObE8u25vkmgyc1tUy5BMcC7Wd7hFHnDvMexuZB6+EfAAAA//8D&#10;AFBLAwQUAAYACAAAACEAtPMesd0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8&#10;Q2Sk3ZjbDgorTSc0CThxWJkEx6zx2orGqZJsK29PeoLjb3/6/bncTGYQZ3K+tywhXSYgiBure24l&#10;7D9ebh9B+KBYq8EySfghD5vq+qpUhbYX3tG5Dq2IJewLJaELYSwQfdORUX5pR+K4O1pnVIjRtaid&#10;usRyM2CWJDka1XO80KmRth013/XJSHjfmdd6/XlMv/acvrm1RsIRpVzcTM9PIAJN4Q+GWT+qQxWd&#10;DvbE2osh5tXqLqIS7h8yEDOQZvPkICHPM8CqxP8vVL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAZre+MBwEAACwDQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAtPMesd0AAAAKAQAADwAAAAAAAAAAAAAAAAB2BgAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAIAHAAAAAA==&#10;" path="m9900,60l,60,,90r9900,l9900,60xm9900,l,,,30r9900,l9900,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="2147483646,2147483646;0,2147483646;0,2147483646;2147483646,2147483646;2147483646,2147483646;2147483646,2147483646;0,2147483646;0,2147483646;2147483646,2147483646;2147483646,2147483646" o:connectangles="0,0,0,0,0,0,0,0,0,0"/>
+                <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00106A68">
         <w:t>АППАРАТ</w:t>
       </w:r>
       <w:r w:rsidRPr="00464D03">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC40DF">
         <w:t>ПРАВИТЕЛЬСТВА</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE0D8F">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A10D1E">
         <w:t>РОССИЙСКОЙ</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB0AB8">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F5CBF">
         <w:t>ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal0"/>
+        <w:tblStyle w:val="ac"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="567" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3290"/>
         <w:gridCol w:w="5576"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00A5220C">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:trPr>
           <w:trHeight w:val="2213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="39"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="39"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>"___"_______</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>20_</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>г.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="39"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1804"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="39"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
-            <w:r w:rsidRPr="003320AE" w:rsidR="006C4FB3">
+            <w:r w:rsidRPr="003320AE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>_______</w:t>
-[...6 lines deleted...]
-              <w:t>___</w:t>
+              <w:t>__________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="39"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5576" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="39"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="39"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D0D3D">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Членам проектного комитета </w:t>
             </w:r>
-            <w:r w:rsidR="00A5220C">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007D0D3D">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>и приглашенным (по списку)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="39"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:line="340" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="57" w:firstLine="709"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>В</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>соответствии</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>с</w:t>
       </w:r>
@@ -19734,961 +19700,969 @@
         </w:rPr>
         <w:t xml:space="preserve"> очного </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>заседания</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>проектного</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>комитета.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:line="340" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="57" w:firstLine="709"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
-        <w:t>Приглашаем принять участие в заседании, кото</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">рое состоится </w:t>
+        <w:t xml:space="preserve">Приглашаем принять участие в заседании, которое состоится </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>дата</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t xml:space="preserve"> в </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>время</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t xml:space="preserve"> в </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>место проведения заседания</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:line="340" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="57" w:firstLine="709"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>Повестка</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> и материалы </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
-        <w:t>прилагаются / Повестка и материалы по вопросу(ам) №___ прилагаются, материалы по остальным вопросам будут направлены дополнительно.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:t>прилагаются / Повестка и материалы по вопросу(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:t>ам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:t>) №___ прилагаются, материалы по остальным вопросам будут направлены дополнительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:line="340" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="57" w:firstLine="709"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
-        <w:t xml:space="preserve">Просьба подтвердить участие в заседании до </w:t>
-[...11 lines deleted...]
-        <w:t>мя дата</w:t>
+        <w:t xml:space="preserve">Просьба подтвердить участие в заседании </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:t xml:space="preserve">до </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>время</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дата</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t xml:space="preserve"> по телефонам </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>номера</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t xml:space="preserve"> или по электронной почте </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>адрес</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:line="340" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="57" w:firstLine="709"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>Обращаем внимание, что участие в заседании могут принять только члены проектного комитета.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="59" w:firstLine="709"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="59" w:firstLine="709"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>Приложение:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:tab/>
         <w:t>1. Повестка на 1 л.;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:right="59" w:firstLine="720"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>2. Материалы в электронном виде.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:right="59" w:firstLine="720"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:right="60"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Директор /заместитель директора</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:right="60"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Департамента </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>наименование</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:right="60"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Правительства Российской Федерации</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>И.О. Фамилия</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidSect="00A5220C">
+        <w:sectPr w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidSect="001C1A86">
           <w:pgSz w:w="11910" w:h="16850"/>
           <w:pgMar w:top="851" w:right="794" w:bottom="709" w:left="1361" w:header="748" w:footer="873" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="006737BB" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="006737BB" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">к </w:t>
       </w:r>
       <w:r w:rsidRPr="00445B59">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Стандарту</w:t>
       </w:r>
       <w:r w:rsidRPr="006737BB">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> планирования, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">подготовки и проведения заседаний, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">принятия решений </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">и контроля исполнения решений </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>проектного комитета</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...6 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ФОРМА ПИСЬМА-ПРИГЛАШЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>НА ЗАСЕДАНИЕ ПРОЕКТНОГО КОМИТЕТА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00BE1204" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00BE1204" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00106A68">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43FC0974" wp14:editId="37038A46">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>847090</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>363220</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6286500" cy="57150"/>
                 <wp:effectExtent l="0" t="2540" r="635" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Полилиния: фигура 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-                    <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6286500" cy="57150"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
                             <a:gd name="T0" fmla="*/ 2147483647 w 9900"/>
                             <a:gd name="T1" fmla="*/ 2147483647 h 90"/>
                             <a:gd name="T2" fmla="*/ 0 w 9900"/>
                             <a:gd name="T3" fmla="*/ 2147483647 h 90"/>
                             <a:gd name="T4" fmla="*/ 0 w 9900"/>
                             <a:gd name="T5" fmla="*/ 2147483647 h 90"/>
                             <a:gd name="T6" fmla="*/ 2147483647 w 9900"/>
                             <a:gd name="T7" fmla="*/ 2147483647 h 90"/>
                             <a:gd name="T8" fmla="*/ 2147483647 w 9900"/>
                             <a:gd name="T9" fmla="*/ 2147483647 h 90"/>
                             <a:gd name="T10" fmla="*/ 2147483647 w 9900"/>
                             <a:gd name="T11" fmla="*/ 2147483647 h 90"/>
                             <a:gd name="T12" fmla="*/ 0 w 9900"/>
                             <a:gd name="T13" fmla="*/ 2147483647 h 90"/>
                             <a:gd name="T14" fmla="*/ 0 w 9900"/>
                             <a:gd name="T15" fmla="*/ 2147483647 h 90"/>
                             <a:gd name="T16" fmla="*/ 2147483647 w 9900"/>
                             <a:gd name="T17" fmla="*/ 2147483647 h 90"/>
                             <a:gd name="T18" fmla="*/ 2147483647 w 9900"/>
                             <a:gd name="T19" fmla="*/ 2147483647 h 90"/>
                             <a:gd name="T20" fmla="*/ 0 60000 65536"/>
                             <a:gd name="T21" fmla="*/ 0 60000 65536"/>
                             <a:gd name="T22" fmla="*/ 0 60000 65536"/>
                             <a:gd name="T23" fmla="*/ 0 60000 65536"/>
                             <a:gd name="T24" fmla="*/ 0 60000 65536"/>
                             <a:gd name="T25" fmla="*/ 0 60000 65536"/>
                             <a:gd name="T26" fmla="*/ 0 60000 65536"/>
                             <a:gd name="T27" fmla="*/ 0 60000 65536"/>
                             <a:gd name="T28" fmla="*/ 0 60000 65536"/>
                             <a:gd name="T29" fmla="*/ 0 60000 65536"/>
                           </a:gdLst>
+                          <a:ahLst/>
                           <a:cxnLst>
                             <a:cxn ang="T20">
                               <a:pos x="T0" y="T1"/>
                             </a:cxn>
                             <a:cxn ang="T21">
                               <a:pos x="T2" y="T3"/>
                             </a:cxn>
                             <a:cxn ang="T22">
                               <a:pos x="T4" y="T5"/>
                             </a:cxn>
                             <a:cxn ang="T23">
                               <a:pos x="T6" y="T7"/>
                             </a:cxn>
                             <a:cxn ang="T24">
                               <a:pos x="T8" y="T9"/>
                             </a:cxn>
                             <a:cxn ang="T25">
                               <a:pos x="T10" y="T11"/>
                             </a:cxn>
                             <a:cxn ang="T26">
                               <a:pos x="T12" y="T13"/>
                             </a:cxn>
                             <a:cxn ang="T27">
                               <a:pos x="T14" y="T15"/>
                             </a:cxn>
                             <a:cxn ang="T28">
                               <a:pos x="T16" y="T17"/>
                             </a:cxn>
                             <a:cxn ang="T29">
                               <a:pos x="T18" y="T19"/>
                             </a:cxn>
                           </a:cxnLst>
                           <a:rect l="0" t="0" r="r" b="b"/>
                           <a:pathLst>
-                            <a:path fill="norm" h="90" w="9900" stroke="1">
+                            <a:path w="9900" h="90">
                               <a:moveTo>
                                 <a:pt x="9900" y="60"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="0" y="60"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="0" y="90"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="9900" y="90"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="9900" y="60"/>
                               </a:lnTo>
                               <a:close/>
                               <a:moveTo>
                                 <a:pt x="9900" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="0" y="0"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="0" y="30"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="9900" y="30"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="9900" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
-                          <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Полилиния: фигура 2" o:spid="_x0000_s1026" style="width:495pt;height:4.5pt;margin-top:28.6pt;margin-left:66.7pt;mso-height-percent:0;mso-height-relative:page;mso-position-horizontal-relative:page;mso-width-percent:0;mso-width-relative:page;mso-wrap-distance-bottom:0;mso-wrap-distance-left:9pt;mso-wrap-distance-right:9pt;mso-wrap-distance-top:0;mso-wrap-style:square;position:absolute;visibility:visible;v-text-anchor:top;z-index:-251657216" coordsize="9900,90" path="m9900,60l,60,,90l9900,90l9900,60xm9900,l,,,30l9900,30l9900,xe" fillcolor="black" stroked="f">
-                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="2147483647,2147483647;0,2147483647;0,2147483647;2147483647,2147483647;2147483647,2147483647;2147483647,2147483647;0,2147483647;0,2147483647;2147483647,2147483647;2147483647,2147483647" o:connectangles="0,0,0,0,0,0,0,0,0,0"/>
+              <v:shape w14:anchorId="2DD08B52" id="Полилиния: фигура 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:66.7pt;margin-top:28.6pt;width:495pt;height:4.5pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="9900,90" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBoL4vXGAQAALANAAAOAAAAZHJzL2Uyb0RvYy54bWysV92K4zYUvi/0HYQvCxlbjn/iMJmF3WlK&#10;YdsubPoAii3HBttyJeVnWhYK7X0foa9Q6M1CaZ8h80Y9ku2snLFDUhqILVvf+axzPuno6P7VoSzQ&#10;jnKRs2ph4TvHQrSKWZJXm4X1/Wo5mVlISFIlpGAVXVhPVFivHj7/7H5fz6nLMlYklCMgqcR8Xy+s&#10;TMp6btsizmhJxB2raQWdKeMlkfDIN3bCyR7Yy8J2HSew94wnNWcxFQLePjad1oPmT1May+/SVFCJ&#10;ioUFY5P6yvV1ra72wz2Zbzipszxuh0H+wyhKklfw0RPVI5EEbXn+gqrMY84ES+VdzEqbpWkeU+0D&#10;eIOdM2/eZ6Sm2hcIjqhPYRL/H2387e4dR3mysKYWqkgJEh1/P/5z/Ov4Uf//Pn58/m2Onn+F5z+f&#10;f3n++fgHclXU9rWYg/H7+h1vnwQ00Xr/DUuAhGwl0wE5pLxUgQFX0UHH/ekUd3qQKIaXgTsLfAfk&#10;iaHPD7GvdbHJvDOOt0J+RZkmIru3QjayJdDSQU/aoa+AIy0LUPALG7nYC73ZNPBCtEdRBPytVQfG&#10;w+AMRS+grgF1RugggEPfHqLzDOgYnW9gDFeG6IJh6LDX4TB4iBfW7pBHw7zRMHiIF98m0w064WuE&#10;wjcoha+RCt+gFb5JLHyDWvgmufANermmXg4KHPihwPenwfmSck2tLiP7Sl3iNOW6zNkX6xKnqdhl&#10;TlOvy0hTq8tIU6nLSFOlF0jIkJsuB5KsS4vxoWrzIrQQURvxChRUibJmQiVhlSYh066wkg9IAKd6&#10;DTjuwUEqBZ+Owt0eHFRQcH8UPu3BIcAKHo7CvR4cYqfg0Sjc78FVrlF4PO5s0DdovYUsMRadsG/Q&#10;+gtZYMxg1jdoPYbFPWYQ9Q1an2HNGgaNcK3UHCqd8xqHWwhqnLWyAemJVDOka6L9wtJ7Isqg0cyO&#10;ku3oimmEVNOk6YfgBd1+/AlRVCayifEJ1nV291rTNaBmb4Wxd53dvQGdvnkt7sVH44IJql3+NNoz&#10;7uvc6VDdALu76c30MujkzbW4c7rOGYiXElCv1pOSagIYhZFgRZ4s86JQCgq+Wb8pONoRVfjqXzt3&#10;erBCL/yKKbNmajVvoDJrJ4uq0XQh+1OEXc957UaTZTALJ97S8ydR6MwmDo5eR4HjRd7j8oOat9ib&#10;Z3mS0OptXtGuqMbedUVrW9435bAuq/VU9d1mWfdGf6WTnG2rRM+IjJLky7YtSV40bbs/Yh1kcLu7&#10;60DYqt5VFW5T+a5Z8gTVLmfNgQIOQNDIGP/RQns4TCws8cOWcGqh4usKqvUIex5Mf6kfPD9UGyo3&#10;e9ZmD6lioFpY0oLsrZpvZHNi2dY832TwpSaXqSHBsUCPsz3CqHOH+Qxt86D18C8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC08x6x3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZKTd&#10;mNsOCitNJzQJOHFYmQTHrPHaisapkmwrb096guNvf/r9udxMZhBncr63LCFdJiCIG6t7biXsP15u&#10;H0H4oFirwTJJ+CEPm+r6qlSFthfe0bkOrYgl7AsloQthLBB905FRfmlH4rg7WmdUiNG1qJ26xHIz&#10;YJYkORrVc7zQqZG2HTXf9clIeN+Z13r9eUy/9py+ubVGwhGlXNxMz08gAk3hD4ZZP6pDFZ0O9sTa&#10;iyHm1eouohLuHzIQM5Bm8+QgIc8zwKrE/y9UvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBoL4vXGAQAALANAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQC08x6x3QAAAAoBAAAPAAAAAAAAAAAAAAAAAHIGAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAfAcAAAAA&#10;" path="m9900,60l,60,,90r9900,l9900,60xm9900,l,,,30r9900,l9900,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="2147483646,2147483646;0,2147483646;0,2147483646;2147483646,2147483646;2147483646,2147483646;2147483646,2147483646;0,2147483646;0,2147483646;2147483646,2147483646;2147483646,2147483646" o:connectangles="0,0,0,0,0,0,0,0,0,0"/>
+                <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00106A68">
         <w:t>АППАРАТ</w:t>
       </w:r>
       <w:r w:rsidRPr="00464D03">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC40DF">
         <w:t>ПРАВИТЕЛЬСТВА</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE0D8F">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A10D1E">
         <w:t>РОССИЙСКОЙ</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB0AB8">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F5CBF">
         <w:t>ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal0"/>
+        <w:tblStyle w:val="ac"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1215" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3290"/>
         <w:gridCol w:w="5576"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00A5220C">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:trPr>
           <w:trHeight w:val="2213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="733"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>"___"_______</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>20_</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>г.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006C4FB3" w:rsidRPr="00A17DAC" w:rsidP="006C4FB3">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1804"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="39"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="003320AE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>__________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="731"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5576" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="007D0D3D" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="007D0D3D" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
               <w:ind w:right="63"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D0D3D">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Члены проектного комитета (по списку)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="59" w:firstLine="709"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>В</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>соответствии</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>с</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t xml:space="preserve">планом-графиком заседаний проектного комитета </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:br/>
-        <w:t xml:space="preserve">по </w:t>
-[...2 lines deleted...]
-        <w:t>национальному / федеральному(-ым) проекту(-ам)</w:t>
+        <w:t>по национальному / федеральному(-ым) проекту(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:t>ам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>"Наименование национального проекта"</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">"Наименование федерального проекта, не входящего в состав национального проекта" </w:t>
       </w:r>
@@ -20707,67 +20681,64 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>опроса членов</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>проектного</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>комитета.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="59" w:firstLine="709"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
-        <w:t>О</w:t>
-[...7 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:t>Опросный лист прилагается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="59" w:firstLine="709"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>Члены</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>проектного</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>комитета</w:t>
       </w:r>
@@ -20843,108 +20814,123 @@
       <w:r w:rsidRPr="00A17DAC">
         <w:t>вопросам,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:spacing w:val="129"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>вынесенным на</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:spacing w:val="60"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t xml:space="preserve">голосование, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">в срок до </w:t>
-      </w:r>
+        <w:t xml:space="preserve">в срок </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
-          <w:i/>
-[...1 lines deleted...]
-        <w:t>время, дата</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">до </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>время</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>, дата</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>в</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>соответствии</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>с</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>прилагаемым опросным</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>листом.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="59" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:spacing w:val="69"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Э</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>кземпляр</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>заполненного</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:spacing w:val="1"/>
@@ -21086,438 +21072,448 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>электронной</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t xml:space="preserve">почты </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>адрес</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="59" w:firstLine="709"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:right="59" w:firstLine="709"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>Приложение:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:tab/>
         <w:t>1. Опросный лист на _ л.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="2160" w:right="59" w:firstLine="720"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:right="60"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Директор /заместитель директора</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:right="60"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Департамента </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>наименование</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:right="60"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Правительства Российской Федерации</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>И.О. Фамилия</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidSect="00A5220C">
+        <w:sectPr w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidSect="001C1A86">
           <w:pgSz w:w="11910" w:h="16850"/>
           <w:pgMar w:top="851" w:right="794" w:bottom="709" w:left="1361" w:header="748" w:footer="873" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Приложение_№_5"/>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkStart w:id="22" w:name="_Приложение_№_5"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00302727" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00302727" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">к </w:t>
       </w:r>
       <w:r w:rsidRPr="00445B59">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Стандарту</w:t>
       </w:r>
       <w:r w:rsidRPr="00302727">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> планирования, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">подготовки и проведения заседаний, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">принятия решений </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">и контроля исполнения решений </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>проектного комитета</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_ОПРОСНЫЙ_ЛИСТ"/>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkStart w:id="23" w:name="_ОПРОСНЫЙ_ЛИСТ"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ОПРОСНЫЙ ЛИСТ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>для голосования членов проектного комитета по национал</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A17DAC">
+        <w:t xml:space="preserve">для голосования членов проектного комитета по национальному / </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ьному / </w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>федеральному(-ым) проекту(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>федеральному(-ым) проекту(-ам) "</w:t>
-      </w:r>
+        <w:t>ам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:b/>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Вопросы, поставленные на голосование:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
@@ -21533,865 +21529,814 @@
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и входящих в его состав паспортов федеральных проектов </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">"Наименование проекта" </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(паспортов новых федеральных проектов)/ единых запросов на изменение государственной программы Российской Федерации, предусматривающих изменение федерального проекта </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>"Наименован</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+        <w:t>"Наименование проекта, не входящего в состав национального проекта"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
+          <w:rStyle w:val="afd"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00464D03" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00464D03" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1. Утвердить сформированный в подсистеме управления национальными проектами ГИИС "Электронный бюджет" единый запрос</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:footnoteReference w:id="28"/>
+      </w:r>
+      <w:r w:rsidRPr="00106A68">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на изменение паспорта </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>национального / федерального</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проекта "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование проекта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" №_________ (предусматривается </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>краткое описание изменения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="afa"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:footnoteReference w:id="29"/>
       </w:r>
       <w:r w:rsidRPr="00106A68">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> на изменение паспорта </w:t>
-[...53 lines deleted...]
-        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="473"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="2787"/>
+        <w:gridCol w:w="455"/>
+        <w:gridCol w:w="1336"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="394"/>
+        <w:gridCol w:w="2020"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="455"/>
+        <w:gridCol w:w="2761"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00A5220C">
-[...12 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ЗА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="650" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="424" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ПРОТИВ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="650" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ВОЗДЕРЖАЛСЯ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(следует отметить Ваш вариант голосования, а также, при необходимости, наличие особого мнения)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...24 lines deleted...]
-        <w:t>национальными проектами ГИИС "Электронный бюджет" единый запрос</w:t>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00464D03" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2. Одобрить сформированный в подсистеме управления национальными проектами ГИИС "Электронный бюджет" единый запрос</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:footnoteReference w:id="30"/>
+      </w:r>
+      <w:r w:rsidRPr="00106A68">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на изменение паспорта </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>национального / федерального</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проекта "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование проекта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" №_________ для его последующего рассмотрения на заседании президиума </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Совета при Президенте Российской Федерации по стратегическому развитию и национальным проектам (предусматривается </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>краткое описание изменения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="afa"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:footnoteReference w:id="31"/>
       </w:r>
       <w:r w:rsidRPr="00106A68">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> на изменение паспорта </w:t>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="473"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="2787"/>
+        <w:gridCol w:w="455"/>
+        <w:gridCol w:w="1336"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="394"/>
+        <w:gridCol w:w="2020"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="455"/>
+        <w:gridCol w:w="2761"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00A5220C">
-[...12 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ЗА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="650" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="424" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ПРОТИВ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="650" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ВОЗДЕРЖАЛСЯ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(следует отметить Ваш вариант голосования, а также, при необходимости, наличие особого мнения)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...7 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Утвердить паспорт национального проекта </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"Наименование проекта" / паспорт</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> федерального проекта </w:t>
       </w:r>
@@ -22404,367 +22349,347 @@
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> входящего в национальный проект </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"Наименование проекта"/</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> паспорт федерального проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Наименование федерального проекта, не входящего в</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> состав национального проекта"</w:t>
+        <w:t xml:space="preserve"> "Наименование федерального проекта, не входящего в состав национального проекта"</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="473"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="2787"/>
+        <w:gridCol w:w="455"/>
+        <w:gridCol w:w="1336"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="394"/>
+        <w:gridCol w:w="2020"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="455"/>
+        <w:gridCol w:w="2761"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00A5220C">
-[...12 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ЗА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="650" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="424" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ПРОТИВ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="650" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ВОЗДЕРЖАЛСЯ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(следует отметить Ваш вариант голосования, а также, при необходимости, наличие особого мнения)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...7 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -22775,61 +22700,61 @@
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"Наименование проекта"</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и/или федеральных проектов </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"Наименование федерального проекта"</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...9 lines deleted...]
-        <w:pStyle w:val="13"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Утвердить сформированный в подсистеме управления национальными проектами ГИИС "Электронный бюджет" отчет о ходе реализации </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
@@ -22838,1445 +22763,1448 @@
         <w:t>национального / федерального</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проекта "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>" №___</w:t>
-      </w:r>
+        <w:t>" №__</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> .</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+        <w:t>_ .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="473"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="2787"/>
+        <w:gridCol w:w="455"/>
+        <w:gridCol w:w="1336"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="394"/>
+        <w:gridCol w:w="2020"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="455"/>
+        <w:gridCol w:w="2761"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00A5220C">
-[...12 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ЗА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="650" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="424" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ПРОТИВ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="650" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ВОЗДЕРЖАЛСЯ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(следует отметить Ваш вариант голосования, а также, при необходимости, наличие особого мнения)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...7 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Одобрить сформированный в подсистеме управления национальными проектами ГИИС "Электронный бюджет" отчет о ходе реализации </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>национального / федерального</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проекта "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">" №___ для его(их) последующего рассмотрения на заседании президиума Совета при </w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+        <w:t>" №___ для его(их) последующего рассмотрения на заседании президиума Совета при Президенте Российской Федерации по стратегическому развитию и национальным проектам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="473"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="2787"/>
+        <w:gridCol w:w="455"/>
+        <w:gridCol w:w="1336"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="394"/>
+        <w:gridCol w:w="2020"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="455"/>
+        <w:gridCol w:w="2761"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00A5220C">
-[...12 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="001C1A86" w:rsidTr="001C1A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ЗА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="650" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="424" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ПРОТИВ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="650" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
+          <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="afc"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A17DAC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ВОЗДЕРЖАЛСЯ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="afc"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(следует отметить Ваш вариант голосования, а также, при необходимости, наличие особого мнения)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidP="007D0D3D">
-[...7 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>III</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>. Разное (при необходимости)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...31 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Член проектного комитета по национальному /федеральному проекту "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...7 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_____________/________________________/                      "__" _____ 202_ г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:t xml:space="preserve">БЕЗ ПОДПИСИ ЧЛЕНА ПРОЕКТНОГО КОМИТЕТА ПО НАЦИОНАЛЬНОМУ ПРОЕКТУ </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">"Наименование проекта" </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>ЯВЛЯЕТСЯ НЕДЕЙСТВИТЕЛЬНЫМ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">ется в проектный комитет по национальному проекту/федеральному(ым) проекту(ам) </w:t>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:t>Оригинальный экземпляр заполненного опросного листа представляется в проектный комитет по национальному проекту/федеральному(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:t>ым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:t>) проекту(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:t>ам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>"Наименование проекта"</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>, копия направляется по адресу электронной почты</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>____________@</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>aprf</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>gov</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ru</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>в срок не позднее чч.мм ДД.ММ. 20_ г.</w:t>
-[...29 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">в срок не позднее </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>чч.мм</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ДД.ММ. 20_ г.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:t xml:space="preserve">Опросный лист, поступивший в проектный комитет по истечении указанного срока, не учитывается при подсчете голосов и определении результатов заочного голосования. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:t xml:space="preserve">Определение результатов голосования </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">состоится </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>ДД.ММ. 20_ г.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00F427EA" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00F427EA" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">к </w:t>
       </w:r>
       <w:r w:rsidRPr="00445B59">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Стандарту</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F427EA">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">планирования, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">подготовки и проведения заседаний, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">принятия решений </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">и контроля исполнения решений </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00A5220C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="4536" w:right="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>проектного комитета</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...9 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">РЕКОМЕНДУЕМАЯ ФОРМА </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:spacing w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ИЗЛОЖЕНИЯ ОСОБОГОМНЕНИЯ ЧЛЕНА ПРОЕКТНОГО КОМИТЕТА ПРИ ГОЛОСОВАНИИ ПУТЕМ ПИСЬМЕННОГО ОПРОСА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00106A68" w:rsidP="007D0D3D">
-[...32 lines deleted...]
-        <w:t>члена проектного комитета по национальному /федеральному проекту "</w:t>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00106A68" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Особое мнение к опросному листу члена проектного комитета по национальному /федеральному проекту "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>" И.О.Фамилия</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00464D03" w:rsidP="007D0D3D">
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.О.Фамилия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00464D03" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1. По вопросу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:footnoteReference w:id="33"/>
+        <w:footnoteReference w:id="32"/>
       </w:r>
       <w:r w:rsidRPr="00106A68">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> №__ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">В части </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>краткое описание изменения</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> считаю </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>позиция</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidP="007D0D3D">
-[...7 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00CA7093" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00CA7093" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA7093">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(При необходимости)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Учитывая изложенное, прошу включить в протокол</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> / считаю</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> целесообразным / иное</w:t>
+        <w:t xml:space="preserve"> / считаю целесообразным / иное</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>поручение.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
-[...15 lines deleted...]
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="007D0D3D">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Член проектного комитета по национальному /федеральному проекту "</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Наименование проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00311819">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidRPr="00A17DAC" w:rsidP="00311819">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00A17DAC" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Подпись /Фамилия И.О./</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
@@ -24299,1486 +24227,1160 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>дата</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D0D3D" w:rsidP="00311819">
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0054394D" w:rsidRPr="006C0131" w:rsidP="006C0131">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="006C0131" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>Особое мнение представляется в проектный комитет одновременно</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>с заполненным опросным листом.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Особ</w:t>
-[...2 lines deleted...]
-        <w:t>ое мнение, поступившее</w:t>
+        <w:t xml:space="preserve"> Особое мнение, поступившее</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t xml:space="preserve">в проектный комитет по истечении срока представления опросного листа, не </w:t>
       </w:r>
       <w:r>
         <w:t>включается</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t xml:space="preserve"> в протокол заседания проектного комитета.</w:t>
       </w:r>
     </w:p>
-    <w:permEnd w:id="2"/>
-    <w:p w:rsidR="00BA0B96" w:rsidRPr="0094395B" w:rsidP="00CC15E3">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="0094395B" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="0054394D" w:rsidRPr="0094395B" w:rsidP="0054394D">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="0094395B" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00311819" w:rsidP="00311819">
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1305"/>
           <w:tab w:val="center" w:pos="4535"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00311819" w:rsidP="00311819">
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1305"/>
           <w:tab w:val="center" w:pos="4535"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B00EA9" w:rsidRPr="00B00EA9" w:rsidP="00311819">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00B00EA9" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1305"/>
           <w:tab w:val="center" w:pos="4535"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094395B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="004B4781">
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86"/>
+    <w:sectPr w:rsidR="001C1A86" w:rsidSect="001C1A86">
+      <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="1134" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00686BB4" w:rsidRDefault="00686BB4" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00686BB4" w:rsidRDefault="00686BB4" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman CYR">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...144 lines deleted...]
-  <w:p w:rsidR="00A5220C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...163 lines deleted...]
-      <w:pStyle w:val="BalloonText"/>
+      <w:pStyle w:val="a9"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00A5220C">
+  <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86">
     <w:pPr>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...1 lines deleted...]
-    <w:p w:rsidR="004E68A7">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00686BB4" w:rsidRDefault="00686BB4" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="004E68A7">
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00686BB4" w:rsidRDefault="00686BB4" w:rsidP="001C1A86">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="1">
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Под выездным заседанием проектного комитета в целях настоящего </w:t>
       </w:r>
       <w:r w:rsidRPr="00A17DAC">
         <w:t>Стандарт</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">а понимается </w:t>
-      </w:r>
+        <w:t>а понимается заседание проектного комитета в очной форме с личным присутствием его членов, проводимое вне Дома Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+      </w:pPr>
       <w:r>
-        <w:t>заседание проектного комитета в очной форме с личным присутствием его членов, проводимое вне Дома Правительства Российской Федерации.</w:t>
+        <w:rPr>
+          <w:rStyle w:val="afa"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Согласно Перечню Поручений по итогам заседания Совета по стратегическому развитию и национальным проектам (утв. Президентом РФ 28декабря 2024 г. № Пр-2803), а также пункту 157 (1) постановления № 1288.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="00A5220C" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Согласно Перечню Поручений по итогам заседания Совета по стратегическому развитию и национальным проектам (утв. Президен</w:t>
+        <w:t xml:space="preserve"> До </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002306DE">
+        <w:t xml:space="preserve">внесения изменений в </w:t>
       </w:r>
       <w:r>
-        <w:t>том РФ 28декабря 2024 г. № Пр-2803), а также пункту 157 (1) постановления № 1288.</w:t>
+        <w:t xml:space="preserve">пункт 18 раздела </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>III</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Функциональной структуры проектной деятельности в Правительстве Российской Федерации, утвержденной </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002306DE">
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002306DE">
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 31 октября 2018 г. № 1288</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002306DE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>контроль осуществляет ответственный секретарь проектного комитета</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002306DE">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="00A5220C" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> До </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Рекомендуется определить единый день заседания проектного комитета (например, первый понедельник каждого месяца), предварительно согласовав </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t xml:space="preserve">пункт 18 раздела </w:t>
-      </w:r>
+        <w:t>его  с</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:rPr>
-[...29 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> ответственным секретарем (с учетом предложений других проектных комитетов).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="00A5220C" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Рекомендуется определить единый день заседания проектного комитета (например, первый понедельник каждого месяца), предварительно соглас</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Типовые формулировки вопросов и рекомендуемая периодичность их рассмотрения приведены в таблице 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+      </w:pPr>
       <w:r>
-        <w:t>овав его  с ответственным секретарем (с учетом предложений других проектных комитетов).</w:t>
+        <w:t>Если планируется рассмотрение двух и более вопросов, каждый вопрос указывается в отдельной строке, номер и дата заседания (графы (1) и (2)) при этом повторяются.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="00A5220C" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Типовые формулировки вопросов и рекомендуемая периодичность их рассмотрения приведены в таблице 1.</w:t>
-[...10 lines deleted...]
-        <w:t>указывается в отдельной строке, номер и дата заседания (графы (1) и (2)) при этом повторяются.</w:t>
+        <w:t xml:space="preserve"> 10 рабочих дней до заседания, для выездного очного заседания – в соответствии с регламентом поездок.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w:rsidR="00A5220C" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 10 рабочих дней до заседания, для выездного очного заседания – в соответствии с регламентом поездок.</w:t>
+        <w:t xml:space="preserve"> Структурное подразделение Правительства РФ, к сфере ведения которого относится проект.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w:rsidR="00A5220C" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Структурное подразделение Правительства РФ, к сфере веде</w:t>
-[...2 lines deleted...]
-        <w:t>ния которого относится проект.</w:t>
+        <w:t xml:space="preserve"> Федеральный орган исполнительной власти, работником которого является руководитель соответствующего проекта</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w:rsidR="00A5220C" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Федеральный орган исполнительной власти, работником которого является руководитель соответствующего проекта</w:t>
+        <w:t xml:space="preserve"> Для совместных заседаний двух и более проектных комитетов ставится код «1» и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043A5A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>указывается наименование проекта (проектов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Для выездных очных заседаний ставится код «2» и указывается регион (город) проведения заседания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Если на очное заседание проектного комитета планируется приглашение куратора другого национального проекта или федерального проекта, не входящего в состав национального проекта, ставится код «3» и указывается наименование и куратор соответствующего проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В одной строке (для одного вопроса) может быть указано более одного условия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Если особых условий нет, ставится знак «х».</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w:rsidR="00A5220C" w:rsidP="007D0D3D">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00FF6859" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF6859">
+        <w:rPr>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-        <w:t>Если особых условий нет, ставится знак «х».</w:t>
+      <w:r w:rsidRPr="00FF6859">
+        <w:t xml:space="preserve"> Отдельный пункт для каждого запроса</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w:rsidR="00A5220C" w:rsidRPr="00FF6859" w:rsidP="007D0D3D">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FF6859">
-[...3 lines deleted...]
-        <w:t>го запроса</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> Например, изменение значения показателя / финансирования / наименования структурного элемента / источника данных / … в связи с…</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w:rsidR="00A5220C" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00FF6859" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF6859">
+        <w:rPr>
+          <w:rStyle w:val="afa"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00FF6859">
+        <w:t xml:space="preserve"> Отдельный пункт для каждого запроса</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Например, изменение значения показателя / финансирования / наименования структурного элемента / источника данных / … в связи с…</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="13">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="14">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00FF6859" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF6859">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00FF6859">
         <w:t xml:space="preserve"> Отдельный пункт для каждого запроса</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="14">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="15">
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Например, изменение значения показателя / финансирования / наименования </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Например, изменение значения показателя / финансирования / наименования структурного элемента / источника данных / … в связи с…</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="16">
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+      </w:pPr>
       <w:r>
-        <w:t>структурного элемента / источника данных / … в связи с…</w:t>
+        <w:rPr>
+          <w:rStyle w:val="afa"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Перечислить особое мнение (особые мнения) отдельно по каждому запросу</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="15">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="17">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00FF6859" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF6859">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00FF6859">
         <w:t xml:space="preserve"> Отдельный пункт для каждого запроса</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="16">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="18">
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Например, изменение значения показателя / финансирования / наименования структурного элемента / источника данных / … в связи с…</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="17">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="19">
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Перечислить особое мнение (осо</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Перечислить особое мнение (особые мнения) отдельно по каждому запросу</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="20">
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+      </w:pPr>
       <w:r>
-        <w:t>бые мнения) отдельно по каждому запросу</w:t>
+        <w:rPr>
+          <w:rStyle w:val="afa"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Перечислить особое мнение (особые мнения) отдельно по каждому запросу</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="18">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="21">
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="afa"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Перечислить особое мнение (особые мнения) отдельно по каждому запросу</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="22">
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="afa"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Полностью, в одну строку без знаков переноса</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="23">
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="afa"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Без права голоса, в соответствии с пунктом 20 настоящего </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17DAC">
+        <w:t>Стандарт</w:t>
+      </w:r>
+      <w:r>
+        <w:t>а</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="24">
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="afa"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Без пробелов</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="25">
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="afa"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Фамилия, имя, отчество водителя указывается в следующей строке (должность «водитель», номер транспортного средства повторяется)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="26">
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="afa"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Для каждого запроса отдельно.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="27">
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07757">
+        <w:rPr>
+          <w:rStyle w:val="afa"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00C07757">
+        <w:t xml:space="preserve"> Например, в целях изменения наименований, характеристик мероприятий (результатов), добавления источников данных по мероприятиям (результатам);</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07757">
+        <w:t xml:space="preserve">нижения </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/ увеличения </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07757">
+        <w:t xml:space="preserve">значений на </w:t>
+      </w:r>
+      <w:r>
+        <w:t>__ год</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07757">
+        <w:t xml:space="preserve"> по мероприятию (результату) "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07757">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Наименование мероприятия (результата)"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07757">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="28">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00FF6859" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF6859">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00FF6859">
         <w:t xml:space="preserve"> Отдельный пункт для каждого запроса</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="19">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="29">
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Например, изменение значения показателя / финансирования / наименования структурного элемента / источника данных / … в связи с…</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="20">
-[...197 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="30">
+    <w:p w:rsidR="001C1A86" w:rsidRPr="00FF6859" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF6859">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00FF6859">
         <w:t xml:space="preserve"> Отдельный пункт для каждого запроса</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="30">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="31">
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Например, из</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Отдельный пункт для каждого запроса</w:t>
+        <w:t xml:space="preserve"> Например, изменение значения показателя / финансирования / наименования структурного элемента / источника данных / … в связи с…</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="32">
-    <w:p w:rsidR="00A5220C" w:rsidP="007D0D3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
-[...19 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="afa"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Отдельно по каждому вопросу при наличии особого мнения.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1053997929"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w:rsidR="00A5220C">
+      <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86">
         <w:pPr>
-          <w:pStyle w:val="Header"/>
+          <w:pStyle w:val="a3"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006C4FB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00A5220C" w:rsidRPr="00A5220C" w:rsidP="00A5220C">
+  <w:p w:rsidR="001C1A86" w:rsidRPr="00A5220C" w:rsidRDefault="001C1A86" w:rsidP="001C1A86">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="985286630"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w:rsidR="00A5220C">
+      <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86">
         <w:pPr>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006C4FB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00A5220C">
+  <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86">
     <w:pPr>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00A5220C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="001C1A86" w:rsidRDefault="001C1A86">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199B126B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3280884"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="61F66F94">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1636" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22F80844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2356" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="7F78ACAC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3076" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="EE40CC1A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3796" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="934E8534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4516" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="A2087F0E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5236" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="A71EC380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5956" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="C2548E04" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6676" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="AFC49752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7396" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AC36224"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="938E266C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -25855,318 +25457,318 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23F231F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DA8D724"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="330A6414">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="CD747854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="9DBE0096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2509" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="EA822C6A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3229" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67E42974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3949" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="D5604F88" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4669" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="A94090DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="5EB2483A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="2FE4867A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25FC5D3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6238732C"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="874E2E74">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="A8543956" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="E3106876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="D1508B52" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="2E9CA5F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="3C40C146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38BA8548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="C2F4C4DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="F9FCCF80" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26513CAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="869A21B4"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="35CE8D04">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="5B5A03A4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="09984C36" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17F8DBF6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="024C6C48" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67906600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="A3CEB50A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="B48E30DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26A4CBB0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26862084"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="74041FB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1070" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -26243,51 +25845,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2509" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D8B612B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0F268DBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -26364,673 +25966,673 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EB215FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C478BE22"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="2FB6A484">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="D24C4206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59EC226E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="3DE8762A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91422496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="173CB0B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="E11A5EDA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="5224AF88" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="964C65A0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="302D7CD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB926DB6"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="0620562C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48069244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="9FC6120A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="8114520E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="6C100C70" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="A3823D84" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="6122C914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="B174214C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="E682A642" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30630CCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9FAE69E0"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="0346EF9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1070" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="C8526B2C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="D3CE065E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2509" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="7C9AB622" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3229" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="A9F48FB0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3949" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="B57CCBD0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4669" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="6CDCD47E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="8252F8B8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="651C7DCC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="306E18F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24901BEC"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="72B06D94">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
         <w:iCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33AE2C54" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="F578ABFA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31388C80" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B582CF50" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="D77A176E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="2EFCCE16" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="D72AE184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="2D9C34D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30DD51F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C08D10E"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="B8985230">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55E6C540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="E2DE1188" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2509" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="DF380A00" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3229" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FDE83E24" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3949" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45FE7F78" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4669" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="BA062CE4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="9E8C0C76" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="5AAA96CE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38781557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B66609AE"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="5F34DC1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="russianLower"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75606614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="7216307C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="614E4178" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C28A422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="3A36B09A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="7868C246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="9E48E114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="3838129A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A296D1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4808408"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="C700CAE2">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="B40A7D3C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="CC94EA68" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2509" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51942756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3229" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="6FAEDB5A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3949" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="9FACF4E2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4669" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="3CDAF17A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="5A747644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71425758" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A58099B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="74041FB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -27107,226 +26709,226 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2509" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="401D681C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A24073C"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="08089A6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="CABC3E4A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FEA21B54" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="CAB64560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="E2EE7A40" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="57B4081E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="CCBCF274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15969F4A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63E24110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42EB7A97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8938AB3C"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="FE442A48">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="4F28036C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="857ED588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82C061F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="9DD44964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FA76268C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20909F82" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="BA56E89E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92540BD0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A1C6AF4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="74041FB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -27403,750 +27005,750 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2509" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A846604"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0CC8B4BA"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="71FA1042">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="F35E141A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="7CC2AA22" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="458468C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="A12819C0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="5DAAD2A2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="2F16A6FA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="416C1D14" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="01D6E8F8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F5954BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A221C20"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="A3C2D654">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="E2845FAA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="8F32D272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="EA1CF130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="547A31B8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="D55CAE0C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="B26C879A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="9014C3BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="703064FE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50DD72AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2B4C930"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="FE1E53CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12F833BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15BC4C02" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="7B586242" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="E52A1614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="6860BC5A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="594045C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="6580757E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="F2CE665E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5245562D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1EC4CEC"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="B9800C5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87F095C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="E474E26E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48B4B3B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="BD782006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="01E04FCE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="1C14B5C0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="1638E084" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="D28A92C6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="598B7C78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D442F26"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="7AE2972C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="F042AECC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="7390E342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2509" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="E528CADA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3229" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B09499A2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3949" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="641CE2BE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4669" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23B40520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="F7E0EDD6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="AADEA8E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C7360EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B66609AE"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="7A0E1262">
       <w:start w:val="1"/>
       <w:numFmt w:val="russianLower"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="7848CFC6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="691E1742" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="BFA81ECE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="2C2C139C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="BFDA93A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="DC18319A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="3D9A9690" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="AA60A0BE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D1526E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58BA2B2A"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="43521122">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="B90C7EF8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69DEDD88" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="2F4286DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10A6FCB6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="760AEDEC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="2ADEDA7E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="AE96585E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87402024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DA6671C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67188BFA"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="E4426AC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="2ADCBFA6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="BEDA609C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="9E023D36" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="9E50C8DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0B644B32" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40B0F5C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="F8EAE58C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="EE0867EC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61373DBB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="938E266C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -28223,665 +27825,665 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="617A58D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4225FF8"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="E6945DAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0F687D9E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="AE1035B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67F0E83A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="915284CA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="CC0C7368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="B80A031A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46CA254E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="AAEC95C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="619C778C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CCD4871E"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="C0ECA738">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="8E5CDC72" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="A5121800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10D41300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48F4149A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97980FEC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="1F72AD3E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="9F8ADCF8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="A058D876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63435931"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D56B74C"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="3BD6132C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="C3C27D2C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="A754D0E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="F24A8D48" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="774E646A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="A63E406E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22CC60F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="7BFCE0BE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="8026A532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="635A3452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="020CC068"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="A9B0749A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="9FC49BFC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="8A521222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="E1C0248E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="CBA6179E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="8876878E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="D9063986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="527829B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="F92233FC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64E6054A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9BA482B6"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="04186046">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="B1CE9FA6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="2C76FC62" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2509" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FCECB674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3229" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="3208D556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3949" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FEAA6D9C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4669" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55146A2C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="7E1C7734" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="A6267D84" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68152ACD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FAB0E6B8"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="A7C263BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="AAEE16C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="672800E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="8FB81D58" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FD52ED7A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20BAC1C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="966654B0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48CC2A78" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="C7B85ECA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="698142E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="666822CE"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="C94AA58A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="4178145C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="8ED2A1E2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="DD48C904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="3DC4E81A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="E578C1D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="AB7AF20C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="719857EE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="AFCE135A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A04623F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="039268CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -28958,226 +28560,226 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A476F24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="020CC068"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="55504E8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1495" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="C952C88C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3567" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="5E30AA06" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4287" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="5706E0EA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="00C4A030" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5727" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="EECC8946" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6447" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="CEDC5532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7167" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="D1C28506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7887" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="DC0C42D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8607" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C3A2EEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0D487FC"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="EC4A96C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="57DAA902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1F6031AC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="F8405812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39CA8DE6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41189070" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="BB842A92" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="A9DAB462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="A04AE31E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F234E88"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1966CCDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -29254,51 +28856,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7264277E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="039268CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -29375,559 +28977,543 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="736407BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="304636DE"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="58B0BE3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="2A9AC8CA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="663EC7F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="D6C0460A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="5664BA5A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85B84C8E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="3C76D418" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="2C62269A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51C8DFC0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73A4192E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3ABEE30E"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="E2F672E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3661" w:hanging="233"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="1" w:tplc="CA6C483A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4224" w:hanging="233"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="2" w:tplc="41466E74">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4789" w:hanging="233"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="3" w:tplc="BEB488C6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5353" w:hanging="233"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="4" w:tplc="7B284544">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5918" w:hanging="233"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="5" w:tplc="93440F84">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6483" w:hanging="233"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="6" w:tplc="BE9E2E44">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="233"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="7" w:tplc="60A64330">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7612" w:hanging="233"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="8" w:tplc="EBF8295C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8177" w:hanging="233"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BBB078F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="130E51CC"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="C2C8EC44">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88B03738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="E1E4AA94" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2509" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="5C50C8F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3229" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="6BC843E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3949" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="6ED8D43E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4669" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="C908AC62" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="CCB023EC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="992A8126" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BE30199"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EFA2BF82"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="5E0C5B00">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="118" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="1" w:tplc="9ECA1B86">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1038" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="2" w:tplc="4A306E56">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1957" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="3" w:tplc="5D723E2A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2875" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="4" w:tplc="5FA25DA0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3794" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="5" w:tplc="1E669C38">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4713" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="6" w:tplc="86C47AFE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5631" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="7" w:tplc="D130CC9A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6550" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="8" w:tplc="EA4C0866">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7469" w:hanging="281"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C120D30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF6088D2"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="3F54CA48">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="A078B2D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="57A25EB4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="9132B05E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="9E3A8CF0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="409C0A24" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71B0D3F0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="155E1514" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0A385EC2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="6">
@@ -30119,1538 +29705,1425 @@
   <w:num w:numId="41">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="96"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BE581E"/>
-[...286 lines deleted...]
-    <w:rsid w:val="00FF6859"/>
+    <w:rsidRoot w:val="001C1A86"/>
+    <w:rsid w:val="00045011"/>
+    <w:rsid w:val="000C7CF2"/>
+    <w:rsid w:val="001C1A86"/>
+    <w:rsid w:val="00686BB4"/>
+    <w:rsid w:val="00712BA9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:documentProtection w:edit="comments" w:enforcement="true" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="kxPfDzcc+U2fZAZz2sni3MmoUSZGgD9ts9euyGQGQvnUtp4fwDDWIDTSGF5mJYYCJafYx0Eu0MABrMzQ2w7J4g==" w:salt="torzMbxNa4Q="/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="562F22AE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{DD848C36-23A6-4847-A4A0-7792DC3B0BB7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...138 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00BE581E"/>
+    <w:rsid w:val="001C1A86"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman CYR" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="007D0D3D"/>
+    <w:rsid w:val="001C1A86"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007D0D3D"/>
+    <w:rsid w:val="001C1A86"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="40" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007D0D3D"/>
+    <w:rsid w:val="001C1A86"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="40" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001C1A86"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001C1A86"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001C1A86"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="a"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BE581E"/>
+    <w:rsid w:val="001C1A86"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Верхний колонтитул Знак"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BE581E"/>
+    <w:rsid w:val="001C1A86"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman CYR" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BE581E"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:rsid w:val="001C1A86"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a0">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Нижний колонтитул Знак"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BE581E"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:rsid w:val="001C1A86"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman CYR" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="a7">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BE581E"/>
+    <w:rsid w:val="001C1A86"/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="a8">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00BE581E"/>
+    <w:rsid w:val="001C1A86"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman CYR" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="a1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AD5DFE"/>
+    <w:rsid w:val="001C1A86"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="Текст выноски Знак"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AD5DFE"/>
+    <w:rsid w:val="001C1A86"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="11">
     <w:name w:val="Стиль1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00B066A8"/>
+    <w:rsid w:val="001C1A86"/>
     <w:rPr>
       <w:caps/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:vanish w:val="0"/>
       <w:u w:val="single"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="21">
     <w:name w:val="Стиль2"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00AD23DD"/>
+    <w:rsid w:val="001C1A86"/>
     <w:rPr>
       <w:caps/>
       <w:smallCaps w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="3">
+  <w:style w:type="character" w:customStyle="1" w:styleId="31">
     <w:name w:val="Стиль3"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00AD23DD"/>
+    <w:rsid w:val="001C1A86"/>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:smallCaps w:val="0"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid0">
     <w:name w:val="Table Grid_0"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00F15D10"/>
+    <w:rsid w:val="001C1A86"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman CYR" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
-[...1 lines deleted...]
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
+    <w:name w:val="Table Grid_2"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00F15D10"/>
+    <w:rsid w:val="001C1A86"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman CYR" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...70 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="Table Normal_0"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007D0D3D"/>
+    <w:rsid w:val="001C1A86"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="a2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ac"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="007D0D3D"/>
+    <w:rsid w:val="001C1A86"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="118" w:firstLine="707"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
     <w:name w:val="Основной текст Знак"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BodyText"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ab"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="007D0D3D"/>
+    <w:rsid w:val="001C1A86"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="12"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ae"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="007D0D3D"/>
+    <w:rsid w:val="001C1A86"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="119" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="148" w:right="146" w:hanging="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a3">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="Заголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001C1A86"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
     <w:name w:val="Название Знак"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="007D0D3D"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="001C1A86"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="af0">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="a7"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af1"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="007D0D3D"/>
+    <w:rsid w:val="001C1A86"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="118" w:right="117" w:firstLine="707"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
+    <w:name w:val="Абзац списка Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="001C1A86"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="007D0D3D"/>
+    <w:rsid w:val="001C1A86"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
-    <w:rsid w:val="007D0D3D"/>
+    <w:rsid w:val="001C1A86"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsiaTheme="minorEastAsia" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="af2">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007D0D3D"/>
+    <w:rsid w:val="001C1A86"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="af3">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="a4"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af4"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007D0D3D"/>
+    <w:rsid w:val="001C1A86"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af4">
     <w:name w:val="Текст примечания Знак"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007D0D3D"/>
+    <w:rsid w:val="001C1A86"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...3 lines deleted...]
-    <w:link w:val="a5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af5">
+    <w:name w:val="Тема примечания Знак"/>
+    <w:basedOn w:val="af4"/>
+    <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...12 lines deleted...]
-    <w:rsid w:val="007D0D3D"/>
+    <w:rsid w:val="001C1A86"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="paragraph" w:styleId="af6">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="af3"/>
+    <w:next w:val="af3"/>
+    <w:link w:val="af5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C1A86"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af7">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007D0D3D"/>
+    <w:rsid w:val="001C1A86"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="11">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="af8">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007D0D3D"/>
-[...24 lines deleted...]
-    <w:rsid w:val="007D0D3D"/>
+    <w:rsid w:val="001C1A86"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af9">
     <w:name w:val="Текст сноски Знак"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007D0D3D"/>
+    <w:rsid w:val="001C1A86"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="afa">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007D0D3D"/>
+    <w:rsid w:val="001C1A86"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="afb">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="007D0D3D"/>
+    <w:rsid w:val="001C1A86"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="12">
-[...12 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
     <w:name w:val="Абзац списка1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="007D0D3D"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="001C1A86"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="afc">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007D0D3D"/>
+    <w:rsid w:val="001C1A86"/>
     <w:pPr>
       <w:spacing w:before="136" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="afd">
     <w:name w:val="Emphasis"/>
     <w:qFormat/>
-    <w:rsid w:val="007D0D3D"/>
+    <w:rsid w:val="001C1A86"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
-[...21 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="007D0D3D"/>
+    <w:rsid w:val="001C1A86"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="21">
-[...10 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="no-indent">
     <w:name w:val="no-indent"/>
-    <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="007D0D3D"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="001C1A86"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="31">
-[...11 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="afe">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="007D0D3D"/>
+    <w:rsid w:val="001C1A86"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /></Relationships>
-[...5 lines deleted...]
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -31751,91 +31224,80 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
-[...13 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-    <vt:vector baseType="variant" size="2">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>37</Pages>
+  <Words>8074</Words>
+  <Characters>46028</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>383</Lines>
+  <Paragraphs>107</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
-  </ap:HeadingPairs>
-[...1 lines deleted...]
-    <vt:vector baseType="lpstr" size="1">
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
-  </ap:TitlesOfParts>
-[...6 lines deleted...]
-</ap:Properties>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>53995</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Александр Алексеевич Елисеев</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Стрельникова Елизавета Игоревна</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>