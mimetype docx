--- v0 (2025-12-14)
+++ v1 (2026-07-28)
@@ -1,308 +1,306 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitlePage"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Документ предоставлен </w:t>
       </w:r>
       <w:hyperlink r:id="rId4">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>КонсультантПлюс</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>ПРАВИТЕЛЬСТВО РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПОСТАНОВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>от 17 декабря 2012 г. N 1318</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>О ПОРЯДКЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПРОВЕДЕНИЯ ФЕДЕРАЛЬНЫМИ ОРГАНАМИ ИСПОЛНИТЕЛЬНОЙ ВЛАСТИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ОЦЕНКИ РЕГУЛИРУЮЩЕГО ВОЗДЕЙСТВИЯ ПРОЕКТОВ НОРМАТИВНЫХ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПРАВОВЫХ АКТОВ И ПРОЕКТОВ РЕШЕНИЙ ЕВРАЗИЙСКОЙ ЭКОНОМИЧЕСКОЙ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>КОМИССИИ, А ТАКЖЕ О ВНЕСЕНИИ ИЗМЕНЕНИЙ В НЕКОТОРЫЕ АКТЫ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПРАВИТЕЛЬСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A212BE">
+      <w:tr w:rsidR="00062318">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.01.2015 </w:t>
             </w:r>
             <w:hyperlink r:id="rId5">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 83</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 27.08.2015 </w:t>
             </w:r>
             <w:hyperlink r:id="rId6">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 896</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 21.10.2015 </w:t>
             </w:r>
             <w:hyperlink r:id="rId7">
@@ -312,51 +310,51 @@
                 </w:rPr>
                 <w:t>N 1126</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 30.06.2016 </w:t>
             </w:r>
             <w:hyperlink r:id="rId8">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 613</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 15.10.2016 </w:t>
             </w:r>
             <w:hyperlink r:id="rId9">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1050</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 10.07.2017 </w:t>
             </w:r>
             <w:hyperlink r:id="rId10">
@@ -366,51 +364,51 @@
                 </w:rPr>
                 <w:t>N 813</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 29.09.2017 </w:t>
             </w:r>
             <w:hyperlink r:id="rId11">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1184</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 07.10.2017 </w:t>
             </w:r>
             <w:hyperlink r:id="rId12">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1229</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 31.10.2018 </w:t>
             </w:r>
             <w:hyperlink r:id="rId13">
@@ -420,51 +418,51 @@
                 </w:rPr>
                 <w:t>N 1288</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 02.03.2019 </w:t>
             </w:r>
             <w:hyperlink r:id="rId14">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 234</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 14.09.2019 </w:t>
             </w:r>
             <w:hyperlink r:id="rId15">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1200</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 16.03.2020 </w:t>
             </w:r>
             <w:hyperlink r:id="rId16">
@@ -474,51 +472,51 @@
                 </w:rPr>
                 <w:t>N 286</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 07.05.2020 </w:t>
             </w:r>
             <w:hyperlink r:id="rId17">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 640</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 31.12.2020 </w:t>
             </w:r>
             <w:hyperlink r:id="rId18">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2453</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 18.03.2021 </w:t>
             </w:r>
             <w:hyperlink r:id="rId19">
@@ -528,51 +526,51 @@
                 </w:rPr>
                 <w:t>N 412</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 01.07.2021 </w:t>
             </w:r>
             <w:hyperlink r:id="rId20">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1106</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 01.07.2021 </w:t>
             </w:r>
             <w:hyperlink r:id="rId21">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1107</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 15.02.2023 </w:t>
             </w:r>
             <w:hyperlink r:id="rId22">
@@ -582,9519 +580,10033 @@
                 </w:rPr>
                 <w:t>N 230</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 29.05.2023 </w:t>
             </w:r>
             <w:hyperlink r:id="rId23">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 853</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 13.07.2024 </w:t>
             </w:r>
             <w:hyperlink r:id="rId24">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 956</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 15.11.2025 </w:t>
             </w:r>
             <w:hyperlink r:id="rId25">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1812</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:t xml:space="preserve">, от 01.06.2026 </w:t>
             </w:r>
-          </w:p>
-[...723 lines deleted...]
-            <w:hyperlink r:id="rId33">
+            <w:hyperlink r:id="rId26">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t>N 83</w:t>
-[...350 lines deleted...]
-                <w:t>N 1812</w:t>
+                <w:t>N 669</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В целях реализации </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункта "д" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Указа Президента Российской Федерации от 7 мая 2012 г. N 601 "Об основных направлениях совершенствования системы государственного управления" Правительство Российской Федерации постановляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. Утвердить прилагаемые:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="0" w:name="P24"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK \l "P55" \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> проведения федеральными органами исполнительной власти оценки регулирующего воздействия проектов нормативных правовых актов и проектов решений Евразийской экономической комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 27.08.2015 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 896</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 10.07.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 813</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="P480">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>изменения</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, которые вносятся в акты Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Установить, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">абзац утратил силу с 1 июля 2015 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">разъяснения о применении </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P55">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правил</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, утвержденных настоящим постановлением, дает Министерство экономического развития Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">информация о разработке федеральными органами исполнительной власти проектов актов и результатах их публичного обсуждения размещается на официальном сайте </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>regulation.gov.ru</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> в информационно-телекоммуникационной сети "Интернет" (далее - официальный сайт);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Министерство экономического развития Российской Федерации является уполномоченным федеральным органом исполнительной власти по ведению официального сайта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. Министерству экономического развития Российской Федерации разработать и утвердить до 1 июля 2013 г.:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>форму сводного отчета о проведении оценки регулирующего воздействия проектов актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>форму заключения об оценке регулирующего воздействия проектов актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>методику оценки регулирующего воздействия проектов актов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="P36"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:t>4. Признать утратившими силу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId32">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 2 мая 2012 г. N 421 "О мерах по совершенствованию подготовки нормативных правовых актов федеральных органов исполнительной власти, устанавливающих не относящиеся к сфере технического регулирования обязательные требования" (Собрание законодательства Российской Федерации, 2012, N 20, ст. 2530);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId33">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 5 мая 2012 г. N 448 "О внесении изменения в пункт 5 Положения об особенностях подготовки нормативных правовых актов федеральных органов исполнительной власти, устанавливающих не относящиеся к сфере технического регулирования обязательные требования" (Собрание законодательства Российской Федерации, 2012, N 20, ст. 2547).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. Реализация настоящего постановления осуществляется в пределах установленной Правительством Российской Федерации предельной численности работников федеральных органов исполнительной власти, а также бюджетных ассигнований, предусмотренных им в федеральном бюджете на руководство и управление в сфере установленных функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P24">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Абзац второй пункта 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P36">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункт 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего постановления, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P487">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункты "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P490">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P493">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"д" пункта 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P496">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункты 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P507">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P514">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, утвержденных настоящим постановлением, вступают в силу с 1 июля 2013 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Председатель Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Д.МЕДВЕДЕВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Утверждены</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>постановлением Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>от 17 декабря 2012 г. N 1318</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="1"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="P55"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:t>ПРАВИЛА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...122 lines deleted...]
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+      <w:r>
+        <w:t>ПРОВЕДЕНИЯ ФЕДЕРАЛЬНЫМИ ОРГАНАМИ ИСПОЛНИТЕЛЬНОЙ ВЛАСТИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ОЦЕНКИ РЕГУЛИРУЮЩЕГО ВОЗДЕЙСТВИЯ ПРОЕКТОВ НОРМАТИВНЫХ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ПРАВОВЫХ АКТОВ И ПРОЕКТОВ РЕШЕНИЙ ЕВРАЗИЙСКОЙ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ЭКОНОМИЧЕСКОЙ КОМИССИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A212BE">
+      <w:tr w:rsidR="00062318">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.01.2015 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 83</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 27.08.2015 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 896</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 30.06.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 613</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 15.10.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1050</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 10.07.2017 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 813</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 29.09.2017 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1184</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 07.10.2017 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1229</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 31.10.2018 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1288</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 02.03.2019 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 234</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 14.09.2019 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1200</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 16.03.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 286</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 07.05.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 640</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 31.12.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2453</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">от 18.03.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 412</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 01.07.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1106</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 01.07.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1107</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 15.02.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 230</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 29.05.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 853</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 13.07.2024 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 956</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 15.11.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1812</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 01.06.2026 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 669</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. Настоящие Правила устанавливают порядок проведения федеральными органами исполнительной власти оценки регулирующего воздействия проектов нормативных правовых актов (далее - проекты актов) и проектов решений Евразийской экономической комиссии (далее - проекты решений).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 1 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId55">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 10.07.2017 N 813)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="P74"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:t xml:space="preserve">1(1). Оценке регулирующего воздействия в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId56">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 60(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Регламента Правительства Российской Федерации, утвержденного постановлением Правительства Российской Федерации от 1 июня 2004 г. N 260 "О Регламенте Правительства Российской Федерации и Положении об Аппарате Правительства Российской Федерации" (далее - Регламент Правительства), </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 3(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правил подготовки нормативных правовых актов федеральных органов исполнительной власти и их государственной регистрации, утвержденных постановлением Правительства Российской Федерации от 13 августа 1997 г. N 1009 "Об утверждении Правил подготовки нормативных правовых актов федеральных органов исполнительной власти и их государственной регистрации" (далее - Правила подготовки нормативных правовых актов), подлежат:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) проекты актов в сфере предпринимательской и иной экономической деятельности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="P76"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:t>содержащие требования, которые связаны с осуществлением предпринимательской и иной экономической деятельности и оценка соблюдения которых осуществляется в рамках государственного контроля (надзора), муниципального контроля, привлечения к административной ответственности, предоставления лицензий и иных разрешений, аккредитации, оценки соответствия продукции, иных форм оценки и экспертизы (далее - обязательные требования);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>регулирующие отношения в области организации и осуществления государственного контроля (надзора);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>регулирующие отношения по взиманию налогов и сборов в Российской Федерации, отношения, возникающие в процессе осуществления налогового контроля, обжалования актов налоговых органов, действий (бездействия) их должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>регулирующие отношения в области создания, реорганизации и ликвидации юридических лиц и осуществления ими своей деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00062318">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Не подлежат оценке регулирующего воздействия проекты нормативных правовых актов в сфере маркировки товаров средствами идентификации (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56">
+            <w:hyperlink r:id="rId58">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Указ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> Президента РФ от 15.07.2025 N 475).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="280"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>регулирующие отношения в области установления, применения и исполнения обязательных требований к продукции или связанным с ними процессам проектирования (включая изыскания), производства, строительства, монтажа, наладки, эксплуатации, хранения, перевозки, реализации и утилизации, к выполнению работ и оказанию услуг;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>регулирующие отношения в области порядка и правил регулирования таможенного дела в Российской Федерации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="P84"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>регулирующие отношения в области оценки соответствия, в области безопасности процессов производства;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">регулирующие отношения в области применения мер ответственности за нарушения законодательства Российской Федерации в указанных в </w:t>
       </w:r>
       <w:hyperlink w:anchor="P76">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацах втором</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:hyperlink w:anchor="P84">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>восьмом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего подпункта сферах;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>б) проекты актов, устанавливающие требования к осуществлению полномочий органов государственной власти субъектов Российской Федерации по предметам совместного ведения Российской Федерации и субъектов Российской Федерации и осуществлению полномочий органов местного самоуправления.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 1(1) введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57">
+      <w:hyperlink r:id="rId59">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>2. Настоящие Правила не применяются в отношении проектов актов, проектов решений или их отдельных положений:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58">
+      <w:hyperlink r:id="rId60">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 31.12.2020 N 2453)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>содержащих сведения, составляющие государственную тайну, или относимых к охраняемой в соответствии с законодательством Российской Федерации иной информации ограниченного доступа (за исключением случаев, предусмотренных настоящими Правилами);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59">
+      <w:hyperlink r:id="rId61">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 31.12.2020 N 2453)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>регулирующих отношения в области обеспечения безопасности Российской Федерации по направлениям деятельности органов федеральной службы безопасности, осуществляемой ими в пределах своих полномочий;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60">
+      <w:hyperlink r:id="rId62">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 13.07.2024 N 956)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>направленных на противодействие терроризму при наличии соответствующей позиции Федеральной службы безопасности Российской Федерации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61">
+      <w:hyperlink r:id="rId63">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 13.07.2024 N 956)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>регулирующих отношения в области технической защиты информации и обеспечения безопасности объектов критической информационной инфраструктуры Российской Федерации, принадлежащих органам государственной власти, а также подведомственным им организациям;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62">
+      <w:hyperlink r:id="rId64">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 13.07.2024 N 956)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>регулирующих отношения в сфере оборота боевого ручного стрелкового и холодного оружия;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63">
+      <w:hyperlink r:id="rId65">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 15.11.2025 N 1812)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">регулирующих отношения в сфере деятельности юридических лиц с особыми уставными задачами, указанных в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64">
+      <w:hyperlink r:id="rId66">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>части второй статьи 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Федерального закона "Об оружии" (за исключением частных охранных организаций);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65">
+      <w:hyperlink r:id="rId67">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 15.11.2025 N 1812)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>устанавливающих требования и нормы в области использования атомной энергии и обеспечения радиационной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66">
+      <w:hyperlink r:id="rId68">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 31.12.2020 N 2453)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>подготовленных на основании поручений или указаний Президента Российской Федерации или поручений Председателя Правительства Российской Федерации, в которых содержится прямое указание на необходимость их разработки в сжатые сроки (не более 10 дней);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67">
+      <w:hyperlink r:id="rId69">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 31.12.2020 N 2453)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>подготавливаемых в рамках реализации федеральных проектов (за исключением проектов решений Евразийской экономической комиссии, а также проектов актов, устанавливающих обязательные требования);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68">
+      <w:hyperlink r:id="rId70">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 31.12.2020 N 2453)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>подготавливаемых в соответствии с планами мероприятий ("дорожными картами") по совершенствованию законодательства и устранению административных барьеров в целях обеспечения реализации Национальной технологической инициативы (за исключением проектов решений Евразийской экономической комиссии, а также проектов актов, устанавливающих обязательные требования);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69">
+      <w:hyperlink r:id="rId71">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 31.12.2020 N 2453)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>подготавливаемых в соответствии с планами мероприятий ("дорожными картами") реализации механизма управления системными изменениями нормативно-правового регулирования предпринимательской деятельности "Трансформация делового климата" при наличии положительного заключения экспертной группы, формируемой в целях сопровождения разработки соответствующего плана мероприятий ("дорожной карты") реализации механизма управления системными изменениями нормативно-правового регулирования предпринимательской деятельности "Трансформация делового климата", на проект акта (за исключением проектов решений Евразийской экономической комиссии, а также проектов актов, устанавливающих обязательные требования);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70">
+      <w:hyperlink r:id="rId72">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 31.12.2020 N 2453)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">предусматривающих изменение кодов единой Товарной </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71">
+      <w:hyperlink r:id="rId73">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>номенклатуры</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> внешнеэкономической деятельности Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72">
+      <w:hyperlink r:id="rId74">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 31.12.2020 N 2453)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>утверждающих, изменяющих формы и форматы документов, необходимых для исчисления и уплаты налогов, сборов, страховых взносов, штрафов и пеней, а также для исполнения налоговыми органами и иными лицами возложенных на них обязанностей и полномочий;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73">
+      <w:hyperlink r:id="rId75">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 31.12.2020 N 2453)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">подготавливаемых в случаях, установленных </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74">
+      <w:hyperlink r:id="rId76">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 61(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Регламента Правительства;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75">
+      <w:hyperlink r:id="rId77">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>утверждающих, изменяющих, признающих утратившими силу административные регламенты предоставления государственных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76">
+      <w:hyperlink r:id="rId78">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>утверждающих, изменяющих показатели деятельности федеральных органов исполнительной власти и их подведомственных учреждений, перечни индикаторов риска нарушения обязательных требований;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77">
+      <w:hyperlink r:id="rId79">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>регулирующих отношения в сфере действия законодательства Российской Федерации о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, а также устанавливаемых обязательных требований при организации и проведении закупок отдельными видами юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78">
+      <w:hyperlink r:id="rId80">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>предусматривающих ратификацию международных договоров;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79">
+      <w:hyperlink r:id="rId81">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>предусматривающих применение мер таможенно-тарифного регулирования, нетарифного регулирования и одобренных на подкомиссии по таможенно-тарифному и нетарифному регулированию, защитным мерам во внешней торговле Правительственной комиссии по экономическому развитию и интеграции;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80">
+      <w:hyperlink r:id="rId82">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>предусматривающих применение специальных экономических мер;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81">
+      <w:hyperlink r:id="rId83">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>утверждающих, изменяющих формы, форматы и порядки заполнения документов, необходимых таможенным органам для исполнения возложенных на них полномочий;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82">
+      <w:hyperlink r:id="rId84">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>устанавливающих, изменяющих компетенцию таможенных органов по осуществлению конкретных функций, совершению определенных таможенных операций;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83">
+      <w:hyperlink r:id="rId85">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>утверждающих, изменяющих порядки создания, развития, ввода в эксплуатацию, эксплуатации и вывода из эксплуатации государственных информационных систем, порядки функционирования государственных информационных систем, а также порядки создания и ведения государственных информационных ресурсов (за исключением случаев, когда такими порядками устанавливаются обязательные требования для физических и юридических лиц в сфере предпринимательской и иной экономической деятельности);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84">
+      <w:hyperlink r:id="rId86">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>регулирующих отношения в сфере учета в налоговых органах организаций и физических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85">
+      <w:hyperlink r:id="rId87">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...26 lines deleted...]
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>устанавливающих требования к финансовой устойчивости организаций, которые вправе выдавать отдельные виды независимых гарантий уплаты денежных сумм в бюджетную систему Российской Федерации, заключать договоры поручительства по уплате денежных сумм в бюджетную систему Российской Федерации, а также открывать счета эскроу (являться эскроу-агентом) в целях размещения денежных средств (за исключением случаев, когда такими порядками устанавливаются обязательные требования для физических и юридических лиц в сфере предпринимательской и иной экономической деятельности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86">
+      <w:hyperlink r:id="rId88">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...10 lines deleted...]
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>устанавливающих требования к финансовой устойчивости организаций, на счетах которых могут размещаться средства федерального бюджета, единого казначейского счета, государственных корпораций и компаний, публично-правовых компаний, отдельных акционерных обществ и компенсационных фондов (за исключением случаев, когда такими порядками устанавливаются обязательные требования для физических и юридических лиц в сфере предпринимательской и иной экономической деятельности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87">
+      <w:hyperlink r:id="rId89">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>устанавливающих (изменяющих) критерии подтверждения производства российской промышленной продукции и требования к промышленной продукции, предъявляемые в целях ее отнесения к российской промышленной продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId90">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>утверждающих обязательные постановления в морском порту, правила движения и стоянки судов в бассейнах внутренних водных путей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId91">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">К проектам актов или их отдельным положениям, содержащим сведения конфиденциального характера, применяются </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P144">
+      <w:hyperlink w:anchor="P152">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункты 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P148">
+      <w:hyperlink w:anchor="P158">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P155">
+      <w:hyperlink w:anchor="P165">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P171">
+      <w:hyperlink w:anchor="P185">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (за исключением размещения уведомления о подготовке проекта акта, а также публичного обсуждения проекта акта, проекта решения, сводного отчета о проведении оценки регулирующего воздействия), </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P181">
+      <w:hyperlink w:anchor="P198">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P183">
+      <w:hyperlink w:anchor="P200">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>8(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P185">
+      <w:hyperlink w:anchor="P202">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>8(2)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P243">
+      <w:hyperlink w:anchor="P260">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P256">
+      <w:hyperlink w:anchor="P270">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (за исключением требования об использовании программных средств официального сайта при формировании сводного отчета, а также требований </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P285">
+      <w:hyperlink w:anchor="P300">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпункта "с" пункта 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил), </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P290">
+      <w:hyperlink w:anchor="P305">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>15(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (за исключением требования о включении в сводный отчет сведений, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P285">
+      <w:hyperlink w:anchor="P300">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпунктом "с" пункта 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящих Правил), </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:anchor="P334">
+        <w:t xml:space="preserve"> настоящих </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Правил), </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P351">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P346">
+      <w:hyperlink w:anchor="P367">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>27</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P376">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>29</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88">
+      <w:hyperlink r:id="rId92">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 14.09.2019 N 1200; в ред. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId89">
+        <w:t xml:space="preserve"> Правительства РФ от 14.09.2019 N 1200; в ред. Постановлений Правительства РФ от 29.05.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId93">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 853</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 01.06.2026 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId94">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 669</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Настоящие Правила не применяются в отношении проектов актов, которые не содержат обязательные требования и требования к осуществлению полномочий органов государственной власти субъектов Российской Федерации по предметам совместного ведения Российской Федерации и субъектов Российской Федерации и осуществлению полномочий органов местного самоуправления, не приводят к возникновению затрат субъектов предпринимательской и иной экономической деятельности, что подтверждено в письме Министерства экономического развития Российской Федерации о согласовании проекта нормативного правового акта в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId95">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 57</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Регламента Правительства или </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId96">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правил подготовки нормативных правовых актов, и направлены на приведение нормативных правовых актов в соответствие с описанием целевого состояния согласно </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId97">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положению</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о проведении на территории Российской Федерации эксперимента по оптимизации и автоматизации процессов в сфере разрешительной деятельности, в том числе лицензирования, утвержденному постановлением Правительства Российской Федерации от 30 июля 2021 г. N 1279 "О проведении на территории Российской Федерации эксперимента по оптимизации и автоматизации процессов разрешительной деятельности, в том числе лицензирования", либо принимаются во исполнение законодательства Российской Федерации об осуществлении государственного контроля (надзора) и муниципального контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId98">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2(1). Оценка регулирующего воздействия не проводится в отношении проектов актов, подготавливаемых в рамках реализации содержащихся в докладе о достижении целей введения обязательных требований выводов о целесообразности дальнейшего применения обязательного требования без внесения изменений в нормативный правовой акт, или необходимости внесения в нормативный правовой акт изменений, не предусматривающих установление обязательных требований, или необходимости отмены нормативного правового акта, его отдельных положений по итогам оценки достижения целей введения обязательных требований, проведенной в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId99">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правилами</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> оценки применения обязательных требований, содержащихся в нормативных правовых актах, подготовки, рассмотрения доклада о достижении целей введения обязательных требований и принятия решения о продлении срока действия нормативного правового акта, устанавливающего обязательные требования, или о проведении оценки фактического воздействия нормативного правового акта, устанавливающего обязательные требования, утвержденными постановлением Правительства Российской Федерации от 31 декабря 2020 г. N 2454 "Об утверждении Правил оценки применения обязательных требований, содержащихся в нормативных правовых актах, подготовки, рассмотрения доклада о достижении целей введения обязательных требований и принятия решения о продлении срока действия нормативного правового акта, устанавливающего обязательные требования, или о проведении оценки фактического воздействия нормативного правового акта, устанавливающего обязательные требования", в случае если в заключении о результатах рассмотрения проекта соответствующего доклада о достижении целей введения обязательных требований содержится позиция Министерства экономического развития Российской Федерации о согласии с выводами и предложениями разработчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 2(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId100">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="P152"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:t>3. Оценка регулирующего воздействия проектов актов проводится разработчиком после принятия решения о подготовке проекта акта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId101">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) на основании и во исполнение федеральных конституционных законов, федеральных законов, указов и распоряжений Президента Российской Федерации, постановлений и распоряжений Правительства Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) во исполнение поручений Президента Российской Федерации и Правительства Российской </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Федерации, содержащих прямое указание на необходимость подготовки проекта акта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) по инициативе разработчиков в пределах их компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId102">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="P158"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:t>4. Целью оценки регулирующего воздействия проектов актов и проектов решений являются определение и оценка возможных положительных и отрицательных последствий принятия проекта акта на основе анализа проблемы, цели ее регулирования и возможных способов решения, а также выявление в проекте акта положений, вводящих избыточные обязанности, запреты и ограничения для физических и юридических лиц в сфере предпринимательской и иной экономической деятельности или способствующих их введению, а также положений, способствующих возникновению необоснованных расходов физических и юридических лиц в сфере предпринимательской и иной экономической деятельности, а также бюджетов всех уровней бюджетной системы Российской Федерации, положений, способствующих возникновению дополнительных расходов бюджетов субъектов Российской Федерации и (или) местных бюджетов и снижению доходов бюджетов субъектов Российской Федерации и (или) местных бюджетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.01.2015 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId103">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 83</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 10.07.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId104">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 813</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 01.07.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId105">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1106</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При оценке регулирующего воздействия проектов актов проводится их оценка на соответствие принципам и условиям, установленным Федеральным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId106">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "Об обязательных требованиях в Российской Федерации".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId107">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 31.12.2020 N 2453; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId108">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...20 lines deleted...]
-        <w:t xml:space="preserve">а) на основании и во исполнение федеральных конституционных законов, федеральных законов, указов и распоряжений Президента Российской Федерации, постановлений и </w:t>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Оценка регулирующего воздействия проектов актов, устанавливающих требования к осуществлению полномочий органов государственной власти субъектов Российской Федерации по предметам совместного ведения Российской Федерации и субъектов Российской Федерации и осуществлению полномочий органов местного самоуправления, проводится в случае, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P74">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 1(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId109">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. Утратил силу с 1 июля 2015 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId110">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="P165"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:t>6. Оценка регулирующего воздействия проектов актов проводится с учетом степени регулирующего воздействия положений, содержащихся в подготовленном разработчиком проекте акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 6 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId111">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6(1). Для проектов актов, содержащих обязательные требования, устанавливаются следующие степени регулирующего воздействия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) высокая степень регулирующего воздействия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="P169"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:t xml:space="preserve">проекты актов, содержащие обязательные требования, затраты субъектов предпринимательской и </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>иной экономической деятельности</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> на соблюдение которых за 6 лет с предполагаемой даты вступления в силу проекта акта составят 10 млрд. рублей или более;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId112">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="P171"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:t xml:space="preserve">проекты актов, относящиеся к соответствующей сфере общественных отношений согласно утвержденному на соответствующий год плану проведения оценки применения обязательных требований в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId113">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правилами</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> оценки применения обязательных требований, содержащихся в нормативных правовых актах, подготовки, рассмотрения доклада о достижении целей введения обязательных требований и принятия решения о продлении срока действия нормативного правового акта, устанавливающего обязательные требования, или о проведении оценки фактического воздействия нормативного правового акта, устанавливающего обязательные </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>распоряжений Правительства Российской Федерации;</w:t>
-[...37 lines deleted...]
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+        <w:t>требования, утвержденными постановлением Правительства Российской Федерации от 31 декабря 2020 г. N 2454 "Об утверждении Правил оценки применения обязательных требований, содержащихся в нормативных правовых актах, подготовки, рассмотрения доклада о достижении целей введения обязательных требований и принятия решения о продлении срока действия нормативного правового акта, устанавливающего обязательные требования, или о проведении оценки фактического воздействия нормативного правового акта, устанавливающего обязательные требования", в случае если разработчик проекта акта не завершил одну из процедур, предусмотренных планом проведения оценки применения обязательных требований на соответствующий год (действие настоящего абзаца не распространяется на случаи внесения изменений, связанных с передачей полномочий от одних федеральных органов исполнительной власти другим или с распределением полномочий между федеральными органами исполнительной власти и их территориальными органами, либо не содержащих обязательные требования изменений, связанных со структурой и функциями федеральных органов исполнительной власти и определением перечня должностных лиц федеральных органов исполнительной власти и их полномочий);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) утратил силу с 15 июля 2026 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId114">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) низкая степень регулирующего воздействия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="P174"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:t xml:space="preserve">проекты актов, содержащие обязательные требования, затраты субъектов предпринимательской и </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>иной экономической деятельности</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> на соблюдение которых за 6 лет с предполагаемой даты вступления в силу проекта акта составят менее 10 млрд. рублей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId115">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="P176"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t xml:space="preserve">проекты актов, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId116">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>частью 2.1 статьи 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Федерального закона "Об обязательных требованиях в Российской Федерации".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 6(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId117">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6(2). Для проектов актов, подлежащих оценке регулирующего воздействия и не содержащих обязательные требования, устанавливаются следующие степени регулирующего воздействия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) высокая степень регулирующего воздействия - проект акта содержит положения, устанавливающие ранее не предусмотренные законодательством Российской Федерации и иными нормативными правовыми актами Российской Федерации обязанности, запреты и ограничения для физических и юридических лиц в сфере предпринимательской и иной экономической деятельности или способствующие их установлению, и (или) положения, приводящие к возникновению ранее не предусмотренных законодательством Российской Федерации и иными нормативными правовыми актами Российской Федерации расходов физических и юридических лиц в сфере предпринимательской и иной экономической деятельности, и (или) положения, устанавливающие ранее не предусмотренные или изменяющие ранее предусмотренные законодательством Российской Федерации и иными нормативными правовыми актами Российской Федерации требования к осуществлению полномочий органов государственной власти субъектов Российской Федерации по предметам совместного ведения Российской Федерации и субъектов Российской Федерации, а также к осуществлению полномочий органов местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId118">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) утратил силу с 15 июля 2026 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId119">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) низкая степень регулирующего воздействия - проект акта содержит положения, изменяющие ранее предусмотренные законодательными и иными нормативными правовыми актами Российской Федерации обязанности, запреты и ограничения для физических и юридических лиц в сфере предпринимательской и иной экономической деятельности или способствующие их установлению, и (или) положения, приводящие к увеличению ранее предусмотренных законодательными и иными нормативными правовыми актами Российской Федерации расходов </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>физических и юридических лиц в сфере предпринимательской и иной экономической деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "в" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId120">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 6(2) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId121">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="P185"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:t>7. Процедура проведения оценки регулирующего воздействия состоит из следующих этапов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) размещение уведомления о подготовке проекта акта (далее - уведомление);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) разработка проекта акта, проекта решения, составление сводного отчета о проведении оценки регулирующего воздействия (далее - сводный отчет) в отношении проекта акта и их публичное обсуждение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.01.2015 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90">
+      <w:hyperlink r:id="rId122">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 83</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve">, от 27.08.2015 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId123">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 896</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve">, от 10.07.2017 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91">
+      <w:hyperlink r:id="rId124">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 813</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) подготовка заключения Министерства экономического развития Российской Федерации об оценке регулирующего воздействия (далее - заключение).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7(1). При проведении оценки регулирующего воздействия проектов актов Министерство экономического развития Российской Федерации оценивает наличие в них обязательных требований в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId125">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "Об обязательных требованиях в Российской Федерации".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Разработчик для определения наличия в проекте акта обязательных требований руководствуется методикой оценки регулирующего воздействия проектов актов, утвержденной Министерством экономического развития Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Разработчик в целях соблюдения настоящих Правил может направить в адрес Министерства экономического развития Российской Федерации запрос с приложением текста проекта акта о разъяснении необходимости проведения оценки регулирующего воздействия проекта акта, степени его регулирующего воздействия, а также наличия в его положениях обязательных требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае если проектом акта предусматривается внесение изменений в действующий нормативный правовой акт, разработчик прикладывает к запросу документ, содержащий текст нормативного правового акта с учетом изменений, предусматриваемых проектом акта (с выделением изменений текста нормативного правового акта в действующей редакции).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId126">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ответ на такой запрос направляется заместителем Министра экономического развития Российской Федерации или по его поручению руководителем уполномоченного структурного подразделения Министерства экономического развития Российской Федерации не позднее 10 рабочих дней со дня его поступления в Министерство экономического развития Российской Федерации, если поручением Председателя Правительства Российской Федерации, заместителя Председателя Правительства Российской Федерации (в соответствии с распределением обязанностей) не установлены иные сроки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId127">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 7(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId128">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="P198"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:t xml:space="preserve">8. Разногласия, возникающие по результатам проведения оценки регулирующего воздействия проектов актов, разрешаются в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId129">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Регламентом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId130">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правилами</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> подготовки нормативных правовых актов. Разногласия, возникающие по результатам проведения оценки регулирующего воздействия проектов решений, разрешаются в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId131">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о взаимодействии федеральных органов исполнительной власти с Евразийской экономической комиссией, утвержденным постановлением Правительства Российской Федерации от 21 октября 2015 г. N 1126 "Об утверждении Положения о </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>взаимодействии федеральных органов исполнительной власти с Евразийской экономической комиссией".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.01.2015 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId132">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 83</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 30.06.2016 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId133">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 613</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 10.07.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId134">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 813</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.10.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId135">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1229</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve">, от 01.07.2021 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92">
+      <w:hyperlink r:id="rId136">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1106</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...29 lines deleted...]
-      <w:hyperlink r:id="rId94">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="P200"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:t xml:space="preserve">8(1). В случае если проекты актов, регулирующих отношения, указанные в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId137">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 60(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Регламента Правительства и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId138">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 3(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правил подготовки нормативных правовых актов, имеют высокую степень регулирующего воздействия, такие проекты актов должны предусматривать положения об отмене соразмерных требований в той же области правового регулирования в соответствующей сфере предпринимательской или иной экономической деятельности в соответствии с утвержденной Министерством экономического развития Российской Федерации </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId139">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>методикой</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> оценки стандартных издержек субъектов предпринимательской и иной экономической деятельности, возникающих в связи с исполнением требований регулирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 8(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId140">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 31.12.2020 N 2453; в ред. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId95">
+        <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="P202"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:t xml:space="preserve">8(2). В случае если проекты актов, регулирующих отношения, указанные в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId141">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 60(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Регламента Правительства и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId142">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 3(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правил подготовки нормативных правовых актов, затрагивают общественные отношения, возникшие до вступления их в силу, а также предусматривающих необходимость проведения мероприятий, связанных с реализацией вступивших в силу нормативных правовых актов, такие проекты актов должны содержать соответствующие переходные положения и (или) соответствующие нормы временного действия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 8(2) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId143">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8(3). В отношении проектов актов, регулирующих отношения, указанные в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId144">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 60(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Регламента Правительства и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId145">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 3(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правил подготовки нормативных правовых актов, может быть принято решение о проведении эксперимента, представляющего собой их временное применение на территории отдельных субъектов Российской Федерации, имеющее целью определить возможные положительные и (или) отрицательные последствия введения нового правового регулирования в отношении проектов актов с трудно прогнозируемыми последствиями их принятия для субъектов предпринимательской и иной экономической деятельности, а также в отношении проектов актов, устанавливающих или изменяющих требования к осуществлению полномочий органов государственной власти субъектов Российской Федерации по предметам совместного ведения Российской Федерации и субъектов Российской Федерации и осуществлению полномочий органов местного самоуправления. Такое решение включает в себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId146">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
-[...32 lines deleted...]
-      <w:hyperlink r:id="rId96">
+        <w:t xml:space="preserve"> Правительства РФ от 01.07.2021 N 1106)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) наименование федерального органа исполнительной власти, ответственного за проведение эксперимента;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) перечень субъектов Российской Федерации, на территории которых проводится эксперимент;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) сроки проведения эксперимента;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) необходимые для проведения эксперимента материальные и организационно-технические ресурсы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) индикативные показатели, в соответствии с которыми проводится оценка достижения заявленных целей эксперимента по итогам его проведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 8(3) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId147">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8(4). Проекты актов, содержащих положения, которыми устанавливаются, изменяются, признаются утратившими силу или отменяются обязательные требования, а также проекты актов, устанавливающих или изменяющих требования к осуществлению полномочий органов государственной власти субъектов Российской Федерации по предметам совместного ведения </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Российской Федерации и субъектов Российской Федерации и осуществлению полномочий органов местного самоуправления, подлежат обязательной идентификации разработчиком с использованием программных средств официального сайта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 8(4) в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId148">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
-[...875 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 15.02.2023 N 230)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...6 lines deleted...]
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>II. Размещение уведомления</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="21"/>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="P217"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:t xml:space="preserve">9. Уведомление на официальном сайте </w:t>
       </w:r>
-      <w:hyperlink r:id="rId128">
+      <w:hyperlink r:id="rId149">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>regulation.gov.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> в информационно-телекоммуникационной сети "Интернет" (далее - официальный сайт) размещается по решению разработчика.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 9 в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId129">
+      <w:hyperlink r:id="rId150">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 10.07.2017 N 813)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>10. Уведомление формируется разработчиком с использованием программных средств официального сайта и содержит:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId130">
+      <w:hyperlink r:id="rId151">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>а) вид, наименование и планируемый срок вступления в силу нормативного правового акта;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId131">
+      <w:hyperlink r:id="rId152">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>б) сведения о разработчике проекта акта;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>в) обоснование необходимости подготовки проекта акта;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>г) описание проблемы, на решение которой направлен предлагаемый способ регулирования;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>д) круг лиц, на которых будет распространено его действие, а также сведения о необходимости или отсутствии необходимости установления переходного периода;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>е) краткое изложение цели регулирования и общую характеристику соответствующих общественных отношений;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="22"/>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="P228"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r>
         <w:t>ж) срок, в течение которого разработчиком принимаются предложения в связи с размещением уведомления, который не может составлять менее 10 рабочих дней со дня размещения уведомления на официальном сайте, и наиболее удобный способ их представления;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId132">
+      <w:hyperlink r:id="rId153">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>з) иную информацию, относящуюся, по мнению разработчика, к сведениям о подготовке проекта акта.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="23"/>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="P231"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:t>11. Одновременно с размещением уведомления разработчик с использованием программных средств официального сайта извещает с указанием сведений о месте такого размещения (полный электронный адрес):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId133">
+      <w:hyperlink r:id="rId154">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>а) заинтересованные федеральные органы исполнительной власти;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>б) органы и организации, целью деятельности которых является защита и представление интересов субъектов предпринимательской и иной экономической деятельности, в том числе субъектов малого и среднего предпринимательства (далее - представители предпринимательского сообщества);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId134">
+      <w:hyperlink r:id="rId155">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.06.2016 N 613)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...10 lines deleted...]
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б(1)) автономную некоммерческую организацию "Аналитический центр при Правительстве Российской Федерации", а также рабочую группу по сферам деятельности федеральных органов исполнительной власти при подкомиссии Правительственной комиссии по проведению административной реформы (далее - рабочая группа при подкомиссии Правительственной </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>комиссии по проведению административной реформы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 07.05.2020 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId135">
+      <w:hyperlink r:id="rId156">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 640</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 18.03.2021 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId136">
+      <w:hyperlink r:id="rId157">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 412</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 29.05.2023 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId137">
+      <w:hyperlink r:id="rId158">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) Общественную палату Российской Федерации и общественный совет при разработчике;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "в" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId159">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 31.12.2020 N 2453)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) Экспертный совет при Правительстве Российской Федерации (далее - Экспертный совет);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId160">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2016 N 613)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) Уполномоченного при Президенте Российской Федерации по защите прав предпринимателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "д" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId161">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>е) заинтересованные органы государственной власти субъектов Российской Федерации, в случае если реализация проектов актов или проектов решений окажет влияние на социально-экономическое развитие субъектов Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "е" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId162">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId163">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 10.07.2017 N 813)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>е(1)) организацию, наделенную функциями проектного офиса Национальной технологической инициативы в части организационно-технической и экспертно-аналитической поддержки, а также информационного обеспечения разработки и реализации планов мероприятий ("дорожных карт") по совершенствованию законодательства и устранению административных барьеров в целях обеспечения реализации Национальной технологической инициативы, рабочие группы по совершенствованию законодательства и устранению административных барьеров в целях обеспечения реализации Национальной технологической инициативы (если проект акта может оказать влияние на реализацию планов мероприятий ("дорожных карт") Национальной технологической инициативы и его принятие (утверждение) не предусмотрено соответствующим планом мероприятий ("дорожной картой") по совершенствованию законодательства и устранению административных барьеров в целях обеспечения реализации Национальной технологической инициативы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "е(1)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId164">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.09.2017 N 1184; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId165">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.07.2021 N 1107)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>е(2)) комиссии Государственного Совета Российской Федерации по соответствующим направлениям социально-экономического развития Российской Федерации, в случае если проекты актов устанавливают или изменяют требования к осуществлению полномочий органов государственной власти субъектов Российской Федерации по предметам совместного ведения Российской Федерации и субъектов Российской Федерации и осуществлению полномочий органов местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "е(2)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId166">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 15.02.2023 N 230)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ж) иные организации, которые целесообразно, по мнению разработчика, привлечь к подготовке проекта акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "ж" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId167">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">12. Разработчик обязан рассмотреть все предложения, поступившие в установленный срок в связи с размещением уведомления, и составить сводку предложений с указанием сведений об их учете или о причинах отклонения и не позднее 20 рабочих дней со дня окончания срока, указанного в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P228">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "ж" пункта 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, разместить ее на официальном сайте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.01.2015 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId168">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 83</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 31.12.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId169">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2453</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">13. По результатам рассмотрения предложений, поступивших в связи с размещением уведомления, разработчик может принять мотивированное решение об отказе в подготовке </w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>в) Общественную палату Российской Федерации и общественный совет при разработчике;</w:t>
-[...356 lines deleted...]
-      <w:hyperlink w:anchor="P214">
+        <w:t>проекта акта, разработка которого осуществлялась по инициативе федерального органа исполнительной власти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае принятия решения об отказе в подготовке проекта акта разработчик размещает на официальном сайте соответствующую информацию и извещает о принятом решении органы и организации, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P231">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил, которые ранее извещались о размещении уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...6 lines deleted...]
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>III. Разработка проекта акта, составление сводного отчета</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>и их публичное обсуждение</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="24" w:name="P243"/>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="P260"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:t>14. В случае принятия решения о разработке проекта акта разработчик подготавливает текст проекта акта и сводный отчет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">14(1). В целях определения степени регулирующего воздействия проекта акта, устанавливающего и (или) изменяющего обязательные требования, разработчик до осуществления действий, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P307">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, подготавливает информацию, содержащую оценку затрат субъектов предпринимательской и иной экономической деятельности, связанных с необходимостью соблюдения обязательных требований, исходя из размеров затрат, определенных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P169">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем вторым подпункта "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P174">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем вторым подпункта "в" пункта 6(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 14(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId170">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId171">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>14(2). Разработчик направляет на рассмотрение подготовленную информацию, содержащую оценку затрат субъектов предпринимательской и иной экономической деятельности, связанных с необходимостью соблюдения обязательных требований, с проектом акта в автономную некоммерческую организацию "Аналитический центр при Правительстве Российской Федерации" в целях обеспечения их рассмотрения рабочими группами при подкомиссии Правительственной комиссии по проведению административной реформы, интересы которых затрагиваются проектом акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId172">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Абзацы второй - третий утратили силу с 15 июля 2026 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId173">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="P266"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:t>Рабочая группа при подкомиссии Правительственной комиссии по проведению административной реформы вправе самостоятельно подготовить информацию, содержащую оценку затрат субъектов предпринимательской и иной экономической деятельности, связанных с необходимостью соблюдения обязательных требований, и направить ее в Министерство экономического развития Российской Федерации для использования при подготовке заключения об оценке регулирующего воздействия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId174">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 14(2) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId175">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">14(3) - 14(5). Утратили силу с 15 июля 2026 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId176">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="P270"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:t>15. Сводный отчет формируется разработчиком с использованием программных средств официального сайта. Сводный отчет о проекте акта, имеющего высокую степень регулирующего воздействия, должен содержать следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.01.2015 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId177">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 83</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 31.12.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId178">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2453</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="P272"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:t>а) степень регулирующего воздействия проекта акта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>б) описание проблемы, на решение которой направлен предлагаемый способ регулирования, оценка негативных эффектов, возникающих в связи с наличием рассматриваемой проблемы, в том числе оценка риска причинения вреда (ущерба) охраняемым законом ценностям (с указанием видов охраняемых законом ценностей и конкретных рисков причинения им вреда (ущерба);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId179">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 31.12.2020 N 2453)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) анализ международного опыта в соответствующих сферах деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) цели предлагаемого регулирования и соответствие проекта акта принципам правового регулирования, программным документам Президента Российской Федерации и Правительства Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId180">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="P278"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r>
-        <w:t>14. В случае принятия решения о разработке проекта акта разработчик подготавливает текст проекта акта и сводный отчет.</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="25" w:name="P244"/>
+        <w:t>д) описание предлагаемого регулирования и иных возможных способов решения проблемы, в том числе наличия и эффективности применения альтернативных мер по недопущению причинения вреда (ущерба) охраняемым законом ценностям с приведением обоснования отказа от выбора соответствующих альтернативных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId181">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 31.12.2020 N 2453)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="P280"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r>
-        <w:t xml:space="preserve">14(1). В целях определения степени регулирующего воздействия проекта акта, устанавливающего и (или) изменяющего обязательные требования, разработчик до осуществления действий, предусмотренных </w:t>
-[...17 lines deleted...]
-          <w:t>абзацем вторым подпункта "а"</w:t>
+        <w:t>е) основные группы субъектов предпринимательской и иной экономической деятельности, иные заинтересованные лица, включая органы государственной власти, интересы которых будут затронуты предлагаемым правовым регулированием, оценка количества таких субъектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="P281"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:t>ж) новые функции, полномочия, обязанности и права федеральных органов исполнительной власти, органов государственной власти субъектов Российской Федерации и органов местного самоуправления или сведения об их изменении, а также порядок их реализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>ж(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">1) утратил силу с 1 февраля 2024 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId182">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="P283"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>ж(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>2)) анализ влияния последствий реализации проекта акта на экономическое развитие отраслей экономики и социальной сферы субъектов Российской Федерации и (или) муниципальных образований;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "ж(2)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId183">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.07.2021 N 1106)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>з) оценка соответствующих расходов (возможных поступлений) бюджетов бюджетной системы Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="P286"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>з(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>1)) оценка дополнительных расходов бюджетов субъектов Российской Федерации и (или) местных бюджетов, а также снижения доходов бюджетов субъектов Российской Федерации и (или) местных бюджетов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "з(1)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId184">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.07.2021 N 1106)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="P288"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r>
+        <w:t>и) новые (изменяемые) обязательные требования, иные обязанности или ограничения, преимущества для субъектов предпринимательской и иной экономической деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "и" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId185">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="P290"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:t>к) оценка затрат (издержек, расходов) и доходов субъектов предпринимательской и иной экономической деятельности, связанных с необходимостью соблюдения обязательных требований, иных установленных обязанностей или ограничений либо с изменением содержания обязательных требований, обязанностей или ограничений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 29.05.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId186">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 853</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 01.06.2026 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId187">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 669</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="P292"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r>
+        <w:t xml:space="preserve">л) информация об отмене обязательных требований, иных обязанностей или ограничений для субъектов предпринимательской и иной экономической деятельности в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P200">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 8(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(пп. "л" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId188">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="P294"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r>
+        <w:t>м) риски решения проблемы предложенным способом регулирования и риски негативных последствий, в том числе обоснование соразмерности затрат на исполнение обязательных требований лицами, в отношении которых они устанавливаются, с рисками, предотвращаемыми этими обязательными требованиями, при обычных условиях гражданского оборота;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.01.2015 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId189">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 83</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 31.12.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId190">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2453</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">н) - о) утратили силу с 1 февраля 2024 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId191">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="P297"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r>
+        <w:t>п) индикативные показатели, программы мониторинга и иные способы (методы) оценки достижения заявленных целей регулирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="P298"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r>
+        <w:t>р) предполагаемая дата вступления в силу проекта акта, необходимость установления переходных положений (переходного периода), а также эксперимента;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "р" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId192">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="P300"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r>
+        <w:t>с) сведения о сроках проведения публичного обсуждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "с" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId193">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">т) утратил силу с 1 февраля 2024 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId194">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="P303"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r>
+        <w:t>у) иные сведения, которые, по мнению разработчика, позволяют оценить обоснованность предлагаемого регулирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "у" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId195">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="P305"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r>
+        <w:t xml:space="preserve">15(1). Состав и содержание сведений сводного отчета для проектов актов с низкой степенью регулирующего воздействия определяются Министерством экономического развития Российской Федерации на основании сведений (их части), предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P270">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, при утверждении формы сводного отчета о проведении оценки регулирующего воздействия проектов актов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 29.05.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId196">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 853</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 01.06.2026 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId197">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 669</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="P307"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r>
+        <w:t>16. В целях организации публичного обсуждения разработчик размещает на официальном сайте проект акта и сводный отчет, проводит публичные консультации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Проект акта и сводный отчет размещаются на официальном сайте для проведения публичного обсуждения разработчиком одновременно с направлением проекта акта на согласование.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId198">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId199">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае если проект акта содержит обязательные требования, разработчик одновременно с размещением проекта акта и сводного отчета на официальном сайте направляет проект акта в автономную некоммерческую организацию "Аналитический центр при Правительстве Российской Федерации" в целях обеспечения рассмотрения рабочими группами при подкомиссии Правительственной комиссии по проведению административной реформы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId200">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId201">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>16(1). По решению Председателя Правительства Российской Федерации или его заместителей публичные консультации проводятся в рамках рассмотрения проекта акта и сводного отчета на заседании Экспертного совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Проведение публичных консультаций в рамках рассмотрения проекта акта и сводного отчета на заседании Экспертного совета не исключает проведения разработчиком публичных </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>консультаций на официальном сайте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 16(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId202">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2016 N 613)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>17. Проведение публичного обсуждения начинается одновременно с размещением разработчиком проекта акта и сводного отчета на официальном сайте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId203">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Разработчик в день размещения проекта акта и сводного отчета с использованием программных средств официального сайта извещает о начале публичного обсуждения органы и организации, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P231">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил. При этом в извещении указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.01.2015 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId204">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 83</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 01.06.2026 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId205">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 669</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>сведения о месте размещения проекта акта и сводного отчета (полный электронный адрес);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>срок проведения публичного обсуждения, в течение которого разработчиком принимаются предложения, и наиболее удобный способ их представления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="P321"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r>
+        <w:t>18. Срок проведения публичного обсуждения устанавливается разработчиком с учетом степени регулирующего воздействия положений, содержащихся в проекте акта, но не может составлять менее:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="P322"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:t>а) 20 рабочих дней - для проектов актов, содержащих положения, имеющие высокую степень регулирующего воздействия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.01.2015 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId206">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 83</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 10.07.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId207">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 813</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) утратил силу с 15 июля 2026 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId208">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="P325"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r>
+        <w:t xml:space="preserve">в) 10 рабочих дней - для проектов актов, содержащих положения, имеющие низкую степень регулирующего воздействия, за исключением проектов актов, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P176">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем третьим подпункта "в" пункта 6(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "в" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId209">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) 5 рабочих дней - для проектов актов, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P176">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем третьим подпункта "в" пункта 6(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "г" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId210">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">18(1). Утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId211">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 18.03.2021 N 412.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="P330"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r>
+        <w:t xml:space="preserve">18(2). В случае если разработчиком проект акта был ранее размещен на официальном сайте в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId212">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правилами</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> раскрытия федеральными органами исполнительной власти информации о подготовке проектов нормативных правовых актов и результатах их общественного обсуждения, утвержденными постановлением Правительства Российской Федерации от 25 августа 2012 г. N 851 "О порядке раскрытия федеральными органами исполнительной власти информации о подготовке проектов нормативных правовых актов и результатах их общественного обсуждения", при этом в дальнейшем в проект акта были внесены изменения, имеющие высокую степень регулирующего воздействия или низкую степень регулирующего воздействия, за исключением проектов актов, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P176">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем третьим подпункта "в" пункта 6(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, проект акта и сводный отчет подлежат размещению на официальном сайте с целью проведения публичного обсуждения в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P307">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P321">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P161">
-[...4 lines deleted...]
-          <w:t>подпунктом "б"</w:t>
+      <w:hyperlink w:anchor="P330">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>18(2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P337">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, при этом минимальный срок проведения публичного обсуждения составляет половину срока, установленного соответственно </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P322">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "а"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P163">
-[...4 lines deleted...]
-          <w:t>абзацем вторым подпункта "в" пункта 6(1)</w:t>
+      <w:hyperlink w:anchor="P325">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"в" пункта 18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...7 lines deleted...]
-      <w:hyperlink r:id="rId149">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 18(2) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId213">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
-[...69 lines deleted...]
-      <w:hyperlink r:id="rId150">
+        <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId214">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>19. Срок проведения публичного обсуждения может быть продлен по решению разработчика, который размещает информацию об основаниях и сроке такого продления на официальном сайте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>При проведении публичных консультаций в отношении проекта акта и сводного отчета в рамках заседания Экспертного совета публичные консультации на официальном сайте считаются завершенными с момента размещения на официальном сайте информации о результатах рассмотрения проекта акта и сводного отчета в рамках заседания Экспертного совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId215">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
-[...52 lines deleted...]
-          <w:t>абзацем вторым подпункта "а"</w:t>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2016 N 613)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="P335"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r>
+        <w:t>20. Разработчик обязан рассмотреть все предложения, поступившие в установленный срок в связи с проведением публичного обсуждения проекта акта и сводного отчета, составить сводку предложений с указанием сведений об их учете или причинах отклонения и не позднее 20 рабочих дней со дня окончания срока проведения публичного обсуждения разместить ее на официальном сайте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.01.2015 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId216">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 83</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 31.12.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId217">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2453</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="P337"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r>
+        <w:t>21. По результатам публичного обсуждения разработчик дорабатывает проект акта (при необходимости) и сводный отчет. При этом в сводный отчет включаются сведения о проведении публичного обсуждения проекта акта, сроках его проведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 27.08.2015 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId218">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 896</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 29.05.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId219">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 853</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 01.06.2026 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId220">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 669</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">22. Если в результате доработки разработчиком в проект акта будут внесены изменения, содержащие положения, имеющие высокую степень регулирующего воздействия, проект акта подлежит повторному размещению на официальном сайте с целью проведения публичного обсуждения в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P307">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P337">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, при этом минимальный срок проведения публичного обсуждения устанавливается в размере половины срока, установленного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P322">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а" пункта 18</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.01.2015 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId221">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 83</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 31.12.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId222">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2453</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 18.03.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId223">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 412</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 01.06.2026 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId224">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 669</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="P341"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r>
+        <w:t>23. Доработанные проект акта и сводный отчет подлежат размещению разработчиком на официальном сайте одновременно с их направлением в Министерство экономического развития Российской Федерации для подготовки заключения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В Министерство экономического развития Российской Федерации для подготовки заключения направляются сводка предложений и сводный отчет, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P270">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P305">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>15(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P161">
-[...75 lines deleted...]
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+      <w:hyperlink w:anchor="P335">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, подписанные руководителем структурного подразделения разработчика, ответственного за подготовку проекта акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId225">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 31.12.2020 N 2453)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 23 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId226">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>24. По результатам рассмотрения предложений, поступивших в связи с проведением публичного обсуждения, разработчик может принять мотивированное решение об отказе в подготовке проекта акта, разработка которого осуществлялась по инициативе федерального органа исполнительной власти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае принятия решения об отказе в подготовке проекта акта разработчик размещает на официальном сайте соответствующую информацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.01.2015 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId154">
+      <w:hyperlink r:id="rId227">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 83</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 31.12.2020 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId155">
+      <w:hyperlink r:id="rId228">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 2453</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...1534 lines deleted...]
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>IV. Подготовка заключения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="52"/>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="P351"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r>
         <w:t>25. Доработанные по результатам публичного обсуждения проект акта, сводный отчет и сводка предложений направляются разработчиком в Министерство экономического развития Российской Федерации для подготовки заключения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Дополнительно с материалами, указанными в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P334">
+      <w:hyperlink w:anchor="P351">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце первом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего пункта, разработчик направляет в Министерство экономического развития Российской Федерации:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+        <w:t xml:space="preserve"> настоящего пункта, разработчик </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>направляет в Министерство экономического развития Российской Федерации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">по проектам актов, предусмотренным </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P160">
+      <w:hyperlink w:anchor="P171">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем третьим подпункта "а" пункта 6(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил, - проект доклада о достижении целей введения обязательных требований, предусмотренный </w:t>
       </w:r>
-      <w:hyperlink r:id="rId197">
+      <w:hyperlink r:id="rId229">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> оценки применения обязательных требований, содержащихся в нормативных правовых актах, подготовки, рассмотрения доклада о достижении целей введения обязательных требований и принятия решения о продлении срока действия нормативного правового акта, устанавливающего обязательные требования, или о проведении оценки фактического воздействия нормативного правового акта, устанавливающего обязательные требования, утвержденными постановлением Правительства Российской Федерации от 31 декабря 2020 г. N 2454 "Об утверждении Правил оценки применения обязательных требований, содержащихся в нормативных правовых актах, подготовки, рассмотрения доклада о достижении целей введения обязательных требований и принятия решения о продлении срока действия нормативного правового акта, устанавливающего обязательные требования, или о проведении оценки фактического воздействия нормативного правового акта, устанавливающего обязательные требования";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">по проектам актов, предусмотренным </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P164">
+      <w:hyperlink w:anchor="P176">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем третьим подпункта "в" пункта 6(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил, - дополнительное обоснование, подтверждающее, что проекты актов разработаны в целях снижения затрат физических и юридических лиц в сфере предпринимательской и иной экономической деятельности на исполнение ранее установленных обязательных требований и не предусматривают установление новых условий, ограничений, запретов, обязанностей;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...10 lines deleted...]
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>по проектам актов, содержащим обязательные требования, - протокол заседания рабочей группы при подкомиссии Правительственной комиссии по проведению административной реформы (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>по проектам актов, предусматривающим внесение изменений в действующий нормативный правовой акт, - документ, содержащий текст нормативного правового акта с учетом изменений, предусматриваемых проектом акта (с выделением изменений текста нормативного правового акта в действующей редакции);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId230">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>по проектам актов, содержащим требования к осуществлению полномочий органов государственной власти субъектов Российской Федерации по предметам совместного ведения Российской Федерации и субъектов Российской Федерации и осуществлению полномочий органов местного самоуправления, - заключения комиссий Государственного Совета Российской Федерации по направлениям "Государственное и муниципальное управление", "Экономика и финансы", комиссии Государственного Совета Российской Федерации по соответствующему направлению социально-экономического развития Российской Федерации, а также позицию Ассоциации "Всероссийская ассоциация развития местного самоуправления", в случае если проекты актов устанавливают или изменяют муниципальные полномочия (функции), полученные посредством официальных запросов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId231">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 25 в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId198">
+      <w:hyperlink r:id="rId232">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="53"/>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="P361"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r>
         <w:t>26. Заключение подготавливается со дня поступления проекта акта в Министерство экономического развития Российской Федерации в следующие сроки:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...3 lines deleted...]
-        <w:ind w:firstLine="540"/>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) 10 рабочих дней - для проектов актов, содержащих положения, имеющие высокую степень регулирующего воздействия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.01.2015 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId233">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 83</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 01.06.2026 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId234">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 669</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) 7 рабочих дней - для проектов актов, содержащих положения, имеющие низкую степень регулирующего воздействия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>а) 10 рабочих дней - для проектов актов, содержащих положения, имеющие высокую и среднюю степень регулирующего воздействия;</w:t>
-[...7 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId199">
+      <w:hyperlink r:id="rId235">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...10 lines deleted...]
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">26(1). Утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId236">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 18.03.2021 N 412.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="P367"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r>
+        <w:t xml:space="preserve">27. В заключении делаются выводы о соответствии либо несоответствии проекта акта требованиям и условиям Федерального </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId237">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>закона</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "Об обязательных требованиях в Российской Федерации", в том числе в части наличия в его положениях обязательных требований, о наличии либо отсутствии положений, вводящих избыточные обязанности, запреты и ограничения для физических и юридических лиц в сфере предпринимательской и иной экономической деятельности или способствующих их введению, а также положений, приводящих к возникновению необоснованных расходов физических и юридических лиц в сфере предпринимательской и иной экономической деятельности, бюджетов всех уровней бюджетной системы Российской Федерации, положений, приводящих к возникновению дополнительных расходов бюджетов субъектов Российской Федерации и (или) местных бюджетов и снижению доходов бюджетов субъектов Российской Федерации и (или) местных бюджетов, о наличии либо отсутствии достаточного обоснования решения проблемы предложенным способом регулирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В заключении может быть указано на несогласие Министерства экономического развития Российской Федерации с информацией, содержащей оценку затрат субъектов предпринимательской и иной экономической деятельности, связанных с необходимостью соблюдения обязательных требований, представленной разработчиком. В указанном случае в заключение включается информация, содержащая оценку затрат субъектов предпринимательской и иной экономической деятельности, связанных с необходимостью соблюдения обязательных требований, подготовленная Министерством экономического развития Российской Федерации в том числе с использованием информации, представленной рабочей группой при подкомиссии Правительственной комиссии по проведению административной реформы в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P266">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем четвертым пункта 14(2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId238">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Информация, содержащая оценку затрат субъектов предпринимательской и иной экономической деятельности, связанных с необходимостью соблюдения обязательных требований, включается разработчиком в сопроводительное письмо при внесении проекта акта в Правительство Российской Федерации. В случае если указанная информация приведена Министерством экономического развития Российской Федерации в заключении в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P367">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, она также включается разработчиком в сопроводительное письмо при внесении проекта акта в Правительство Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId239">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 27 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId240">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="P373"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r>
+        <w:t xml:space="preserve">28. Министерство экономического развития Российской Федерации может провести публичные консультации с органами и организациями, указанными в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P231">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, в течение сроков, отведенных для подготовки заключения. В этом случае Министерство экономического развития Российской Федерации может продлить срок подготовки заключения, но не более чем на 5 рабочих дней. Публичные консультации проводятся в целях оценки проекта акта на соответствие требованиям </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId241">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статей 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId242">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Федерального закона "Об обязательных требованиях в Российской Федерации", получения дополнительных сведений, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P280">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P286">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"з(1)"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P290">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"к"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P297">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"п" пункта 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Министерство экономического развития Российской Федерации уведомляет разработчика о проведении публичных консультаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 28 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId243">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="P376"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:r>
+        <w:t xml:space="preserve">29. В случае если Министерством экономического развития Российской Федерации сделан вывод о том, что разработчиком при подготовке проекта акта не соблюден порядок проведения оценки регулирующего воздействия, разработчик проводит процедуры, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P217">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P341">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил (начиная с невыполненной процедуры), и дорабатывает проект акта по их результатам, после чего повторно направляет доработанные проект акта, сводный отчет и сводку предложений в Министерство экономического развития Российской Федерации для подготовки заключения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 27.08.2015 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId244">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 896</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 31.12.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId245">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2453</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В указанном случае заместитель Министра экономического развития Российской Федерации или по его поручению руководитель уполномоченного структурного подразделения Министерства экономического развития Российской Федерации в течение 5 рабочих дней письменно извещает разработчика о несоблюдении порядка проведения оценки регулирующего воздействия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId200">
+      <w:hyperlink r:id="rId246">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Сводный отчет, в котором содержатся неполные или недостоверные сведения, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P280">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P290">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"к"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P297">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"п" пункта 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, не оценивается Министерством экономического развития Российской Федерации на соблюдение требований к его содержанию, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P272">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P278">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"д"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P281">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"ж"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P283">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"ж(2)"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P288">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"и"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P292">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"л"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P294">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"м"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P298">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"р"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P300">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"с"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P303">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"у" пункта 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, и в течение 5 рабочих дней со дня поступления комплекта документов в Министерство экономического развития Российской Федерации возвращается разработчику заместителем Министра экономического развития Российской Федерации или по его поручению руководителем уполномоченного структурного подразделения Министерства экономического развития Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId247">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId248">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.06.2026 N 669)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае наличия замечаний к содержанию сводного отчета разработчик для урегулирования указанных замечаний дорабатывает сводный отчет в соответствии с методикой оценки регулирующего воздействия проектов актов, утвержденной Министерством экономического развития Российской Федерации, размещает доработанную редакцию сводного отчета на официальном сайте и повторно направляет проект акта, сводный отчет и сводку предложений в Министерство экономического развития Российской Федерации в целях подготовки заключения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId249">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 29 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId250">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...58 lines deleted...]
-          <w:t>Постановления</w:t>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>29(1). В случае урегулирования разногласий, выявленных по результатам проведения оценки регулирующего воздействия проекта акта, разработчик может повторно направить доработанный проект акта и сводный отчет в Министерство экономического развития Российской Федерации для подготовки заключения с одновременным размещением доработанных проекта акта и сводного отчета на официальном сайте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 27.08.2015 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId251">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 896</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 31.12.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId252">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2453</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Повторное заключение подготавливается Министерством экономического развития Российской Федерации в соответствии с требованиями </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P361">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктов 26</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P367">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>27</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P373">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>28</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил и не может содержать замечания к положениям проекта акта, к которым ранее замечания не высказывались, за исключением случаев дополнения проекта акта новыми обязательными требованиями, иными обязанностями, запретами и ограничениями, поступления с момента получения разработчиком первого заключения от органов и организаций, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P231">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, дополнительных позиций с оценкой неблагоприятных последствий предлагаемого регулирования либо изменения условий осуществления предпринимательской и иной экономической деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId253">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...177 lines deleted...]
-          <w:t>N 2453</w:t>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>30. Заключение подлежит размещению Министерством экономического развития Российской Федерации на официальном сайте не позднее 7 рабочих дней со дня его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.01.2015 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId254">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 83</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 29.05.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId255">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...162 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Министерство экономического развития Российской Федерации возвращается разработчику.</w:t>
-[...10 lines deleted...]
-      <w:hyperlink r:id="rId209">
+        <w:t>30(1). Разработчик в течение 3 рабочих дней после официального опубликования нормативного правового акта размещает его на официальном сайте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 30(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId256">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
-[...49 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...196 lines deleted...]
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>V. Проведение оценки регулирующего воздействия проектов</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>поправок на проекты федеральных законов</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...6 lines deleted...]
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Утратил силу. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId218">
+      <w:hyperlink r:id="rId257">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 10.07.2017 N 813.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...6 lines deleted...]
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>V(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>1). Особенности проведения оценки регулирующего</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>воздействия проектов федеральных конституционных законов</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>и федеральных законов, принятых Государственной Думой</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Федерального Собрания Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>во втором чтении</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId219">
+      <w:hyperlink r:id="rId258">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 07.10.2017 N 1229)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">37(1). Оценка регулирующего воздействия проектов федеральных конституционных законов и федеральных законов, принятых Государственной Думой Федерального Собрания Российской Федерации во втором чтении (далее - законопроекты, принятые во втором чтении), проводится в случае, предусмотренном </w:t>
       </w:r>
-      <w:hyperlink r:id="rId220">
+      <w:hyperlink r:id="rId259">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем восьмым пункта 104</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Регламента Правительства.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>37(2). Министерство экономического развития Российской Федерации проводит публичное обсуждение законопроекта, принятого во втором чтении, и в этих целях размещает его на официальном сайте.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">37(3). Министерство экономического развития Российской Федерации в день размещения законопроекта, принятого во втором чтении, на официальном сайте с использованием программных средств официального сайта извещает о начале публичных консультаций органы и организации, указанные в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P214">
+      <w:hyperlink w:anchor="P231">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил. При этом в извещении указываются:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>а) сведения о месте размещения законопроекта, принятого во втором чтении (полный электронный адрес);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>б) срок проведения публичного обсуждения законопроекта, принятого во втором чтении, в течение которого Министерством экономического развития Российской Федерации принимаются предложения, и наиболее удобный способ их представления.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>37(4). Срок проведения публичного обсуждения законопроектов, принятых во втором чтении, не может составлять менее 7 рабочих дней со дня их размещения на официальном сайте.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>37(5). Заключение подготавливается в течение 7 рабочих дней со дня окончания публичного обсуждения законопроекта, принятого во втором чтении, и направляется в заинтересованные федеральные органы исполнительной власти для представления позиций в отношении заключения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Срок представления указанных позиций федеральных органов исполнительной власти составляет 5 рабочих дней со дня получения заключения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>37(6). Заключение и материалы по его согласованию, включая представленные федеральными органами исполнительной власти замечания и протоколы согласительных совещаний (при их наличии), направляются в Правительство Российской Федерации для формирования информации Правительства Российской Федерации о результатах проведения оценки регулирующего воздействия.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...6 lines deleted...]
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>V(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>2). Особенности проведения оценки регулирующего</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>воздействия проектов актов, подготовленных в целях</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>реализации национальной программы "Цифровая экономика</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Российской Федерации"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId221">
+      <w:hyperlink r:id="rId260">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 02.03.2019 N 234)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...5 lines deleted...]
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">37(7). Оценка регулирующего воздействия проектов актов, подготовленных в целях реализации национальной </w:t>
       </w:r>
-      <w:hyperlink r:id="rId222">
+      <w:hyperlink r:id="rId261">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>программы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> "Цифровая экономика Российской Федерации" (далее - Программа), проводится в случае принятия соответствующего решения президиумом Правительственной комиссии по цифровому развитию, использованию информационных технологий для улучшения качества жизни и условий ведения предпринимательской деятельности или рабочей группой федерального проекта Программы, формируемой автономной некоммерческой организацией "Цифровая экономика" из представителей заинтересованных федеральных органов исполнительной власти, центров компетенций федеральных проектов Программы, определяемых автономной некоммерческой организацией "Цифровая экономика", а также автономной некоммерческой организации "Аналитический центр при Правительстве Российской Федерации" и иных организаций.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">37(8). Министерство экономического развития Российской Федерации проводит публичное обсуждение проекта акта, подготовленного в целях реализации </w:t>
       </w:r>
-      <w:hyperlink r:id="rId223">
+      <w:hyperlink r:id="rId262">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Программы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, и размещает его на официальном сайте.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">37(9). Министерство экономического развития Российской Федерации в день размещения проекта акта, подготовленного в целях реализации </w:t>
       </w:r>
-      <w:hyperlink r:id="rId224">
+      <w:hyperlink r:id="rId263">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Программы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, на официальном сайте с использованием программных средств официального сайта извещает указанные в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P214">
+      <w:hyperlink w:anchor="P231">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил органы, организации и советы, а также Уполномоченного при Президенте Российской Федерации по защите прав предпринимателей. При этом в извещении указываются:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>а) сведения о месте размещения проекта акта, подготовленного в целях реализации Программы (полный электронный адрес);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>б) срок проведения публичного обсуждения проекта акта, подготовленного в целях реализации Программы, в течение которого Министерством экономического развития Российской Федерации принимаются предложения, и наиболее удобный способ их представления.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">37(10). Срок проведения публичного обсуждения проекта акта, подготовленного в целях реализации </w:t>
       </w:r>
-      <w:hyperlink r:id="rId225">
+      <w:hyperlink r:id="rId264">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Программы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, не может составлять менее 7 рабочих дней со дня его размещения на официальном сайте.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">37(11). Подготовка заключения осуществляется в течение 7 рабочих дней со дня окончания публичного обсуждения проекта акта, подготовленного в целях реализации </w:t>
       </w:r>
-      <w:hyperlink r:id="rId226">
+      <w:hyperlink r:id="rId265">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Программы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">37(12). Заключение подлежит размещению Министерством экономического развития Российской Федерации на официальном сайте и направлению в рабочую группу федерального проекта </w:t>
       </w:r>
-      <w:hyperlink r:id="rId227">
+      <w:hyperlink r:id="rId266">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Программы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, формируемую автономной некоммерческой организацией "Цифровая экономика" из представителей заинтересованных федеральных органов исполнительной власти, центров компетенций федеральных проектов Программы, определяемых автономной некоммерческой организацией "Цифровая экономика", а также автономной некоммерческой организации "Аналитический центр при Правительстве Российской Федерации" и иных организаций, или в президиум Правительственной комиссии по цифровому развитию, использованию информационных технологий для улучшения качества жизни и условий ведения предпринимательской деятельности не позднее 7 рабочих дней со дня подписания заключения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId228">
+      <w:hyperlink r:id="rId267">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...6 lines deleted...]
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>VI. Проведение оценки регулирующего воздействия проектов</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>решений Евразийской экономической комиссии</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId229">
+      <w:hyperlink r:id="rId268">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 27.08.2015 N 896)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...6 lines deleted...]
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">38. Оценка регулирующего воздействия проектов решений проводится федеральными органами исполнительной власти по вопросам, предусмотренным </w:t>
       </w:r>
-      <w:hyperlink r:id="rId230">
+      <w:hyperlink r:id="rId269">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем седьмым подпункта "г" пункта 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Положения о взаимодействии федеральных органов исполнительной власти с Евразийской экономической комиссией, утвержденного постановлением Правительства Российской Федерации от 21 октября 2015 г. N 1126 "Об утверждении Положения о взаимодействии федеральных органов исполнительной власти с Евразийской экономической комиссией".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 38 в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId231">
+      <w:hyperlink r:id="rId270">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.06.2016 N 613)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="56"/>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="P440"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r>
         <w:t>39. Федеральный орган исполнительной власти, ответственный за подготовку предложений для формирования позиции Российской Стороны по проектам решений, включая внутригосударственное согласование проектов решений, в соответствующей сфере деятельности (далее - уполномоченный орган), проводит публичное обсуждение проекта решения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId232">
+      <w:hyperlink r:id="rId271">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>В этих целях уполномоченный орган размещает проект решения на официальном сайте и проводит публичные консультации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId233">
+      <w:hyperlink r:id="rId272">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...8 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Уполномоченный орган в день размещения проекта решения с использованием программных средств официального сайта извещает о начале публичных консультаций органы и организации, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P231">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил. При этом в извещении указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId273">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>сведения о месте размещения проекта решения (полный электронный адрес);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId274">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>срок проведения публичного обсуждения, в течение которого уполномоченным органом принимаются предложения, и наиболее удобный способ их представления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="P449"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r>
+        <w:t>40. Срок проведения публичных обсуждений по проекту решения не может составлять менее 10 рабочих дней со дня его размещения на официальном сайте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.01.2015 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId275">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 83</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 31.12.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId276">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2453</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="P451"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r>
+        <w:t>41. Уполномоченный орган обязан рассмотреть все предложения, поступившие в установленный срок в связи с проведением публичного обсуждения проекта решения, и составить сводку предложений с указанием сведений об их учете или причинах отклонения и не позднее 10 рабочих дней со дня окончания срока проведения публичного обсуждения разместить ее на официальном сайте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.01.2015 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId277">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 83</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 27.08.2015 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId278">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 896</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 31.12.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId279">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2453</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">41(1). По результатам публичного обсуждения уполномоченный орган дорабатывает проект решения (при необходимости). Если в результате доработки уполномоченным органом в проект решения будут внесены изменения, содержащие положения, дополняющие проект акта новыми обязательными требованиями, иными обязанностями, запретами и ограничениями, проект решения подлежит повторному размещению на официальном сайте с целью проведения публичного обсуждения в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P440">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 39</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P451">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>41</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, при этом минимальный срок проведения публичных консультаций составляет половину срока, установленного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P449">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 40</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 41(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId280">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2016 N 613; в ред. Постановлений Правительства РФ от 29.05.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId281">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 853</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 01.06.2026 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId282">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 669</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">программных средств официального сайта извещает о начале публичных консультаций органы и организации, указанные в </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:anchor="P214">
+        <w:t>42. Проект решения направляется уполномоченным органом в Министерство экономического развития Российской Федерации на заключение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId283">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При этом к проекту решения прилагается сводка предложений, поступивших в рамках публичного обсуждения, подписанная руководителем структурного подразделения уполномоченного органа, ответственного за подготовку проекта решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.01.2015 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId284">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 83</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 31.12.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId285">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2453</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">42(1). В случае если Министерством экономического развития Российской Федерации сделан вывод о том, что уполномоченным органом при подготовке проекта решения не соблюден порядок проведения оценки регулирующего воздействия, уполномоченный орган проводит процедуры, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P440">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 39</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P451">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>41</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил (начиная с невыполненной процедуры), и дорабатывает проект решения по их результатам, после чего повторно направляет проект решения в Министерство экономического развития Российской Федерации для подготовки заключения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В указанном случае Министерство экономического развития Российской Федерации в течение 5 рабочих дней письменно извещает уполномоченный орган о несоблюдении порядка проведения оценки регулирующего воздействия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 42(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId286">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2016 N 613)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>43. Заключение подготавливается в течение 15 рабочих дней со дня поступления в Министерство экономического развития Российской Федерации проекта решения вместе со сводкой предложений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 43 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId287">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">44. Министерство экономического развития Российской Федерации при необходимости проводит публичные консультации с органами и организациями, указанными в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P231">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящих Правил. При этом в извещении указываются:</w:t>
-[...10 lines deleted...]
-      <w:hyperlink r:id="rId234">
+        <w:t xml:space="preserve"> настоящих Правил, в течение сроков, отведенных для подготовки заключения. В этом случае Министерство экономического развития Российской Федерации при необходимости продлевает срок подготовки заключения, но не более чем на 5 рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 44 введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId288">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>45. Заключение подлежит размещению Министерством экономического развития Российской Федерации на официальном сайте не позднее 7 рабочих дней со дня его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 45 введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId289">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId290">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83)</w:t>
-[...21 lines deleted...]
-      <w:hyperlink r:id="rId235">
+        <w:t xml:space="preserve"> Правительства РФ от 29.05.2023 N 853)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>46. В случае урегулирования разногласий, выявленных по результатам проведения оценки регулирующего воздействия проекта решения, уполномоченный орган может повторно направить доработанный проект решения в Министерство экономического развития Российской Федерации для подготовки заключения с одновременным размещением проекта решения на официальном сайте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 46 введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId291">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.08.2015 N 896; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId292">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 30.01.2015 N 83)</w:t>
-[...320 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.06.2016 N 613)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...192 lines deleted...]
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Утверждены</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>постановлением Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>от 17 декабря 2012 г. N 1318</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="P454"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="54" w:name="P480"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>ИЗМЕНЕНИЯ,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>КОТОРЫЕ ВНОСЯТСЯ В АКТЫ ПРАВИТЕЛЬСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A212BE">
+      <w:tr w:rsidR="00062318">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253">
+            <w:hyperlink r:id="rId293">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Постановления</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства РФ от 21.10.2015 N 1126)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+          <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...6 lines deleted...]
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. В </w:t>
       </w:r>
-      <w:hyperlink r:id="rId254">
+      <w:hyperlink r:id="rId294">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Регламенте</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации, утвержденном постановлением Правительства Российской Федерации от 1 июня 2004 г. N 260 (Собрание законодательства Российской Федерации, 2004, N 23, ст. 2313; 2007, N 32, ст. 4150; 2009, N 11, ст. 1302; N 19, ст. 2346; N 21, ст. 2602; 2011, N 9, ст. 1251; 2012, N 19, ст. 2419; N 41, ст. 5635; N 42, ст. 5716):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">а) в предложении первом </w:t>
       </w:r>
-      <w:hyperlink r:id="rId255">
+      <w:hyperlink r:id="rId295">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаца первого пункта 59</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> после слов "по проекту акта Правительства" дополнить словами ", в том числе выявленных по результатам проведения оценки регулирующего воздействия,";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="60" w:name="P461"/>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="P487"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r>
+        <w:t xml:space="preserve">б) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId296">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункт 60(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"60(1). Проекты актов, регулирующих отношения в области организации и осуществления государственного контроля (надзора), отношения по взиманию налогов и сборов в Российской Федерации, отношения, возникающие в процессе осуществления налогового контроля, обжалования актов налоговых органов, действий (бездействия) их должностных лиц и привлечения к ответственности за совершение налогового правонарушения, отношения в области установления, применения и исполнения обязательных требований к продукции или связанным с ними процессам проектирования (включая изыскания), производства, строительства, монтажа, наладки, эксплуатации, хранения, перевозки, реализации и утилизации, к выполнению работ и оказанию услуг, в области порядка и правил регулирования таможенного дела в Российской Федерации, в области оценки соответствия и в области безопасности процессов производства, подлежат оценке регулирующего воздействия, которая проводится федеральными органами исполнительной власти в порядке, определяемом Правительством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Проекты актов, указанные в абзаце первом настоящего пункта, вносятся в Правительство с заключением об оценке регулирующего воздействия, подготовленным Министерством экономического развития Российской Федерации.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="P490"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:r>
+        <w:t xml:space="preserve">в) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId297">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзац пятый пункта 61</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Другие проекты актов, внесенные в Правительство с отступлением от установленных настоящим Регламентом правил, а также проекты актов, в отношении которых дано заключение об оценке регулирующего воздействия, содержащее вывод о несоблюдении федеральным органом исполнительной власти порядка проведения оценки регулирующего воздействия, не позднее чем в 5-дневный срок возвращаются Аппаратом Правительства с указанием причин возврата.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId298">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце седьмом пункта 84</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> слова "пунктом 60" заменить словами "пунктами 60 и 60(1)";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="P493"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r>
+        <w:t xml:space="preserve">д) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId299">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункт 104</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> дополнить абзацами следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">"Проекты поправок Правительства к внесенным в Государственную Думу Правительством законопроектам, регулирующим отношения в области организации и осуществления государственного контроля (надзора), отношения по взиманию налогов и сборов в Российской Федерации, отношения, возникающие в процессе осуществления налогового контроля, обжалования актов налоговых органов, действий (бездействия) их должностных лиц и привлечения к ответственности за совершение налогового правонарушения, отношения в области установления, применения и исполнения обязательных требований к продукции или связанным с ними процессам проектирования (включая изыскания), производства, строительства, монтажа, наладки, эксплуатации, хранения, перевозки, реализации и утилизации, к выполнению работ и оказанию </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>услуг, в области порядка и правил регулирования таможенного дела в Российской Федерации, в области оценки соответствия и в области безопасности процессов производства, подлежат оценке регулирующего воздействия, которая проводится федеральными органами исполнительной власти в порядке, определяемом Правительством, с учетом сроков рассмотрения таких законопроектов Государственной Думой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При поступлении из Государственной Думы предложений о проведении оценки регулирующего воздействия в отношении подготовленных ко второму чтению с учетом поправок законопроектов, регулирующих отношения в области организации и осуществления государственного контроля (надзора), отношения по взиманию налогов и сборов в Российской Федерации, отношения, возникающие в процессе осуществления налогового контроля, обжалования актов налоговых органов, действий (бездействия) их должностных лиц и привлечения к ответственности за совершение налогового правонарушения, отношения в области установления, применения и исполнения обязательных требований к продукции или связанным с ними процессам проектирования (включая изыскания), производства, строительства, монтажа, наладки, эксплуатации, хранения, перевозки, реализации и утилизации, к выполнению работ и оказанию услуг, в области порядка и правил регулирования таможенного дела в Российской Федерации, в области оценки соответствия и в области безопасности процессов производства, Правительство принимает решение о возможности проведения такой оценки. Оценка регулирующего воздействия в отношении указанных законопроектов проводится в порядке, определяемом Правительством.".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="P496"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r>
+        <w:t xml:space="preserve">2. В </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId300">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правилах</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> подготовки нормативных правовых актов федеральных органов исполнительной власти и их государственной регистрации, утвержденных постановлением Правительства Российской Федерации от 13 августа 1997 г. N 1009 (Собрание законодательства Российской Федерации, 1997, N 33, ст. 3895; 2010, N 21, ст. 2602; 2011, N 9, ст. 1251; N 29, ст. 4472; 2012, N 1, ст. 148; N 19, ст. 2419):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId301">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId302">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзац седьмой</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> признать утратившим силу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId303">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце девятом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> слова "либо заключения об оценке регулирующего воздействия" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId304">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце четырнадцатом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>предложение первое изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"При наличии разногласий по проекту нормативного правового акта, в том числе выявленных по результатам проведения оценки регулирующего воздействия, предусмотренной пунктом 3(1) настоящих Правил, федеральный орган исполнительной власти, осуществляющий разработку проекта нормативного правового акта, обеспечивает обсуждение указанного проекта и выявленных разногласий с заинтересованными федеральными органами исполнительной власти с целью поиска взаимоприемлемого решения.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>предложение второе признать утратившим силу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId305">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>дополнить</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> пунктом 3(1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">"3(1). Проекты нормативных правовых актов федеральных органов исполнительной власти, регулирующих отношения в области организации и осуществления государственного контроля (надзора), отношения по взиманию налогов и сборов в Российской Федерации, отношения, возникающие в процессе осуществления налогового контроля, обжалования актов налоговых органов, действий (бездействия) их должностных лиц и привлечения к ответственности за совершение налогового правонарушения, отношения в области установления, применения и исполнения обязательных требований к продукции или связанным с ними процессам </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>проектирования (включая изыскания), производства, строительства, монтажа, наладки, эксплуатации, хранения, перевозки, реализации и утилизации, к выполнению работ и оказанию услуг, в области порядка и правил регулирования таможенного дела в Российской Федерации, в области оценки соответствия и в области безопасности процессов производства, подлежат оценке регулирующего воздействия в порядке, установленном Правительством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Нормативные правовые акты, указанные в абзаце первом настоящего пункта, направляются на государственную регистрацию в Министерство юстиции Российской Федерации с заключением об оценке регулирующего воздействия.".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="P507"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:r>
+        <w:t xml:space="preserve">3. Утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId306">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 21.10.2015 N 1126.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. В </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId307">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положении</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о Министерстве экономического развития Российской Федерации, утвержденном постановлением Правительства Российской Федерации от 5 июня 2008 г. N 437 (Собрание законодательства Российской Федерации, 2008, N 24, ст. 2867; 2009, N 19, ст. 2344; 2010, N 5, ст. 532; N 21, ст. 2602; N 41, ст. 5240; N 45, ст. 5860; 2011, N 17, ст. 2411; N 43, ст. 6079; N 46, ст. 6527; 2012, N 27, ст. 3745, 3766):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId308">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце первом пункта 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> после слова "лицензирования," дополнить словами "оценки регулирующего воздействия,";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId309">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункт 5.2.28(60)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"5.2.28(60). методика оценки регулирующего воздействия, форма сводного отчета о проведении оценки регулирующего воздействия, форма заключения об оценке регулирующего воздействия;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId310">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункт 5.3.3(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"5.3.3(1). подготовку заключений об оценке регулирующего воздействия;".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="P514"/>
       <w:bookmarkEnd w:id="60"/>
       <w:r>
-        <w:t xml:space="preserve">б) </w:t>
-[...476 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId271">
+      <w:hyperlink r:id="rId311">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Подпункт "д" пункта 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правил раскрытия федеральными органами исполнительной власти информации о подготовке проектов нормативных правовых актов и результатах их общественного обсуждения, утвержденных постановлением Правительства Российской Федерации от 25 августа 2012 г. N 851 (Собрание законодательства Российской Федерации, 2012, N 36, ст. 4902), изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">"д) проектов нормативных правовых актов, указанных в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId272">
+      <w:hyperlink r:id="rId312">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 60(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Регламента Правительства Российской Федерации, утвержденного постановлением Правительства Российской Федерации от 1 июня 2004 г. N 260, а также в пункте 3(1) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId273">
+      <w:hyperlink r:id="rId313">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Правил</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> подготовки нормативных правовых актов федеральных органов исполнительной власти и их государственной регистрации, утвержденных постановлением Правительства Российской Федерации от 13 августа 1997 г. N 1009;".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
-[...13 lines deleted...]
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A212BE" w:rsidRDefault="00A212BE"/>
-    <w:sectPr w:rsidR="00A212BE" w:rsidSect="00DB03E1">
+    <w:p w:rsidR="00062318" w:rsidRDefault="00062318">
+      <w:bookmarkStart w:id="61" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:sectPr w:rsidR="00062318" w:rsidSect="00E958D6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A212BE"/>
-    <w:rsid w:val="00A212BE"/>
+    <w:rsidRoot w:val="00062318"/>
+    <w:rsid w:val="00062318"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{CFA10CFE-694B-4DF0-9A9A-802F9C08A83C}"/>
+  <w15:docId w15:val="{9ABAD669-E7E2-4EC8-8D0D-84E334F3675B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10481,186 +10993,186 @@
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
-    <w:rsid w:val="00A212BE"/>
+    <w:rsid w:val="00062318"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat">
     <w:name w:val="ConsPlusNonformat"/>
-    <w:rsid w:val="00A212BE"/>
+    <w:rsid w:val="00062318"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
     <w:name w:val="ConsPlusTitle"/>
-    <w:rsid w:val="00A212BE"/>
+    <w:rsid w:val="00062318"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell">
     <w:name w:val="ConsPlusCell"/>
-    <w:rsid w:val="00A212BE"/>
+    <w:rsid w:val="00062318"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList">
     <w:name w:val="ConsPlusDocList"/>
-    <w:rsid w:val="00A212BE"/>
+    <w:rsid w:val="00062318"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
     <w:name w:val="ConsPlusTitlePage"/>
-    <w:rsid w:val="00A212BE"/>
+    <w:rsid w:val="00062318"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm">
     <w:name w:val="ConsPlusJurTerm"/>
-    <w:rsid w:val="00A212BE"/>
+    <w:rsid w:val="00062318"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList">
     <w:name w:val="ConsPlusTextList"/>
-    <w:rsid w:val="00A212BE"/>
+    <w:rsid w:val="00062318"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=490536&amp;dst=51" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389749&amp;dst=100017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=519471&amp;dst=100005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389238&amp;dst=100036" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100195" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=328854" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=139244&amp;dst=110" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=129595" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513972&amp;dst=353" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regulation.gov.ru" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100142" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100047" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389238&amp;dst=100038" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100090" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100110" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100053" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=136439&amp;dst=100523" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=439889&amp;dst=100005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=359416&amp;dst=100007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511078&amp;dst=100053" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=473363&amp;dst=100010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453494&amp;dst=100019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100042" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100073" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100086" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=380209&amp;dst=100054" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100102" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=328854" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100253" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=139244&amp;dst=19" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=279751&amp;dst=100011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100144" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513972&amp;dst=100017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=220056&amp;dst=100085" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513972&amp;dst=410" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100048" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100175" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100081" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=380209&amp;dst=100053" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100231" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185397&amp;dst=100039" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100250" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=147518&amp;dst=100234" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100156" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=139244&amp;dst=42" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=380333&amp;dst=100024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=519471&amp;dst=100007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100168" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100076" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100199" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100046" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185397&amp;dst=100044" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100110" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100255" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518351&amp;dst=100386" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=490536&amp;dst=100028" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=139567&amp;dst=100028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185397&amp;dst=100041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=490536&amp;dst=139" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100033" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100150" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513972&amp;dst=157" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100177" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=187928&amp;dst=100011" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100083" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=475603&amp;dst=100017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=220056&amp;dst=100091" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185397&amp;dst=100052" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100112" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=139485&amp;dst=100028" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481175&amp;dst=100005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100044" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=187928&amp;dst=100014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100169" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100077" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100088" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100214" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100051" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185397&amp;dst=100051" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100054" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=139567&amp;dst=1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=482108&amp;dst=100251" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453494&amp;dst=100010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=509916&amp;dst=100008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100034" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495185&amp;dst=3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453494&amp;dst=100010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100050" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=490536&amp;dst=51" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=220056&amp;dst=100087" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100084" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100091" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=279751&amp;dst=100013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=187928&amp;dst=100028" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185397&amp;dst=100053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=519471&amp;dst=100005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=380209&amp;dst=100049" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100026" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513972&amp;dst=29" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=440063&amp;dst=100116" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100154" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100170" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100078" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453494&amp;dst=100023" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100217" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100105" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513972&amp;dst=100615" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453494&amp;dst=100037" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=440063&amp;dst=100113" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=308448&amp;dst=100351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100018" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=139567&amp;dst=20" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100035" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373597&amp;dst=100014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100052" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100158" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=452136&amp;dst=100125" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100189" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453494&amp;dst=100026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=308448&amp;dst=100351" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100107" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=129336&amp;dst=100024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453494&amp;dst=100035" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453494&amp;dst=100042" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=490536&amp;dst=100028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389238&amp;dst=100024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453494&amp;dst=100014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100172" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100183" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100201" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100048" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100220" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=359416&amp;dst=100007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=482108&amp;dst=100251" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100111" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=139567&amp;dst=6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=220056&amp;dst=100078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100061" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513972&amp;dst=157" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389749&amp;dst=100017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100149" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100041" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100207" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100223" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100244" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=187928&amp;dst=100011" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185397&amp;dst=100040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389749&amp;dst=100017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100028" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=220056&amp;dst=100084" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453494&amp;dst=100018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100037" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100038" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100204" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373597&amp;dst=100014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=380209&amp;dst=100055" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=328854" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100250" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=139567&amp;dst=38" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=380333&amp;dst=100024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=452136&amp;dst=100123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100152" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=490536&amp;dst=51" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=220056&amp;dst=100083" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=439889&amp;dst=100008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100085" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100042" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185397&amp;dst=100045" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100244" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=136439&amp;dst=100017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=220056&amp;dst=100077" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=439889&amp;dst=100005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=279751&amp;dst=100012" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481175&amp;dst=100005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100038" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=380333&amp;dst=100027" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100039" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=220056&amp;dst=100089" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100094" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495185" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=328854" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=279751&amp;dst=100011" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=139567&amp;dst=100028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185397&amp;dst=100057" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389238&amp;dst=100034" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100179" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100190" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185397&amp;dst=100058" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515317&amp;dst=100162" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389238&amp;dst=100026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100052" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100245" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100143" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=136439&amp;dst=145" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518351&amp;dst=100386" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389238&amp;dst=100032" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=380209&amp;dst=100052" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100040" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100205" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481175&amp;dst=100007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100039" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100219" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100100" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=380209&amp;dst=100049" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=328854" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100055" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=187928&amp;dst=100011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regulation.gov.ru" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=220056&amp;dst=100083" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100159" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100180" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100192" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481175&amp;dst=100005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100030" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495185&amp;dst=100042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100093" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100108" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100246" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=147518&amp;dst=29" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513972&amp;dst=157" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100070" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100080" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389238&amp;dst=100024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=482108&amp;dst=100251" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481175&amp;dst=100008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100040" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=220056&amp;dst=100090" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100211" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495185&amp;dst=100053" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=328854" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453494&amp;dst=100039" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=139244&amp;dst=100019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495185" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=439889&amp;dst=100006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=220056&amp;dst=100075" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=129634" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=519471&amp;dst=100005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100031" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100032" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100036" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100085" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100206" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100230" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100247" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=147518&amp;dst=100141" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=440063&amp;dst=100113" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100041" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100034" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100043" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495185&amp;dst=100068" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100251" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=452136&amp;dst=100123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=220056&amp;dst=100080" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100071" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100052" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=147518&amp;dst=100234" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522159&amp;dst=100017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481175&amp;dst=100007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100034" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100071" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100214" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185397&amp;dst=100051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=129634" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100030" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100065" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100142" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100040" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=531464" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100054" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=440063&amp;dst=100113" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=473363&amp;dst=100010" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100112" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=139567&amp;dst=38" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100040" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=220056&amp;dst=100085" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100190" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100204" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100079" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=279751&amp;dst=100011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100047" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=490536&amp;dst=159" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100175" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100042" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513972&amp;dst=100615" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100033" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453494&amp;dst=100035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=519471&amp;dst=100005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=490536&amp;dst=100028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100043" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100052" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=220056&amp;dst=100089" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100048" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518351&amp;dst=100386" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100048" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=482108&amp;dst=100251" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100144" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=220056&amp;dst=100080" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513972&amp;dst=353" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516019&amp;dst=100030" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100034" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513972&amp;dst=157" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=187928&amp;dst=100011" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100177" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389238&amp;dst=100036" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185397&amp;dst=100058" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100076" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100223" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100244" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453494&amp;dst=100042" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=187928&amp;dst=100011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481175&amp;dst=100005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=380333&amp;dst=100024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535008&amp;dst=100053" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100042" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100150" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=187928&amp;dst=100014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100169" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100045" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100085" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100060" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373597&amp;dst=100014" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100100" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=328854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=482108&amp;dst=100251" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185397&amp;dst=100041" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513972&amp;dst=410" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100031" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100022" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100080" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453494&amp;dst=100010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100061" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=490536&amp;dst=51" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=220056&amp;dst=100087" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389238&amp;dst=100038" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100093" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100070" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185397&amp;dst=100045" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=519471&amp;dst=100005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=519471&amp;dst=100007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100244" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=187928&amp;dst=100011" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=139244&amp;dst=100019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100043" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100050" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100154" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100170" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100046" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100195" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100061" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100066" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=531464&amp;dst=100053" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=440063&amp;dst=100113" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453494&amp;dst=100010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=490536&amp;dst=139" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=328854" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100250" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373597&amp;dst=100014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100152" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100158" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=452136&amp;dst=100125" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=308448&amp;dst=100351" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100063" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100014" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100072" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100052" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100245" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=136439&amp;dst=100017" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=139244&amp;dst=110" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=380209&amp;dst=100049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100028" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453494&amp;dst=100014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100172" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100073" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100086" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100088" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=359416&amp;dst=100007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100211" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=531464&amp;dst=100068" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=328854" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100250" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=308448&amp;dst=100351" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=509916&amp;dst=100008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100034" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100026" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185397&amp;dst=100057" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513972&amp;dst=157" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522159&amp;dst=100017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100083" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=380209&amp;dst=100053" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100094" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100108" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100246" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=136439&amp;dst=145" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=139244&amp;dst=19" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=129336&amp;dst=100024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389238&amp;dst=100024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373597&amp;dst=100014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=220056&amp;dst=100084" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100035" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453494&amp;dst=100018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100048" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100054" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100057" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100043" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100102" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=328854" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100055" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=380333&amp;dst=100024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=220056&amp;dst=100078" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100149" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=220056&amp;dst=100083" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=139244&amp;dst=42" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=490536&amp;dst=51" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=439889&amp;dst=100008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100051" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508785&amp;dst=100017" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100219" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100230" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185397&amp;dst=100040" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522159&amp;dst=100017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100029" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100247" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=147518&amp;dst=29" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=139567&amp;dst=100028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100036" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=279751&amp;dst=100012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=380333&amp;dst=100027" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100183" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100199" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453494&amp;dst=100023" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=380209&amp;dst=100054" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185397&amp;dst=100044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=452136&amp;dst=100123" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=328854" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453494&amp;dst=100039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=439889&amp;dst=100005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=220056&amp;dst=100083" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=531464" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389238&amp;dst=100034" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100179" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100084" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=139485&amp;dst=100028" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100028" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=440063&amp;dst=100116" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100091" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100073" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=220056&amp;dst=100077" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100110" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100053" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=147518&amp;dst=100141" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=279751&amp;dst=100011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100030" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389238&amp;dst=100032" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=380209&amp;dst=100052" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100038" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=139567&amp;dst=1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100037" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100056" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100058" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=380209&amp;dst=100049" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100067" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100051" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=328854" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100251" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100143" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389238&amp;dst=100026" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100037" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100159" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100180" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513972&amp;dst=29" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100029" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100045" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100189" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100065" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100220" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100231" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100250" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=136439&amp;dst=100523" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=531464&amp;dst=3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513972&amp;dst=157" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100070" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=139567&amp;dst=20" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389238&amp;dst=100024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518351&amp;dst=100386" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481175&amp;dst=100005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100038" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100039" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100041" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100201" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100046" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100078" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100110" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100253" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=531464&amp;dst=100042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100039" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=490536&amp;dst=100028" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=220056&amp;dst=100075" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regulation.gov.ru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481175&amp;dst=100005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=532293&amp;dst=100162" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100019" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=439889&amp;dst=100006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100036" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100050" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453494&amp;dst=100026" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=380209&amp;dst=100055" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=220056&amp;dst=100091" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185397&amp;dst=100052" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=139567&amp;dst=6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=482108&amp;dst=100251" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100039" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=490536&amp;dst=51" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100085" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100058" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100105" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100032" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=452136&amp;dst=100123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=519471&amp;dst=100005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regulation.gov.ru" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513972&amp;dst=305" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453494&amp;dst=100019" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100207" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=279751&amp;dst=100013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=439889&amp;dst=100005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481175&amp;dst=100008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100032" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100041" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100217" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=187928&amp;dst=100028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=129595" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513972&amp;dst=100017" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453494&amp;dst=100037" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373687&amp;dst=100031" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100156" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100080" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185397&amp;dst=100039" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535953&amp;dst=100074" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=185397&amp;dst=100053" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=139567&amp;dst=100028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=359416&amp;dst=100007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448363&amp;dst=100041" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453496&amp;dst=100168" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10918,70 +11430,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>27</Pages>
-[...1 lines deleted...]
-  <Characters>94435</Characters>
+  <Pages>28</Pages>
+  <Words>17852</Words>
+  <Characters>101763</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>786</Lines>
-  <Paragraphs>221</Paragraphs>
+  <Lines>848</Lines>
+  <Paragraphs>238</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>110781</CharactersWithSpaces>
+  <CharactersWithSpaces>119377</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Стрельникова Елизавета Игоревна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>