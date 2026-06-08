--- v0 (2026-04-12)
+++ v1 (2026-06-08)
@@ -1,17481 +1,15470 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...1 lines deleted...]
-  <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitlePage"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Документ предоставлен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>КонсультантПлюс</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ПРАВИТЕЛЬСТВО РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>от 30 мая 2024 г. N 702</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ОБ УПРАВЛЕНИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>КАПИТАЛЬНЫМИ ВЛОЖЕНИЯМИ, ФИНАНСОВОЕ ОБЕСПЕЧЕНИЕ КОТОРЫХ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ОСУЩЕСТВЛЯЕТСЯ (ПЛАНИРУЕТСЯ ОСУЩЕСТВЛЯТЬ) ЗА СЧЕТ СРЕДСТВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ФЕДЕРАЛЬНОГО БЮДЖЕТА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
-          <w:insideH w:val="nil"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10716"/>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr>
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008526AC">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10716" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
             <w:pPr>
-              <w:pStyle w:val="5"/>
+              <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
-            <w:r>
-[...47 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...13 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10716" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
             <w:pPr>
-              <w:pStyle w:val="5"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...13 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10716" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
             <w:pPr>
-              <w:pStyle w:val="5"/>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="28"/>
+                <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">Документ предоставлен </w:t>
+              <w:t>Список изменяющих документов</w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId4" w:tooltip="Ссылка на КонсультантПлюс">
+          </w:p>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 01.11.2024 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId5">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="28"/>
-[...1 lines deleted...]
-                  <w:b w:val="on"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">КонсультантПлюс</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">www.consultant.ru</w:t>
+                <w:t>N 1473</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:sz w:val="28"/>
+                <w:color w:val="392C69"/>
               </w:rPr>
-              <w:br/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Дата сохранения: 05.11.2025</w:t>
+              <w:t>,</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="28"/>
+                <w:color w:val="392C69"/>
               </w:rPr>
-              <w:br/>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">от 15.03.2025 </w:t>
             </w:r>
+            <w:hyperlink r:id="rId6">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 313</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 28.03.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId7">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 399</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 12.06.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 888</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 24.06.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 939</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 08.10.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1561</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 12.12.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 30.12.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2222</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 30.12.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2231</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 28.04.2026 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 479</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 07.05.2026 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 525</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...129 lines deleted...]
-        <w:spacing w:before="0"/>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Правительство Российской Федерации постановляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. Утвердить прилагаемые:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="P63">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положение</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о порядке формирования и ведения реестра объектов капитального строительства, объектов недвижимого имущества, строительство (реконструкция, в том числе с элементами реставрации, техническое перевооружение) или приобретение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="P211">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правила</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> принятия решений об осуществлении капитальных вложений в объекты капитального строительства и приобретение объектов недвижимого имущества за счет средств федерального бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="P391">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правила</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> осуществления капитальных вложений в объекты капитального строительства и приобретение объектов недвижимого имущества за счет средств федерального бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="P588">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>изменения</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, которые вносятся в акты Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Признать утратившими силу акты Правительства Российской Федерации по </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P654">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>перечню</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> согласно приложению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. Установить, что со дня вступления в силу настоящего постановления:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) компонент управления капитальными вложениями подсистемы бюджетного планирования государственной интегрированной информационной системы управления общественными финансами "Электронный бюджет" (далее - компонент системы "Электронный бюджет") формирует единое информационное пространство для организации управления капитальными вложениями, финансовое обеспечение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета, с участием федеральных органов исполнительной власти, иных организаций, осуществляющих в соответствии с бюджетным законодательством Российской Федерации полномочия главного распорядителя средств федерального бюджета (далее - главный распорядитель);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) компонент системы "Электронный бюджет" является информационной системой-первоисточником в отношении информации об объектах капитального строительства, объектах </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>недвижимого имущества (далее - объекты) в части распределения бюджетных ассигнований федерального бюджета по расходам на их строительство (реконструкцию, в том числе с элементами реставрации, техническое перевооружение) или приобретение и присвоенных кодов классификации расходов федерального бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) с использованием компонента системы "Электронный бюджет" выполняются следующие функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>формирование и отображение в режиме реального времени агрегированной аналитической информации о ходе реализации инвестиционных проектов в отношении объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>формирование, хранение, обмен, аналитическая обработка и визуализация информации и документов при формировании и ведении реестра объектов капитального строительства, объектов недвижимого имущества, строительство (реконструкция, в том числе с элементами реставрации, техническое перевооружение) или приобретение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета (далее - реестр);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>обеспечение одностороннего или двухстороннего информационного взаимодействия с иными информационными системами и ресурсами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) Министерство строительства и жилищно-коммунального хозяйства Российской Федерации является функциональным заказчиком компонента системы "Электронный бюджет", согласовывает разработанный Министерством финансов Российской Федерации проект технического задания на выполнение работ и оказание услуг по развитию компонента системы "Электронный бюджет".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. Установить, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) при исполнении федерального бюджета в 2024 году сведения об объектах считаются включенными в реестр при наличии таких сведений в обоснованиях бюджетных ассигнований, сформированных и представленных в соответствии с бюджетным законодательством Российской Федерации, а также принятых в установленном порядке решений об осуществлении за счет средств федерального бюджета капитальных вложений в объекты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) внесение изменений в ранее принятые в форме правовых актов главных распорядителей решения об осуществлении за счет средств федерального бюджета капитальных вложений в объекты, сведения о которых включены в реестр, не требуется;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.04.2026 N 479.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="P36"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>5. В отношении объектов государственной собственности Российской Федерации, строительство (реконструкция, в том числе с элементами реставрации, техническое перевооружение) или приобретение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета за пределами территории Российской Федерации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
-          <w:insideH w:val="nil"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
-        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="008526AC">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="ced3f1"/>
+          </w:tcPr>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
+          </w:tcPr>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
+          </w:tcPr>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Сведения об объектах, предусмотренных пп. "а" п. 5, формируются в компоненте управления капитальными вложениями подсистемы бюджетного планирования ГИИС "Электронный бюджет" по мере его доработки, но не позднее 01.01.2027 (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановление</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
             <w:pPr>
-              <w:pStyle w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="P39"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:t xml:space="preserve">а) формирование сведений, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом 12.2 пункта 1 статьи 158</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, осуществляется в компоненте системы "Электронный бюджет" в порядке, аналогичном порядку, установленному </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P123">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 14</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P128">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "б" пункта 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P129">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P131">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения, утвержденного настоящим постановлением;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">б) рассмотрение (согласование) проектов сведений, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P39">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, осуществляется Министерством финансов Российской Федерации в течение 10 рабочих дней со дня их поступления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 5 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5(1). В отношении объектов, не подлежащих включению в реестр, источником финансового обеспечения (софинансирования) капитальных вложений в которые являются средства федерального бюджета (кроме объектов, включенных в государственный оборонный заказ, и объектов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P36">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего постановления):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008526AC">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:color w:val="392c69"/>
+                <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">Список изменяющих документов</w:t>
+              <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
             <w:pPr>
-              <w:pStyle w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:color w:val="392c69"/>
+                <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 01.11.2024 </w:t>
+              <w:t>Сведения об объектах, предусмотренных п. 5(1), формируются в компоненте управления капитальными вложениями подсистемы бюджетного планирования ГИИС "Электронный бюджет" по мере его доработки, но не позднее 01.01.2027 (</w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId8" w:tooltip="Постановление Правительства РФ от 01.11.2024 N 1473 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+            <w:hyperlink r:id="rId20">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N 1473</w:t>
+                <w:t>Постановление</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:color w:val="392c69"/>
+                <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">,</w:t>
-[...105 lines deleted...]
-              <w:t xml:space="preserve">)</w:t>
+              <w:t xml:space="preserve"> Правительства РФ от 12.12.2025 N 2024).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
+          </w:tcPr>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="P45"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:t xml:space="preserve">а) формирование сведений, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом 12.2 пункта 1 статьи 158</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, осуществляется в порядке, аналогичном порядку, установленному </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P123">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 14</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P128">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "б" пункта 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P129">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P131">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения, утвержденного настоящим постановлением;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) рассмотрение (согласование) проектов сведений, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P45">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, осуществляется в порядке, аналогичном порядку, установленному </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P134">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P135">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>третьим подпункта "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P138">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "б" пункта 18</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P139">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 19</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P142">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а" пункта 20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P146">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым пункта 21</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P148">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения, утвержденного настоящим постановлением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 5(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 12.12.2025 N 2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. Настоящее постановление вступает в силу со дня его официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Председатель Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>М.МИШУСТИН</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Утверждено</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>постановлением Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>от 30 мая 2024 г. N 702</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="P63"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:t>ПОЛОЖЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>О ПОРЯДКЕ ФОРМИРОВАНИЯ И ВЕДЕНИЯ РЕЕСТРА ОБЪЕКТОВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА, ОБЪЕКТОВ НЕДВИЖИМОГО ИМУЩЕСТВА,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>СТРОИТЕЛЬСТВО (РЕКОНСТРУКЦИЯ, В ТОМ ЧИСЛЕ С ЭЛЕМЕНТАМИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>РЕСТАВРАЦИИ, ТЕХНИЧЕСКОЕ ПЕРЕВООРУЖЕНИЕ) ИЛИ ПРИОБРЕТЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>КОТОРЫХ ОСУЩЕСТВЛЯЕТСЯ (ПЛАНИРУЕТСЯ ОСУЩЕСТВЛЯТЬ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ЗА СЧЕТ СРЕДСТВ ФЕДЕРАЛЬНОГО БЮДЖЕТА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008526AC">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p/>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.03.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 399</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 12.06.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 888</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 12.12.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...363 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. Настоящее Положение устанавливает порядок формирования и ведения реестра объектов капитального строительства, объектов недвижимого имущества, строительство (реконструкция, в том числе с элементами реставрации, техническое перевооружение) (далее - строительство) или приобретение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета (далее соответственно - объекты, реестр).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. В реестр включаются сведения об объектах, источником финансового обеспечения строительства, приобретения которых являются предоставляемые из федерального бюджета средства, определенные </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 1 статьи 179.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, а также в случаях, определенных настоящим Положением, о мероприятиях, которые предусматривают в различном сочетании строительство, приобретение таких объектов (далее - сведения).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Формирование и ведение реестра, включая формирование, согласование и представление позиций в отношении включаемых в него сведений и мониторинг строительства, приобретения объектов, осуществляются в компоненте управления капитальными вложениями подсистемы бюджетного планирования государственной интегрированной информационной системы управления общественными финансами "Электронный бюджет" (далее - компонент системы "Электронный бюджет") с соблюдением требований </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>законодательства</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Российской Федерации к работе со сведениями, составляющими государственную тайну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. Формирование и ведение реестра обеспечивает Министерство строительства и жилищно-коммунального хозяйства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. Президиум (штаб) Правительственной комиссии по региональному развитию в Российской Федерации (далее - президиум (штаб) Комиссии) по представлению Министерства строительства и жилищно-коммунального хозяйства Российской Федерации рассматривает объекты и мероприятия, сведения о которых включаются в реестр, в том числе в целях подготовки предложений по расчету базовых бюджетных ассигнований по расходам на строительство, приобретение объектов в порядке, установленном в соответствии с бюджетным законодательством Российской Федерации (далее - базовые бюджетные ассигнования), за исключением случая внесения изменений в реестр в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P179">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "б" пункта 28</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. Министерство строительства и жилищно-коммунального хозяйства Российской Федерации по согласованию с Министерством финансов Российской Федерации утверждает </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>методические указания</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> по формированию сведений, включаемых в реестр, в том числе </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>форму</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> таких сведений (далее - методические указания).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="P82"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:t>7. Реестр в отношении каждого объекта содержит сведения, определенные методическими указаниями, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="P83"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:t>а) об объекте:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>тип (объект капитального строительства, объект недвижимого имущества);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>наименование;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>уникальный 18-значный идентификационный код;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>местонахождение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>направление инвестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>планируемая мощность (прирост мощности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>сметная или предполагаемая (предельная) стоимость строительства, стоимость приобретения в ценах соответствующих лет реализации инвестиционного проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>планируемый год ввода в эксплуатацию, приобретения или планируемый год подготовки обоснования инвестиций и проведения его технологического и ценового аудита;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>планируемый год утверждения проектной документации (в отношении объекта капитального строительства, если на разработку проектной документации предусматриваются средства федерального бюджета);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) о застройщике, заказчике;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="P94"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:t>в) о государственной программе Российской Федерации или о направлении деятельности, не входящем в государственные программы Российской Федерации, а также о национальном проекте (в отношении объекта, обеспечивающего достижение целей и показателей национального проекта);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) о главном распорядителе средств федерального бюджета (далее - главный распорядитель);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="P96"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:t>д) об объемах и источниках финансового обеспечения на строительство, приобретение объекта или на подготовку обоснования инвестиций и проведение его технологического и ценового аудита с распределением по годам в ценах соответствующих лет реализации инвестиционного проекта и кодам классификации расходов федерального бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="P97"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:t>е) о контрольных точках для мониторинга строительства, приобретения объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ж) о принятых в установленном порядке решениях об осуществлении капитальных вложений (далее - решения о капитальных вложениях) в форме актов Правительства Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">з) о документах, загруженных в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P308">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 17</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="P100"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:t>8. В реестр включаются сведения о мероприятиях, предусматривающих:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="P101"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:t>строительство, приобретение объектов в целях обеспечения постоянным и (или) служебным жильем военнослужащих и приравненных к ним лиц по основаниям, установленным законодательством Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="P102"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:t>приобретение объектов недвижимого имущества (жилых помещений) для формирования муниципального специализированного жилищного фонда в целях реализации мер социальной поддержки отдельных категорий граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="P103"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t xml:space="preserve">строительство, приобретение иных объектов, относящихся к государственной собственности субъектов Российской Федерации (муниципальной собственности), не включенных в федеральные целевые программы, стоимость которых, рассчитанная в ценах соответствующих лет реализации инвестиционного проекта, составляет менее 3 млрд. рублей, а также объектов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктах 3(2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>3(4)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 30 сентября 2014 г. N 999 "О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Реестр в отношении каждого мероприятия, указанного в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P101">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацах втором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P103">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>четвертом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, содержит сведения, определенные методическими указаниями, в том числе наименование и уникальный 18-значный идентификационный код мероприятия и сведения, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P94">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P96">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"д" пункта 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Мероприятия, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P101">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацах втором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P102">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>третьем</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, не подлежат </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">детализации в реестре до объектов, а мероприятия, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P103">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце четвертом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, подлежат такой детализации в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P160">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 26</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В реестре также отражается распределение общего объема средств на строительство, приобретение объектов в рамках реализации государственного оборонного заказа автоматически согласно кодам классификации расходов федерального бюджета, относящимся к государственному оборонному заказу (без разбивки по указанным кодам классификации, объектам и мероприятиям).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9. В реестр включаются в первоочередном порядке сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) об объектах, по которым начаты работы по строительству;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) о незавершенных объектах капитального строительства, включенных в предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 55.35</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Градостроительного кодекса Российской Федерации федеральный реестр незавершенных объектов капитального строительства, если в отношении таких объектов принято управленческое решение о целесообразности завершения строительства (реконструкции) и вводе в эксплуатацию в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем вторым подпункта "а" пункта 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 26 июля 2022 г. N 1333 "О последствиях включения объекта незавершенного строительства, строительство, реконструкция которого осуществлялись полностью или частично за счет средств бюджетов бюджетной системы Российской Федерации и не завершены, в федеральный реестр незавершенных объектов капитального строительства, в региональный реестр незавершенных объектов капитального строительства";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) об иных объектах при наличии поручений или указаний Президента Российской Федерации, поручений Председателя Правительства Российской Федерации о необходимости строительства, приобретения таких объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) об объектах, относящихся к государственной собственности субъектов Российской Федерации (муниципальной собственности), определенных согласно </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правилам</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 30 сентября 2014 г. N 999 "О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="P112"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:t xml:space="preserve">10. Реестр, за исключением сведений, составляющих государственную тайну и относящихся к охраняемой в соответствии с законодательством Российской Федерации иной информации ограниченного доступа, соответствующий параметрам проекта федерального бюджета на очередной финансовый год и плановый период, в объеме, определенном методическими указаниями, размещается на едином портале бюджетной системы Российской Федерации в соответствии со </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 192</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">11. Сведения, включаемые в реестр, являются основанием для формирования (уточнения) главными распорядителями обоснований бюджетных ассигнований в соответствии с бюджетным законодательством Российской Федерации. Сведения, включенные в реестр, при наличии принятого решения о капитальных вложениях являются основанием для принятия обязательств, подлежащих исполнению за счет средств федерального бюджета, в том числе на срок, превышающий срок действия утвержденных лимитов бюджетных обязательств, в соответствии с бюджетным законодательством Российской Федерации, за исключением случая, если проект сведений не рассмотрен в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P150">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 23</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">12. Формирование реестра и внесение в него изменений при составлении проекта федерального бюджета на очередной финансовый год и плановый период осуществляются с учетом сроков, определенных графиком подготовки и рассмотрения проектов федеральных законов, документов и материалов, разрабатываемых при составлении проекта федерального </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>бюджета и проектов бюджетов государственных внебюджетных фондов Российской Федерации на очередной финансовый год и плановый период.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>II. Формирование реестра</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13. Формирование реестра включает в себя следующие этапы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) подготовка проекта сведений для включения в реестр;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) согласование и рассмотрение проекта сведений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) включение в реестр сведений об объектах и о мероприятиях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) детализация мероприятий, сведения о которых включены в реестр, предусматривающая определение объектов (далее - детализация мероприятий).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="P123"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:t xml:space="preserve">14. Главные распорядители формируют проекты сведений, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P82">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (в отношении объектов) и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P100">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 8</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения (в отношении мероприятий), в соответствии с методическими указаниями в форме электронного документа, который подписывается усиленной квалифицированной электронной подписью руководителя главного распорядителя или уполномоченного им лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId15" w:tooltip="Постановление Правительства РФ от 15.03.2025 N 313 &quot;О внесении изменений в постановление Правительства Российской Федерации от 30 мая 2024 г. N 702&quot; {КонсультантПлюс}">
-[...253 lines deleted...]
-        <w:pStyle w:val="2"/>
+      <w:hyperlink r:id="rId36">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 12.12.2025 N 2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Проект сведений формируется на весь срок реализации инвестиционного проекта до ввода в эксплуатацию, приобретения объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15. Формирование проекта сведений осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="P127"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:t xml:space="preserve">а) в целях подготовки предложений для расчета в порядке, установленном в соответствии с бюджетным законодательством Российской Федерации, базовых бюджетных ассигнований (в пределах объемов бюджетных ассигнований на реализацию комплексной государственной </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>программы</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Российской Федерации "Строительство") - не позднее 1 апреля (по особо опасным, технически сложным и уникальным объектам капитального строительства - не позднее 1 марта) текущего финансового года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="P128"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:t xml:space="preserve">б) в целях подготовки предложений по распределению по кодам классификации расходов бюджетов базовых бюджетных ассигнований и предложений по выделению дополнительных бюджетных ассигнований по расходам на строительство, приобретение объектов (обоснований бюджетных ассигнований), за исключением проекта сведений, сформированного в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P127">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, - не позднее установленного в соответствии с бюджетным законодательством Российской Федерации срока подготовки указанных предложений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="P129"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:t>16. При формировании проекта сведений объекту или мероприятию в компоненте системы "Электронный бюджет" автоматически присваивается уникальный 18-значный идентификационный код, который не подлежит изменению и используется в документах, формируемых на всех этапах бюджетного процесса, и в государственных информационных системах, в которых такие документы обрабатываются, с обеспечением увязки кодирования мероприятия и объектов, детализируемых в составе такого мероприятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Формирование нового проекта сведений по объекту или мероприятию, в отношении которого сформирован другой проект сведений, а также по объекту или мероприятию, ранее включенному в реестр, не допускается, в том числе на всех этапах жизненного цикла такого объекта или мероприятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="P131"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:t xml:space="preserve">17. В проект сведений в отношении каждого объекта в зависимости от его типа загружаются документы (электронные образы документов), предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P211">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правилами</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> принятия решений об </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>осуществлении капитальных вложений в объекты капитального строительства и приобретение объектов недвижимого имущества за счет средств федерального бюджета, утвержденными постановлением Правительства Российской Федерации от 30 мая 2024 г. N 702 "Об управлении капитальными вложениями, финансовое обеспечение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="P132"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:t>18. Главный распорядитель направляет проект сведений:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="P133"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:t>а) на рассмотрение одновременно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="P134"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:t>субъекту бюджетного планирования (если главный распорядитель не является одновременно субъектом бюджетного планирования), ответственному исполнителю государственной программы Российской Федерации (в части государственных программ Российской Федерации), руководителю национального проекта (в части национальных проектов), государственному заказчику - координатору федеральной целевой программы (в части федеральных целевых программ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="P135"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:t>в Министерство строительства и жилищно-коммунального хозяйства Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в Министерство экономического развития Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="P137"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:t>в Федеральную антимонопольную службу (в отношении объектов, не относящихся к государственной собственности Российской Федерации, государственной собственности субъектов Российской Федерации, муниципальной собственности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="P138"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:t xml:space="preserve">б) после рассмотрения проекта сведений заинтересованными органами, указанными в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P133">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, - в Министерство финансов Российской Федерации одновременно с предложениями по распределению по кодам классификации расходов бюджетов базовых бюджетных ассигнований и выделению дополнительных бюджетных ассигнований по расходам на строительство, приобретение объектов (обоснованиями бюджетных ассигнований).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="P139"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r>
+        <w:t xml:space="preserve">19. Участники, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P134">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце втором подпункта "а" пункта 18</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, рассматривают проект сведений не позднее 5 рабочих дней со дня его поступления и принимают решение о согласовании проекта сведений или о его отклонении (с указанием причин, по которым проект сведений не может быть согласован).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При отсутствии по истечении срока, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P139">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, позиций участников, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P134">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце втором подпункта "а" пункта 18</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, проект сведений считается согласованным такими участниками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">20. Заинтересованные органы, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P135">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацах третьем</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P137">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пятом подпункта "а" пункта 18</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения (далее - заинтересованные органы), рассматривают проект сведений в течение 10 рабочих дней со дня его поступления:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="P142"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:t xml:space="preserve">а) Министерство строительства и жилищно-коммунального хозяйства Российской Федерации - на предмет соответствия проекта сведений настоящему Положению и методическим указаниям, в том числе в части полноты сведений, комплектности документов, загруженных в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P131">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 17</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, и соответствия сведений указанным документам, а также на предмет наличия в проекте сведений источников финансового обеспечения в полном объеме, необходимом для строительства, приобретения объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) Министерство экономического развития Российской Федерации - на предмет эффективности использования средств федерального бюджета, направляемых на капитальные вложения (в отношении объектов, по которым в случаях, установленных Правительством Российской Федерации, требуется проведение проверки инвестиционных проектов на предмет эффективности использования средств федерального бюджета, направляемых на капитальные вложения), и (или) соответствия инвестиционного проекта целям, показателям и задачам </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>структурных элементов государственных программ Российской Федерации и (или) приоритетам и целям, определенным в отраслевых стратегиях развития на среднесрочный период (при их наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае если строительство, приобретение объекта планируются в рамках реализации федеральной целевой программы, Министерство экономического развития Российской Федерации рассматривает проект сведений также на предмет его соответствия положениям </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>порядка</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> разработки и реализации федеральных целевых программ и межгосударственных целевых программ, в осуществлении которых участвует Российская Федерация, утвержденного постановлением Правительства Российской Федерации от 26 июня 1995 г. N 594 "О реализации Федерального закона "О поставках продукции для федеральных государственных нужд";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) Федеральная антимонопольная служба - на предмет изменения состояния конкуренции на товарном рынке в связи с реализацией инвестиционного проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="P146"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:t>21. Заинтересованные органы формируют позиции в отношении проекта сведений, поступившего на рассмотрение, в пределах компетенции указанных органов. При этом проект сведений, не соответствующий настоящему Положению и методическим указаниям, подлежит отклонению Министерством строительства и жилищно-коммунального хозяйства Российской Федерации и возврату главному распорядителю для доработки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Проект сведений, по которому получены позиции заинтересованных органов, в том числе в случае наличия неурегулированных замечаний к проекту сведений и (или) документам, загруженным в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P131">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 17</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, либо по которым указанными органами не представлены позиции в срок, установленный для рассмотрения проекта сведений, направляется на дальнейшее рассмотрение (согласование), в том числе в составе предложений по распределению по кодам классификации расходов бюджетов базовых бюджетных ассигнований и предложений по выделению дополнительных бюджетных ассигнований по расходам на строительство, приобретение объектов (обоснований бюджетных ассигнований), с отражением позиций указанных органов. При этом в случае, если Министерством экономического развития Российской Федерации выдано заключение, содержащее выводы о низкой эффективности использования средств федерального бюджета, направляемых на капитальные вложения, решение о финансировании строительства, приобретения объекта может быть принято Заместителем Председателя Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="P148"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:t>22. Обязательным условием согласования проекта сведений Министерством финансов Российской Федерации является наличие расчета объема ежегодных расходов на содержание (эксплуатацию) объекта после его ввода в эксплуатацию, приобретения, документов и материалов, обосновывающих указанный расчет, и источников финансового обеспечения указанных расходов, а обязательным условием согласования указанным Министерством проекта сведений, подготовленного в отношении объектов инфраструктуры железнодорожного транспорта, является наличие подписанного руководителем (уполномоченным им лицом) обязательства организации железнодорожного транспорта обеспечить за счет средств внебюджетных источников содержание (эксплуатацию) объекта инфраструктуры железнодорожного транспорта после ввода его в эксплуатацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.03.2025 N 399)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="P150"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r>
+        <w:t xml:space="preserve">23. Проект сведений, соответствующий настоящему Положению и методическим указаниям, рассматривается рабочей группой Правительственной комиссии по региональному развитию в Российской Федерации по рассмотрению инвестиционных проектов, реализуемых в рамках комплексной государственной </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>программы</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Российской Федерации "Строительство" (далее - рабочая группа), в том числе с учетом результатов проверки эффективности использования средств федерального бюджета, направляемых на капитальные вложения (в отношении объектов, по которым в случаях, установленных Правительством Российской Федерации, требуется проведение такой проверки).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Регламент деятельности рабочей группы утверждает председатель рабочей группы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="P152"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:t xml:space="preserve">24. Главный распорядитель корректирует проект сведений в процессе составления, рассмотрения и утверждения федерального бюджета на очередной финансовый год и плановый период. При этом скорректированные сведения подлежат согласованию и рассмотрению в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P132">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 18</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P150">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения с учетом следующих особенностей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="P153"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r>
+        <w:t>а) повторное рассмотрение проекта сведений Министерством экономического развития Российской Федерации не требуется, если проект сведений не предусматривает изменение направления инвестирования, мощности более чем на 30 процентов по сравнению с первоначально содержащейся в проекте сведений и (или) срока ввода в эксплуатацию, приобретения объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "а" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 12.06.2025 N 888)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) повторное рассмотрение проекта сведений рабочей группой не требуется, если проект сведений не предусматривает увеличение стоимости объекта более чем на 30 процентов или изменение мощности объекта более чем на 10 процентов по сравнению с первоначально содержащимися в проекте сведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>25. При составлении проекта федерального закона о федеральном бюджете на очередной финансовый год и плановый период реестр считается сформированным со дня рассмотрения указанного проекта федерального закона на заседании Правительства Российской Федерации с учетом решений, принятых на указанном заседании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Министерство строительства и жилищно-коммунального хозяйства Российской Федерации направляет в Министерство финансов Российской Федерации в срок, установленный в соответствии с бюджетным законодательством Российской Федерации, с использованием компонента системы "Электронный бюджет" подписанный Министром строительства и жилищно-коммунального хозяйства Российской Федерации реестр, а также распределение бюджетных ассигнований по объектам (при наличии), сведения о которых включены (вновь включены) в реестр, с указанием сроков их строительства, приобретения, сметной стоимости, стоимости приобретения, наличия проектной документации, получившей положительное заключение государственной экспертизы (если на разработку проектной документации не предусматриваются средства федерального бюджета), а в случае отсутствия утвержденной проектной документации на объект - обоснования его финансового обеспечения (софинансирования), причин отсутствия необходимой документации и сроков ее разработки для размещения на едином портале бюджетной системы Российской Федерации в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P112">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения или представления в Правительство Российской Федерации в целях реализации положений </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьи 212</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации. При этом Министерство строительства и жилищно-коммунального хозяйства Российской Федерации в целях приведения реестра в соответствие с параметрами проекта федерального бюджета на очередной финансовый год и плановый период вправе включить в реестр сведения в позиции "Укрупненный инвестиционный проект", сформированные Министерством и подписанные главным распорядителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>После принятия Государственной Думой Федерального Собрания Российской Федерации федерального закона о федеральном бюджете на очередной финансовый год и плановый период реестр подлежит приведению в соответствие с указанным федеральным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При исполнении федерального бюджета новые объекты включаются в реестр после принятия решения Правительством Российской Федерации (в отношении объектов, по которым решения о капитальных вложениях принимаются в форме актов Правительства Российской Федерации) или согласования сведений по объекту в соответствии с настоящим Положением, за исключением случая детализации мероприятий в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P160">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 26</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="P160"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r>
+        <w:t xml:space="preserve">26. Детализация мероприятий осуществляется путем включения в реестр сведений, </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P83">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P97">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"е" пункта 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, в отношении объектов, строительство, приобретение которых осуществляются в рамках реализации таких мероприятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Формирование сведений, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P160">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце первом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>органами государственной власти субъектов Российской Федерации - в отношении мероприятий, в целях софинансирования реализации которых предоставляются единые субсидии из федерального бюджета бюджетам субъектов Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="P163"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r>
+        <w:t>главными распорядителями совместно с органами государственной власти субъектов Российской Федерации и по согласованию с Министерством строительства и жилищно-коммунального хозяйства Российской Федерации - в отношении иных мероприятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Детализация мероприятий осуществляется с учетом особенностей, установленных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 3(2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>3(4)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 30 сентября 2014 г. N 999 "О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Министерство строительства и жилищно-коммунального хозяйства Российской Федерации рассматривает сведения, сформированные в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P163">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем четвертым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, не позднее 5 рабочих дней со дня их поступления и принимает решение о согласовании сведений или об их отклонении (с указанием причин, по которым сведения не могут быть согласованы). При отсутствии по истечении указанного срока позиции Министерства строительства и жилищно-коммунального хозяйства Российской Федерации сведения считаются согласованными Министерством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...81 lines deleted...]
-        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>III. Ведение реестра</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>27. Ведение реестра включает в себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) внесение изменений в реестр в отношении включенных в него объектов и мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) исключение из реестра включенных в него объектов и мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) мониторинг строительства, приобретения объектов, в том числе </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>сведения</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> о которых включены в реестр;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) формирование и представление отчетной информации в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P195">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 31</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P197">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>32</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>28. Внесение изменений в реестр в отношении включенных в него объектов и мероприятий осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) при составлении, рассмотрении и утверждении проекта федерального бюджета на очередной финансовый год и плановый период - в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P152">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P153">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>вторым пункта 24</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения на основании предложений главных распорядителей по изменению сведений, сформированных и рассмотренных в порядке, установленном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P123">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 14</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P150">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, с учетом следующих особенностей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>направление указанных предложений на рассмотрение в Министерство экономического развития Российской Федерации не требуется, если они не предусматривают изменение направления инвестирования, мощности более чем на 30 процентов по сравнению с первоначально установленной в решении о капитальных вложениях и (или) срока ввода в эксплуатацию, приобретения объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 12.06.2025 N 888)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>рассмотрение указанных предложений рабочей группой не требуется, если они не предусматривают увеличение стоимости объекта более чем на 30 процентов или изменение мощности объекта более чем на 10 процентов по сравнению с первоначально установленными в решении о капитальных вложениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="P179"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r>
+        <w:t>б) при исполнении федерального бюджета на текущий финансовый год и плановый период - на основании:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">заявки на изменение сводной бюджетной росписи, лимитов бюджетных обязательств, а также информации об объектах, одобренной в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правилами</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства и объектах недвижимого имущества, утвержденными постановлением Правительства Российской Федерации от 30 ноября 2023 г. N 2050 "Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства и объектах недвижимого имущества";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>предложений главных распорядителей по изменению сведений, согласованных Министерством строительства и жилищно-коммунального хозяйства Российской Федерации, в целях приведения информации об объектах, строительство, приобретение которых осуществляются в рамках детализации мероприятий, в соответствие с принятым решением о капитальных вложениях или внесенными в него изменениями, а также в иных случаях, когда изменение информации об объекте, о мероприятии не влечет необходимость внесения изменений в решение о капитальных вложениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>информации органов государственной власти субъектов Российской Федерации, представляемой в Министерство строительства и жилищно-коммунального хозяйства Российской Федерации, об изменении сведений об объектах, строительство, приобретение которых осуществляются в рамках детализации мероприятий, в целях софинансирования реализации которых предоставляются единые субсидии из федерального бюджета бюджетам субъектов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>29. Исключение из реестра ранее включенных в него сведений об объекте или о мероприятии осуществляется Министерством строительства и жилищно-коммунального хозяйства Российской Федерации в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) на следующий год после завершения строительства и ввода в эксплуатацию, приобретения объекта и государственной регистрации права собственности (перехода права собственности) на него или после завершения реализации мероприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) принятие решения о прекращении капитальных вложений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) перераспределение всего объема бюджетных ассигнований, предусмотренных на финансовое обеспечение капитальных вложений в объект или мероприятие в федеральном бюджете на соответствующий финансовый год и плановый период.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
-          <w:insideH w:val="nil"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
-        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="008526AC">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="ced3f1"/>
+          </w:tcPr>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
+          </w:tcPr>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
-[...5 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
             <w:pPr>
-              <w:pStyle w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:color w:val="392c69"/>
+                <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">Список изменяющих документов</w:t>
+              <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
             <w:pPr>
-              <w:pStyle w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:color w:val="392c69"/>
+                <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.03.2025 </w:t>
+              <w:t xml:space="preserve">Об объектах капитального строительства, недвижимого имущества, в отношении которых осуществляется мониторинг, предусмотренный п. 30, см. </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId18" w:tooltip="Постановление Правительства РФ от 28.03.2025 N 399 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+            <w:hyperlink r:id="rId47">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N 399</w:t>
+                <w:t>Постановление</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...2631 lines deleted...]
-                <w:color w:val="392c69"/>
+                <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства РФ от 01.12.2023 N 2058.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
+          </w:tcPr>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="P189"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r>
+        <w:t xml:space="preserve">30. Мониторинг строительства, приобретения объектов, в том числе сведения о которых включены в реестр, осуществляется в порядке, установленном президиумом (штабом) Комиссии, и по перечню контрольных точек, утверждаемому президиумом (штабом) Комиссии и включаемому </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>в методические рекомендации проектного офиса Правительства Российской Федерации, разработанные в соответствии с нормативными правовыми актами Правительства Российской Федерации, регулирующими вопросы организации проектной деятельности в Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В рамках мониторинга, указанного в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P189">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце первом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>главные распорядители совместно с застройщиками, заказчиками, органами государственной власти субъектов Российской Федерации определяют контрольные точки по перечню контрольных точек и сроки их достижения в отношении каждого объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>застройщики, заказчики, органы государственной власти субъектов Российской Федерации представляют информацию о фактическом достижении контрольных точек (с документальным подтверждением).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Сроки достижения контрольных точек в отношении объектов, финансовое обеспечение строительства, приобретения которых осуществляется в рамках государственных программ Российской Федерации, не должны превышать сроки достижения соответствующих контрольных точек мероприятий (результатов) структурных элементов указанных программ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Изменение сроков достижения контрольных точек в отношении объектов, влияющее на сроки достижения контрольных точек мероприятий (результатов) структурных элементов государственной программы Российской Федерации, в рамках которой осуществляется финансовое обеспечение строительства, приобретения объектов, допускается после корректировки сроков достижения контрольных точек таких мероприятий (результатов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="P195"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r>
+        <w:t xml:space="preserve">31. Главные распорядители, если решением президиума (штаба) Комиссии не предусмотрено иное, ежеквартально, не позднее 10-го рабочего дня месяца, следующего за отчетным периодом, формируют в компоненте системы "Электронный бюджет" аналитическую информацию о ходе строительства, приобретения объектов, включенных в реестр, по </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>форме</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, утверждаемой Министерством строительства и жилищно-коммунального хозяйства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Указанная информация, не относящаяся к сведениям, составляющим государственную тайну, или к охраняемой в соответствии с законодательством Российской Федерации иной информации ограниченного доступа, размещается на едином портале бюджетной системы Российской Федерации в соответствии с порядком размещения такой информации, установленным Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="P197"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r>
+        <w:t>32. Министерство строительства и жилищно-коммунального хозяйства Российской Федерации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) если решением президиума (штаба) Комиссии не предусмотрено иное, ежеквартально, не позднее 20-го рабочего дня месяца, следующего за отчетным периодом, представляет в Правительство Российской Федерации информацию о ходе строительства, приобретения объектов, включенных в реестр. Указанная информация за I квартал текущего финансового года содержит в том числе сведения об объектах, ввод, приобретение которых не были осуществлены в установленные сроки в отчетном финансовом году;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) ежеквартально, до 30-го числа месяца, следующего за отчетным, направляет в Государственную Думу Федерального Собрания Российской Федерации информацию об изменениях, внесенных в реестр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>33. Руководители главных распорядителей несут персональную ответственность за достоверность и своевременность представления в компоненте системы "Электронный бюджет" и в Министерство строительства и жилищно-коммунального хозяйства Российской Федерации информации, содержащейся в документах и отчетности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Утверждены</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>постановлением Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>от 30 мая 2024 г. N 702</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="P211"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r>
+        <w:t>ПРАВИЛА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ПРИНЯТИЯ РЕШЕНИЙ ОБ ОСУЩЕСТВЛЕНИИ КАПИТАЛЬНЫХ ВЛОЖЕНИЙ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В ОБЪЕКТЫ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И ПРИОБРЕТЕНИЕ ОБЪЕКТОВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>НЕДВИЖИМОГО ИМУЩЕСТВА ЗА СЧЕТ СРЕДСТВ ФЕДЕРАЛЬНОГО БЮДЖЕТА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008526AC">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p/>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 01.11.2024 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1473</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 15.03.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 313</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 28.03.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 399</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 12.06.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 888</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 24.06.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 939</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 30.12.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2222</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 30.12.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2231</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:id="178" w:name="P178"/>
-[...307 lines deleted...]
-        <w:pStyle w:val="2"/>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...45 lines deleted...]
-        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. Настоящие Правила устанавливают порядок принятия решений об осуществлении за счет средств федерального бюджета капитальных вложений в целях строительства (реконструкции, в том числе с элементами реставрации, технического перевооружения) (далее - строительство) объектов капитального строительства или приобретения объектов недвижимого имущества (далее соответственно - объекты, решения) путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId56">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 15.03.2025 N 313)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) осуществления бюджетных инвестиций в находящиеся на территории Российской Федерации объекты государственной собственности Российской Федерации в соответствии со </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 79</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации или предоставления субсидий федеральным государственным бюджетным, автономным учреждениям (далее - учреждения), федеральным государственным унитарным предприятиям, в том числе казенным (далее - предприятия), на осуществление капитальных вложений в находящиеся на территории Российской Федерации объекты государственной собственности Российской Федерации в соответствии со </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId58">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 78.2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, а также осуществления бюджетных инвестиций и предоставления субсидий на подготовку обоснования инвестиций и проведение его технологического и ценового аудита, если подготовка обоснования инвестиций в соответствии с законодательством Российской Федерации является обязательной;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "а" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId59">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а(1)) осуществления бюджетных инвестиций в находящиеся за пределами территории Российской Федерации объекты государственной собственности Российской Федерации, в том числе объекты дипломатических представительств и консульских учреждений Российской Федерации, представительств Российской Федерации при международных (межгосударственных, межправительственных) организациях, торговых представительств Российской Федерации и представительств федеральных органов исполнительной власти (далее - объекты государственной собственности Российской Федерации за пределами территории Российской Федерации), в соответствии со </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId60">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 79</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации или предоставления субсидий осуществляющим деятельность за пределами территории Российской Федерации учреждениям и предприятиям на осуществление капитальных вложений в объекты государственной собственности Российской Федерации за пределами территории Российской </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Федерации в соответствии со </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId61">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 78.2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "а(1)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId62">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="P228"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r>
+        <w:t>б) предоставления субсидий:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">юридическим лицам, 100 процентов акций (долей) которых принадлежит Российской Федерации, на цели, указанные в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId63">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 8 статьи 78</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">государственным корпорациям (компаниям), публично-правовым компаниям, в том числе в виде имущественного взноса Российской Федерации, на цели, указанные в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId64">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId65">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>4 пункта 1 статьи 78.3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId66">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2222)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="P232"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:t xml:space="preserve">в) предоставления бюджетных инвестиций юридическим лицам, которые не являются учреждениями, предприятиями, на цели, указанные в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId67">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце третьем пункта 1 статьи 80</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) предоставления субсидий из федерального бюджета бюджетам субъектов Российской Федерации в соответствии со </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId68">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 79.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Инициатором подготовки проекта решения является федеральный орган исполнительной власти или иная организация, которые осуществляют в соответствии с бюджетным законодательством Российской Федерации полномочия главного распорядителя средств федерального бюджета (далее - главный распорядитель).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Подготовка проекта решения, за исключением проекта решения в отношении объектов, относящихся к государственному оборонному заказу, осуществляется на основании сведений, сформированных главными распорядителями в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId69">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом 12.2 пункта 1 статьи 158</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации (далее - сведения).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId70">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. Решение принимается в отношении:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) объектов и мероприятий, сведения о которых подлежат включению в предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId71">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 179.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестр объектов в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P63">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о порядке формирования и ведения реестра объектов капитального строительства, объектов недвижимого имущества, строительство (реконструкция, в том числе с элементами реставрации, техническое перевооружение) или приобретение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета, утвержденным постановлением Правительства Российской Федерации от 30 мая 2024 г. N 702 "Об управлении капитальными вложениями, финансовое обеспечение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета" (далее соответственно - реестр, Положение о порядке формирования и ведения реестра);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) объектов, строительство, приобретение которых осуществляются в рамках реализации государственного оборонного заказа (далее - объекты государственного оборонного заказа), а также иных объектов, сведения о которых не подлежат включению в реестр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. Решение принимается в форме:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) нормативного правового акта Правительства Российской Федерации об утверждении федеральной целевой программы в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId72">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>порядком</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> разработки и реализации федеральных целевых программ и межгосударственных целевых программ, в осуществлении которых участвует Российская Федерация, утвержденным постановлением Правительства Российской Федерации от 26 июня 1995 г. N 594 "О реализации Федерального закона "О поставках продукции для федеральных государственных нужд";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">б) правового акта Правительства Российской Федерации о включении объекта или мероприятия в перечень объектов капитального строительства, мероприятий (укрупненных инвестиционных проектов), объектов недвижимого имущества (далее соответственно - решение в форме перечня объектов, перечень объектов) в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P289">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>разделом II</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) отдельных правовых актов Правительства Российской Федерации или главных распорядителей (далее - отдельное решение) в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P310">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>разделом III</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) сведений, подписанных в компоненте управления капитальными вложениями подсистемы бюджетного планирования государственной интегрированной информационной системы управления общественными финансами "Электронный бюджет", - в отношении находящихся на территории Российской Федерации объектов, относящихся к государственной собственности Российской Федерации, стоимость которых, рассчитанная в ценах соответствующих лет реализации инвестиционного проекта, составляет менее 3 млрд. рублей, за исключением объектов, которые находятся (будут находиться) в оперативном управлении или хозяйственном ведении предприятия. В этом случае решение считается принятым со дня включения сведений об объекте в реестр в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P63">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о порядке формирования и ведения реестра;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId73">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) определенной нормативным правовым актом Правительства Российской Федерации, устанавливающим особенности принятия решений в отношении объектов и мероприятий, реализуемых в рамках государственного оборонного заказа в целях обеспечения государственной программы вооружения, и в порядке, установленном указанным нормативным правовым актом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="P247"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r>
+        <w:t>5. В решении в отношении каждого объекта предусматриваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) наименование объекта капитального строительства согласно утвержденной проектной документации (согласно утвержденному заданию на проектирование в случае отсутствия утвержденной проектной документации, а в отношении объектов государственной собственности Российской Федерации за пределами территории Российской Федерации - согласно паспорту инвестиционного проекта), наименование объекта недвижимого имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId74">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) направление инвестирования (строительство, реконструкция, в том числе с элементами реставрации, техническое перевооружение, приобретение);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) наименование государственной программы Российской Федерации (далее - государственная программа) или указание на направление деятельности, не входящее в государственные программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) наименование главного распорядителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) наименование застройщика, заказчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>е) мощность (прирост мощности) объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ж) год ввода в эксплуатацию, приобретения объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="P256"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r>
+        <w:t>з) сметная стоимость объекта капитального строительства (при наличии утвержденной проектной документации) или предполагаемая (предельная) стоимость объекта капитального строительства и (или) стоимость приобретения объекта недвижимого имущества согласно паспорту инвестиционного проекта в ценах соответствующих лет реализации инвестиционного проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и) общий объем средств федерального бюджета на весь срок реализации инвестиционного проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>к) распределение по годам общего объема средств федерального бюджета на реализацию инвестиционного проекта с указанием в отношении объекта капитального строительства объема средств на разработку проектной документации (если на разработку проектной документации предусматриваются средства федерального бюджета);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="P259"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r>
+        <w:t>л) объем иных, кроме федерального бюджета, источников финансового обеспечения на реализацию инвестиционного проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. В решении в отношении каждого мероприятия, указанного в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P297">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "г" пункта 12</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, предусматриваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) наименование мероприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) наименование государственной программы или указание на направление деятельности, не входящее в государственные программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) наименование главного распорядителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) распределение по годам общего объема средств федерального бюджета в целях реализации мероприятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. Проект решения должен соответствовать следующим требованиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) распределение по годам общего объема средств федерального бюджета на реализацию инвестиционного проекта должно соответствовать положениям </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId75">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правил</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> принятия решений о предоставлении получателю средств федерального бюджета права принимать за счет средств федерального бюджета расходные обязательства на срок, превышающий срок действия утвержденных лимитов бюджетных обязательств, утвержденных постановлением Правительства Российской Федерации от 29 ноября 2023 г. N 2015 "Об утверждении Правил принятия решений о предоставлении получателю средств федерального бюджета права принимать за счет средств федерального бюджета расходные обязательства на срок, превышающий срок действия утвержденных лимитов бюджетных обязательств". При этом в перечне объектов указанное распределение предусматривается на срок утверждения перечня объектов с указанием объема средств федерального бюджета, необходимого по истечении указанного срока, без его распределения по годам реализации инвестиционного проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) по объекту отсутствует другое принятое решение, за исключением случая, если в проект решения одновременно включены положения о признании утратившим силу такого ранее принятого решения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="P268"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r>
+        <w:t>в) субсидия, предоставляемая учреждению, предприятию, не может быть направлена на финансовое обеспечение работ (услуг), предшествующих строительству, в том числе на разработку проектной документации на объекты капитального строительства и проведение инженерных изысканий, выполняемых для подготовки такой проектной документации, за исключением случая принятия решения в отношении объекта государственной собственности Российской Федерации за пределами территории Российской Федерации, а также случая, если использование субсидии, предоставляемой учреждению, на эти цели предусмотрено поручением Председателя Правительства Российской Федерации, Заместителя Председателя Правительства Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId76">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="P270"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r>
+        <w:t xml:space="preserve">г) если источником финансового обеспечения строительства, реконструкции объекта являются средства, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P228">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P232">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"в" пункта 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">указанные средства не могут быть направлены на финансовое обеспечение работ (услуг), предшествующих строительству, в том числе на разработку проектной документации на объекты </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>капитального строительства и проведение инженерных изысканий, выполняемых для подготовки такой проектной документации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="P272"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r>
+        <w:t>общий объем указанных средств не должен превышать 90 процентов и быть ниже 5 процентов стоимости объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
-          <w:insideH w:val="nil"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
-        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="008526AC">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="ced3f1"/>
+          </w:tcPr>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
+          </w:tcPr>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
-[...5 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
             <w:pPr>
-              <w:pStyle w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:color w:val="392c69"/>
+                <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">Список изменяющих документов</w:t>
+              <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
             <w:pPr>
-              <w:pStyle w:val="0"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:color w:val="392c69"/>
+                <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 01.11.2024 </w:t>
+              <w:t xml:space="preserve">О применении абз. 4 пп. "г" п. 7 в отношении АО "КАВКАЗ.РФ" см. </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId41" w:tooltip="Постановление Правительства РФ от 01.11.2024 N 1473 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+            <w:hyperlink r:id="rId77">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N 1473</w:t>
+                <w:t>Постановление</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...1176 lines deleted...]
-                <w:color w:val="392c69"/>
+                <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства РФ от 01.11.2024 N 1473.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
+          </w:tcPr>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Положения </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P270">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацев первого</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P272">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>третьего</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего подпункта не распространяются на средства, которые направлены на финансовое обеспечение строительства, реконструкции объектов инфраструктуры туристско-рекреационных особых экономических зон, объединенных в туристический кластер, финансовое обеспечение строительства, реконструкции автомобильных дорог общего пользования федерального значения, переданных (подлежащих передаче) в доверительное управление в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId78">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "О Государственной компании "Российские автомобильные дороги" и о внесении изменений в отдельные законодательные акты Российской Федерации", финансовое обеспечение строительства, реконструкции и технического перевооружения объектов инфраструктуры железнодорожного транспорта в рамках реализации федерального проекта, входящего в состав национального проекта, а также на средства на осуществление капитальных вложений в объекты, строительство которых осуществляется за пределами территории Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.03.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId79">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 399</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 30.12.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId80">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2222</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="P277"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r>
+        <w:t xml:space="preserve">7(1). В решении в отношении каждого объекта государственной собственности Российской Федерации за пределами территории Российской Федерации информация, предусмотренная </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P256">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "з"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P259">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"л" пункта 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, указывается в валюте Российской Федерации или в иностранной валюте (долларах США) с определением размера средств на финансовое обеспечение расходов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) на подготовку проектной документации объекта капитального строительства или приобретение прав на использование типовой проектной документации и проведение инженерных изысканий, выполняемых для подготовки такой проектной документации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) на выполнение работ вне территории земельного участка, в границах которого осуществляется строительство объекта капитального строительства, включая работы по устройству внеплощадочных сетей и сооружений инженерно-технического обеспечения, необходимых для его эксплуатации (при наличии утвержденной проектной документации);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="P280"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r>
+        <w:t>в) на выполнение работ по адаптации проектной документации в соответствии с законодательством страны нахождения объекта, а также на оплату юридических, нотариальных, переводческих и банковских услуг и предусмотренных законодательством страны нахождения объекта обязательных платежей, необходимых для получения технических заключений и разрешений на ввод в эксплуатацию или приобретение объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) на оказание юридических, нотариальных, переводческих и банковских услуг, предусмотренных законодательством страны нахождения объекта, и на составление оценщиком (оценщиками) в соответствии с требованиями Федерального </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId81">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>закона</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "Об оценочной деятельности в Российской Федерации" отчета об оценке приобретаемого объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) на выполнение иных работ (оказание иных услуг), предшествующих строительству.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 7(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId82">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7(2). Для включения в решение работ (услуг), указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P280">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "в" пункта 7(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Правил, и источников финансового обеспечения их выполнения (оказания) проведение государственной экспертизы проектной документации в отношении этих работ (услуг) не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 7(2) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId83">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8. В случае предоставления субсидии федеральному государственному бюджетному учреждению, осуществляющему в соответствии с Бюджетным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId84">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>кодексом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Российской Федерации полномочия главного распорядителя бюджетных средств, в решение включаются положения, определенные в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P451">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правил осуществления капитальных вложений в объекты капитального строительства и приобретение объектов недвижимого имущества за счет средств федерального бюджета, утвержденных постановлением Правительства Российской Федерации от 30 мая 2024 г. N 702 "Об управлении капитальными вложениями, финансовое обеспечение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9. Министерство строительства и жилищно-коммунального хозяйства Российской Федерации в течение 10 дней со дня принятия решения в отношении объекта, относящегося к государственной собственности Российской Федерации, стоимость которого, рассчитанная в ценах соответствующих лет реализации инвестиционного проекта, составляет 1,5 млрд. рублей и более, направляет информацию о таком решении в Государственную Думу и Совет Федерации Федерального Собрания Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="P289"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r>
+        <w:t>II. Подготовка решения в форме перечня объектов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>10. Решение в форме перечня объектов принимается в отношении объектов и мероприятий, сведения о которых включены в реестр (за исключением объектов, строительство, приобретение которых осуществляются в рамках реализации федеральных целевых программ, и мероприятий, реализуемых в рамках указанных программ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>11. Перечень объектов утверждается на срок не менее чем 5 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>12. В перечень объектов включаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) объекты, относящиеся к государственной собственности Российской Федерации, если стоимость такого объекта, рассчитанная в ценах соответствующих лет реализации инвестиционного проекта, составляет 3 млрд. рублей и более, и (или) такой объект находится (будет находиться) в оперативном управлении или хозяйственном ведении предприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) объекты, которые не относятся к государственной (муниципальной) собственности, независимо от их стоимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) объекты, относящиеся к государственной собственности субъектов Российской Федерации (муниципальной собственности), стоимость которых, рассчитанная в ценах соответствующих лет реализации инвестиционного проекта, составляет 3 млрд. рублей и более, за исключением объектов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId85">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктах 3(2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId86">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>3(4)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 30 сентября 2014 г. N 999 "О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="P297"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:r>
+        <w:t>г) мероприятия, предусматривающие:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>строительство, приобретение объектов в целях обеспечения постоянным и (или) служебным жильем военнослужащих и приравненных к ним лиц по основаниям, установленным законодательством Российской Федерации (далее - жилье военнослужащим);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>приобретение объектов недвижимого имущества (жилых помещений) для формирования муниципального специализированного жилищного фонда в целях реализации мер социальной поддержки отдельных категорий граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">строительство, приобретение объектов, относящихся к государственной собственности субъектов Российской Федерации (муниципальной собственности), стоимость которых, рассчитанная в ценах соответствующих лет реализации инвестиционного проекта, составляет менее 3 млрд. рублей, а также объектов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId87">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктах 3(2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId88">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>3(4)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 30 сентября 2014 г. N 999 "О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>строительство, приобретение объектов, относящихся к государственной собственности Российской Федерации, стоимость которых, рассчитанная в ценах соответствующих лет реализации инвестиционного проекта, составляет менее 3 млрд. рублей (согласно кодам классификации расходов федерального бюджета без разбивки по объектам), за исключением объектов, которые находятся (будут находиться) в оперативном управлении или хозяйственном ведении предприятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13. В перечне объектов предусматривается по каждой государственной программе, федеральной целевой программе и (или) главному распорядителю распределение по годам общего объема средств федерального бюджета:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) на строительство, приобретение объектов, включенных в федеральные целевые программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) на реализацию укрупненных инвестиционных проектов (с указанием наименования каждого такого проекта), которые включены в реестр в позиции "Укрупненный инвестиционный проект" и подлежат разукрупнению (пообъектной детализации) в порядке, установленном настоящим разделом для объектов, включаемых в перечень объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="P305"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r>
+        <w:t>14. Проект решения в форме перечня объектов подготавливается и вносится в Правительство Российской Федерации в установленном порядке Министерством строительства и жилищно-коммунального хозяйства Российской Федерации (иным федеральным органом исполнительной власти в отношении отдельных объектов и мероприятий в случаях, определенных решением президиума (штаба) Правительственной комиссии по региональному развитию в Российской Федерации) в форме проекта акта Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">15. Подготовка проекта решения в форме перечня объектов осуществляется на основании сведений об объектах и о мероприятиях, включенных в реестр в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P63">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о порядке формирования и ведения реестра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">16. Проект решения в форме перечня объектов подлежит согласованию в установленном порядке с Министерством финансов Российской Федерации и Министерством экономического развития Российской Федерации в объеме информации, ранее не согласованной при рассмотрении проекта сведений в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P63">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о порядке формирования и ведения реестра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="P308"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r>
+        <w:t xml:space="preserve">17. Определенный в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P305">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 14</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил федеральный орган исполнительной власти в 2-недельный срок со дня принятия федерального закона о федеральном бюджете на очередной финансовый год и плановый период (внесения изменения в указанный федеральный закон) вносит в Правительство Российской Федерации проект правового акта Правительства Российской Федерации, предусматривающего приведение перечня объектов в соответствие с указанным федеральным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="P310"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r>
+        <w:t>III. Подготовка отдельных решений</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>18. Отдельные решения принимаются в отношении не включенных в федеральные целевые программы объектов государственного оборонного заказа, а также иных объектов, не подлежащих включению в реестр, включая жилье военнослужащим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>19. Проект отдельного решения подготавливается на основании сведений (за исключением проекта решения в отношении объектов государственного оборонного заказа) главным распорядителем в форме:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) проекта правового акта Правительства Российской Федерации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>по объектам государственной собственности Российской Федерации, находящимся на территории Российской Федерации, если стоимость такого объекта, рассчитанная в ценах соответствующих лет реализации инвестиционного проекта, составляет 3 млрд. рублей и более, за исключением жилья военнослужащим, и (или) такой объект находится (будет находиться) в оперативном управлении или хозяйственном ведении предприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId89">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>по объектам государственной собственности Российской Федерации за пределами территории Российской Федерации, а также по объектам, которые не относятся к государственной собственности Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId90">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) проекта правового акта главного распорядителя - в иных случаях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>20. Проектом отдельного решения предусматриваются строительство, приобретение одного или нескольких объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="P321"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:r>
+        <w:t xml:space="preserve">21. В проекте отдельного решения, предусматривающем предоставление субсидии государственной корпорации (компании), публично-правовой компании или бюджетных инвестиций юридическим лицам, которые не являются учреждениями, предприятиями, для последующего предоставления взносов в уставные (складочные) капиталы организаций, акции (доли) которых принадлежат указанной корпорации (компании), публично-правовой компании или указанному юридическому лицу, в том числе для последующего предоставления взносов в уставные (складочные) капиталы дочерних обществ таких организаций, в дополнение к положениям, указанным в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P247">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, предусматриваются наименования государственной корпорации (компании), публично-правовой компании, организаций и их дочерних обществ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="P322"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r>
+        <w:t>22. Проект отдельного решения, за исключением проекта отдельного решения в отношении жилья военнослужащим, подлежит согласованию в установленном порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) с Министерством финансов Российской Федерации, Министерством экономического развития Российской Федерации и коллегией Военно-промышленной комиссии Российской Федерации - в отношении объектов государственного оборонного заказа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>а(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>1)) с Министерством финансов Российской Федерации - в отношении объектов государственной собственности Российской Федерации за пределами территории Российской Федерации. При этом проект отдельного решения в объеме информации, включенной в согласованные сведения, повторному согласованию не подлежит;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "а(1)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId91">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) с Министерством финансов Российской Федерации, Министерством экономического развития Российской Федерации и Министерством строительства и жилищно-коммунального хозяйства Российской Федерации - в отношении иных объектов. При этом проект отдельного решения в объеме информации, включенной в согласованные сведения, повторному согласованию не подлежит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">23. После согласования проекта отдельного решения с федеральными органами исполнительной власти, указанными в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P322">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, и коллегией Военно-промышленной комиссии Российской Федерации (в части объектов государственного оборонного </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>заказа):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) главный распорядитель либо (в случае, если главный распорядитель одновременно не является субъектом бюджетного планирования) субъект бюджетного планирования вносит в установленном порядке в Правительство Российской Федерации проект отдельного решения, подготовленный в форме проекта правового акта Правительства Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) главный распорядитель принимает в установленном порядке отдельное решение, подготовленное в форме правового акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>24. Копия отдельного решения в отношении жилья военнослужащим направляется главным распорядителем в Министерство финансов Российской Федерации в 10-дневный срок со дня принятия такого решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>IV. Требования к документации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="P334"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:r>
+        <w:t>25. Для принятия решения в отношении каждого объекта в зависимости от его типа (объект капитального строительства, объект недвижимого имущества) требуются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) паспорт инвестиционного проекта по </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId92">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>форме</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, утвержденной Министерством строительства и жилищно-коммунального хозяйства Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="P336"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r>
+        <w:t xml:space="preserve">б) утвержденное застройщиком (техническим заказчиком) задание на проектирование, предусмотренное </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId93">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>частью 12.4 статьи 48</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Градостроительного кодекса Российской Федерации, или проект указанного задания с указанием предполагаемой (предельной) сметной стоимости объекта (в отношении объектов государственной собственности Российской Федерации за пределами территории Российской Федерации - при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId94">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) документ об утверждении проектной документации на объект капитального строительства (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="P339"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r>
+        <w:t xml:space="preserve">г) положительное заключение государственной экспертизы проектной документации, содержащее оценку достоверности определения сметной стоимости строительства объекта в случаях, установленных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId95">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>частью 2 статьи 8.3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Градостроительного кодекса Российской Федерации, и положительное заключение государственной экспертизы результатов инженерных изысканий, выполненных для подготовки такой проектной документации, если проведение такой экспертизы в соответствии с законодательством Российской Федерации является обязательным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="P340"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:r>
+        <w:t>д) обоснование необходимости принятия решения в отношении объекта в случае отсутствия утвержденной проектной документации, получившей положительное заключение государственной экспертизы, с указанием причин отсутствия указанной документации и сроков ее разработки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="P341"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r>
+        <w:t xml:space="preserve">е) отчет об оценке приобретаемого объекта, составленный оценщиком (оценщиками) в соответствии с требованиями Федерального </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId96">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>закона</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "Об оценочной деятельности в Российской Федерации", а в случае приобретения в государственную собственность Российской Федерации находящегося за пределами территории Российской Федерации объекта недвижимого имущества - указанный отчет, содержащий сведения о величине стоимости приобретаемого объекта недвижимого имущества в валюте Российской Федерации и в иностранной валюте (долларах США), либо расчет ориентировочной стоимости такого приобретаемого объекта недвижимого имущества с обоснованием невозможности проведения указанной оценки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId97">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ж) заключение о достоверности определения ориентировочной стоимости строительства судна (положительное заключение) или заключение по результатам проведения экспертизы цены </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">строительства судна в случае, если при определении цены контракта на строительство судна в соответствии с порядком определения начальной (максимальной) цены контракта, цены контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем), и начальной цены единицы товара, работы, услуги при осуществлении закупок продукции судостроительной промышленности (за исключением продукции, закупка которой осуществляется в рамках государственного оборонного заказа), установленным в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId98">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 23 января 2021 г. N 34 "О федеральном органе исполнительной власти, уполномоченном на установление порядка определения начальной (максимальной) цены контракта, цены контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем), и начальной цены единицы товара, работы, услуги при осуществлении закупок продукции судостроительной промышленности", предусмотрено обоснование цены строительства судна, и в случае, если цена контракта на строительство судна изменяется (в отношении объекта недвижимого имущества, являющегося морским судном, судном внутреннего плавания, судном смешанного (река - море) плавания);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "ж" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId99">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 24.06.2025 N 939)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>з) информация о предполагаемых источниках финансового обеспечения строительства, приобретения объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="P346"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:r>
+        <w:t>и) обоснование невозможности строительства, приобретения объекта без привлечения средств федерального бюджета (для объектов государственной собственности Российской Федерации за пределами территории Российской Федерации, а также объектов, которые не относятся к объектам государственной (муниципальной) собственности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "и" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId100">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>к) расчет объема ежегодных расходов на содержание (эксплуатацию) объекта после ввода в эксплуатацию, приобретения с указанием источников финансового обеспечения указанных расходов, а также документы и материалы, обосновывающие указанный расчет, а в отношении объекта инфраструктуры железнодорожного транспорта - подписанное руководителем (уполномоченным им лицом) обязательство организации железнодорожного транспорта обеспечить за счет средств внебюджетных источников содержание (эксплуатацию) объекта инфраструктуры железнодорожного транспорта после ввода его в эксплуатацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId101">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.03.2025 N 399)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="P350"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:r>
+        <w:t xml:space="preserve">л) копии правоустанавливающих документов на земельный участок, а в случае их отсутствия - копия решения о предварительном согласовании места размещения объекта капитального строительства (за исключением объекта инфраструктуры железнодорожного транспорта и автомобильной дороги общего пользования федерального значения, переданной (подлежащей передаче) в доверительное управление в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId102">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "О Государственной компании "Российские автомобильные дороги" и о внесении изменений в отдельные законодательные акты Российской Федерации", для принятия решений в отношении которых указанные документы не требуются);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.03.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId103">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 399</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 30.12.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId104">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2222</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>м) копия поручения или указания Президента Российской Федерации, поручения Председателя Правительства Российской Федерации и (или) решения президиума (штаба) Правительственной комиссии по региональному развитию в Российской Федерации о необходимости строительства, приобретения таких объектов (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>н) исходные данные для проведения проверки инвестиционных проектов на предмет эффективности использования средств федерального бюджета, направляемых на капитальные вложения, и заключение, выданное по результатам указанной проверки (при наличии), - в отношении объектов, по которым в случаях, установленных Правительством Российской Федерации, требуется проведение такой проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="P354"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">о) копии годовой бухгалтерской (финансовой) отчетности юридических лиц, которым предоставляются средства, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P228">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P232">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"в" пункта 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, а также организаций (дочерних обществ), указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P321">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 21</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, состоящей из бухгалтерского баланса, отчета о финансовых результатах, отчета о целевом использовании средств и приложений к ним, за последние 2 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="P355"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r>
+        <w:t xml:space="preserve">26. В отношении объектов, по которым планируется техническое перевооружение, не предусматривающее выполнение работ по строительству, вместо документов, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P336">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P340">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"д" пункта 25</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, требуются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) заключение об отсутствии работ по строительству объекта, подготовленное специалистом по организации архитектурно-строительного проектирования в должности главного инженера проекта, сведения о котором включены в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId105">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>частью 8 статьи 55.5-1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Градостроительного кодекса Российской Федерации в национальный реестр специалистов в области инженерных изысканий и архитектурно-строительного проектирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) информация о ценах товаров, работ, услуг для обеспечения государственных и муниципальных нужд, которая может быть использована для целей определения начальной (максимальной) цены контракта по объекту в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId106">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>частью 18 статьи 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд" вне зависимости от способа заключения такого контракта, или иная информация, используемая заказчиком для определения начальной (максимальной) цены контракта методами, отличными от метода сопоставимых рыночных цен (анализа рынка).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">27. В отношении объекта, по которому планируются подготовка обоснования инвестиций и проведение его технологического и ценового аудита, вместо документов, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P334">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 25</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, требуются тест-паспорт по форме, утвержденной Министерством строительства и жилищно-коммунального хозяйства Российской Федерации, содержащий краткую характеристику объекта, а также обоснование невозможности подготовки обоснования инвестиций и проведения его технологического и ценового аудита без предоставления средств из федерального бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">27(1). Для принятия решения в отношении объектов, не находящихся в государственной собственности Российской Федерации, строительство которых осуществляется за пределами территории Российской Федерации, требуется копия международного договора (при наличии). При этом документы, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P336">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P339">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P341">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P346">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"и"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P350">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"л"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P354">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"о" пункта 25</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, не требуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 27(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId107">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 15.03.2025 N 313)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="P361"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:r>
+        <w:t xml:space="preserve">27(2). Для принятия решения в отношении объектов государственной собственности Российской Федерации за пределами территории Российской Федерации в дополнение к документам, указанным в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P334">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктах 25</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P355">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>26</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, требуются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) обоснование невозможности финансового обеспечения расходов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P268">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "в" пункта 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, за счет средств учреждения, предприятия без привлечения средств федерального бюджета в случае осуществления капитальных вложений в объект путем предоставления субсидии учреждению, предприятию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) подтверждение Федерального агентства по управлению государственным имуществом (его территориального органа) отсутствия в казне Российской Федерации либо у федерального государственного учреждения неиспользуемого объекта недвижимого имущества, находящегося в государственной собственности Российской Федерации, пригодного для использования его в целях, для которых предполагается строительство или приобретение объекта государственной собственности Российской Федерации за пределами территории Российской Федерации, и </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>обоснование нецелесообразности или невозможности получения такого объекта во владение и пользование по договору аренды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) копия международного договора, предусматривающего строительство или приобретение объекта государственной собственности Российской Федерации за пределами территории Российской Федерации (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 27(2) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId108">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">28. Документы, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P334">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 25</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P361">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>27(2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, представляются для согласования проектов решений в соответствии с настоящими Правилами, за исключением документов, которые загружены в сведения в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P63">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о порядке формирования и ведения реестра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId109">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>V. Внесение изменений в решение</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>29. Внесение изменений в решение осуществляется в порядке, установленном настоящими Правилами для его принятия, в следующих обязательных случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) приведение перечня объектов в соответствие с федеральным законом о федеральном бюджете на очередной финансовый год и плановый период в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P308">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 17</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) включение в решение нового объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) исключение объекта из решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>30. Внесение изменений в решение не требуется в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) принятие решения о внесении изменений в информацию об объекте, содержащуюся в решении, в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId110">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правилами</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства и объектах недвижимого имущества, утвержденными постановлением Правительства Российской Федерации от 30 ноября 2023 г. N 2050 "Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства и объектах недвижимого имущества" (для объектов и мероприятий, сведения о которых включены в реестр, а также объектов государственного оборонного заказа);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) увеличение в текущем финансовом году бюджетных ассигнований на осуществление капитальных вложений в размере, не превышающем остатка не исполненных на 1 января текущего финансового года соответствующих бюджетных обязательств, по основаниям, установленным бюджетным законодательством Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) предоставление бюджетных ассигнований резервного фонда Правительства Российской Федерации или бюджетных ассигнований, иным образом зарезервированных в федеральном законе о федеральном бюджете, в целях строительства, приобретения объекта, по которому принято решение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>31. Согласование предложений по внесению изменений в принятое решение с Министерством экономического развития Российской Федерации не требуется, если указанные предложения не предусматривают изменение направления инвестирования, мощности более чем на 30 процентов по сравнению с изначально установленной в решении и (или) срока ввода в эксплуатацию, приобретения объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 31 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId111">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 12.06.2025 N 888)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Утверждены</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>постановлением Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>от 30 мая 2024 г. N 702</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="P391"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:r>
+        <w:t>ПРАВИЛА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ОСУЩЕСТВЛЕНИЯ КАПИТАЛЬНЫХ ВЛОЖЕНИЙ В ОБЪЕКТЫ КАПИТАЛЬНОГО</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>СТРОИТЕЛЬСТВА И ПРИОБРЕТЕНИЕ ОБЪЕКТОВ НЕДВИЖИМОГО ИМУЩЕСТВА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ЗА СЧЕТ СРЕДСТВ ФЕДЕРАЛЬНОГО БЮДЖЕТА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008526AC">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p/>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 15.03.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 313</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 08.10.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1561</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 30.12.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2222</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 30.12.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2231</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...24 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="P401"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:r>
+        <w:t>1. Настоящие Правила устанавливают порядок осуществления за счет средств федерального бюджета капитальных вложений в целях строительства (реконструкции, в том числе с элементами реставрации, технического перевооружения) (далее - строительство) объектов капитального строительства или приобретения объектов недвижимого имущества (далее - объекты) путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 15.03.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId116">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 313</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 30.12.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId117">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2231</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) осуществления бюджетных инвестиций в находящиеся на территории Российской Федерации объекты государственной собственности Российской Федерации в соответствии со </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId118">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 79</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации или предоставления субсидий федеральным государственным бюджетным, автономным учреждениям (далее - учреждения), федеральным государственным унитарным предприятиям, в том числе казенным (далее - предприятия), на осуществление капитальных вложений в находящиеся на территории Российской Федерации объекты государственной собственности Российской Федерации в соответствии со </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId119">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 78.2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, а также осуществления бюджетных инвестиций и предоставления субсидий на подготовку обоснования инвестиций и проведение его технологического и ценового аудита, если подготовка обоснования инвестиций в соответствии с законодательством Российской Федерации является обязательной;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "а" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId120">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="P405"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:r>
+        <w:t xml:space="preserve">а(1)) осуществления бюджетных инвестиций в находящиеся за пределами территории Российской Федерации объекты государственной собственности Российской Федерации, в том числе объекты дипломатических представительств и консульских учреждений Российской Федерации, представительств Российской Федерации при международных (межгосударственных, межправительственных) организациях, торговых представительств Российской Федерации и представительств федеральных органов исполнительной власти (далее - объекты государственной собственности Российской Федерации за пределами территории Российской Федерации), в соответствии со </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId121">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 79</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации или предоставления субсидий осуществляющим деятельность за пределами территории Российской Федерации учреждениям и предприятиям на осуществление капитальных вложений в объекты государственной собственности Российской Федерации за пределами территории Российской Федерации в соответствии со </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId122">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 78.2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "а(1)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId123">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>б) предоставления субсидий:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">юридическим лицам, 100 процентов акций (долей) которых принадлежит Российской Федерации, на цели, указанные в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId124">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 8 статьи 78</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">государственным корпорациям (компаниям), публично-правовым компаниям (далее - корпорации (компании), в том числе в виде имущественного взноса Российской Федерации, на цели, указанные в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId125">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId126">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>4 пункта 1 статьи 78.3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId127">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2222)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) предоставления бюджетных инвестиций юридическим лицам, которые не являются государственными, муниципальными учреждениями, предприятиями, на цели, указанные в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId128">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце третьем пункта 1 статьи 80</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Предоставление указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P401">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил бюджетных инвестиций и субсидий (далее соответственно - бюджетные инвестиции, субсидии) осуществляется в пределах доведенных в установленном порядке до получателей средств федерального бюджета на соответствующие цели лимитов бюджетных обязательств либо в случаях, установленных бюджетным законодательством Российской Федерации, в пределах средств, предусмотренных принятыми в установленном Правительством Российской Федерации порядке решениями, предоставляющими получателю средств федерального бюджета право принимать обязательства на срок, превышающий срок действия утвержденных ему лимитов бюджетных обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Предоставление бюджетных инвестиций и субсидий осуществляется на основании принятых в установленном порядке решений об осуществлении капитальных вложений (далее - решения о капитальных вложениях), а в отношении объектов, сведения о которых подлежат включению в предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId129">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 179.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестр объектов капитального строительства, объектов недвижимого имущества (далее - реестр), - в соответствии со сведениями, содержащимися в реестре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3(1). Допускается направление предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P405">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а(1)" пункта 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил бюджетных инвестиций или субсидий на финансовое обеспечение и (или) возмещение расходов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P277">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 7(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правил принятия решений об осуществлении капитальных вложений в объекты капитального строительства и приобретение объектов недвижимого имущества за счет средств федерального бюджета, утвержденных постановлением Правительства Российской Федерации от 30 мая 2024 г. N 702 "Об управлении капитальными вложениями, финансовое обеспечение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета", в размере, предусмотренном решением о капитальных вложениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 3(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId130">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. Положения </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P418">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>разделов II</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P449">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>III</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил в отношении федеральных органов государственной власти (государственных органов) распространяются на Государственную корпорацию по атомной энергии "Росатом" и Государственную корпорацию по космической деятельности "Роскосмос".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="P418"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:r>
+        <w:t>II. Осуществление бюджетных инвестиций</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. Бюджетные инвестиции осуществляются путем заключения и исполнения от имени Российской Федерации государственных контрактов на выполнение проектных и (или) изыскательских работ, строительство, приобретение объектов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) государственными заказчиками, являющимися получателями средств федерального бюджета, включая дипломатические представительства и консульские учреждения Российской Федерации, представительства Российской Федерации при международных (межгосударственных, </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>межправительственных) организациях, торговые представительства Российской Федерации и представительства федеральных органов исполнительной власти при осуществлении бюджетных инвестиций в объекты государственной собственности Российской Федерации за пределами территории Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId131">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="P423"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:r>
+        <w:t>б) юридическим лицами, которым получатели средств федерального бюджета передали свои полномочия государственного заказчика по заключению и исполнению от имени Российской Федерации государственных контрактов от лица соответствующих получателей средств федерального бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="P424"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:r>
+        <w:t xml:space="preserve">6. Получатели средств федерального бюджета при осуществлении закупок в целях выполнения проектных и (или) изыскательских работ, строительства объектов устанавливают в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId132">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд" обеспечение исполнения государственного контракта, условиями которого предусмотрена выплата подлежащего казначейскому сопровождению аванса, в размере, не превышающем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) 20 процентов начальной (максимальной) цены контракта (цены контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем), уменьшенной на размер аванса, в случае если такая цена контракта (цена контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем) составляет менее 1 млрд. рублей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) 15 процентов начальной (максимальной) цены контракта (цены контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем), уменьшенной на размер аванса, в случае если такая цена контракта (цена контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем) составляет 1 млрд. рублей и более.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7. Полномочия, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P423">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "б" пункта 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, могут быть переданы при осуществлении бюджетных инвестиций:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) учреждениям, предприятиям федеральными органами государственной власти (государственными органами):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>осуществляющими функции и полномочия учредителя учреждения или права собственника имущества предприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>не осуществляющими функции и полномочия учредителя учреждения или права собственника имущества предприятия, при осуществлении бюджетных инвестиций в рамках реализации государственного оборонного заказа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) корпорациям (компаниям), которым в случаях, определенных федеральными законами (за исключением федерального закона о федеральном бюджете) либо иными нормативными правовыми актами о создании публично-правовых компаний, предоставлено право на заключение и исполнение от имени Российской Федерации государственных контрактов от лица получателей средств федерального бюджета при осуществлении бюджетных инвестиций (за исключением бюджетных инвестиций в целях реконструкции, технического перевооружения объектов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="P432"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:r>
+        <w:t>в) юридическим лицам, акции (доли) которых принадлежат Российской Федерации, при осуществлении бюджетных инвестиций с последующей передачей объекта в качестве вклада в уставные (складочные) капиталы таких юридических лиц и возникновением права государственной собственности Российской Федерации на эквивалентную часть уставных (складочных) капиталов указанных юридических лиц, которое оформляется участием Российской Федерации в уставных (складочных) капиталах таких юридических лиц в соответствии с гражданским законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">8. В целях осуществления бюджетных инвестиций в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P423">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "б" пункта 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил федеральный орган государственной власти (государственный орган) заключает с юридическим лицом соглашение о передаче полномочий государственного заказчика по заключению и исполнению от имени Российской Федерации государственных контрактов от лица указанного органа (далее - соглашение о передаче полномочий).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Соглашение о передаче полномочий и дополнительные соглашения к указанному соглашению, предусматривающие внесение в него изменений или его расторжение, заключаются в соответствии с типовой </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId133">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>формой</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, утверждаемой Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9. Соглашение о передаче полномочий заключается в отношении одного или нескольких объектов и содержит в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) цель осуществления бюджетных инвестиций и их объем с распределением по годам в отношении каждого объекта с указанием его наименования, мощности, сроков строительства, приобретения объекта, рассчитанной в ценах соответствующих лет стоимости объекта (сметной или предполагаемой (предельной) либо стоимости приобретения), а также рассчитанного в ценах соответствующих лет общего объема капитальных вложений, в том числе объема бюджетных ассигнований, предусмотренного федеральному органу государственной власти (государственному органу) как получателю средств федерального бюджета, которые должны соответствовать объему средств, определенному решением о капитальных вложениях, а по объектам, сведения о которых включены (подлежат включению) в реестр, - в соответствии с такими сведениями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="73" w:name="P437"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:r>
+        <w:t>б) положения, устанавливающие права и обязанности юридического лица по заключению и исполнению от имени Российской Федерации государственных контрактов от лица федерального органа государственной власти (государственного органа);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) ответственность юридического лица за неисполнение или ненадлежащее исполнение переданных ему полномочий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) положения, устанавливающие право федерального органа государственной власти (государственного органа) на проведение проверок соблюдения юридическим лицом условий соглашения о передаче полномочий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="P440"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:r>
+        <w:t>д) положения, устанавливающие обязанность юридического лица по ведению бюджетного учета, составлению и представлению бюджетной отчетности федеральному органу государственной власти (государственному органу) как получателю средств федерального бюджета в порядке, установленном Министерством финансов Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">е) положения, определяющие порядок и сроки передачи объектов, созданных в результате осуществления бюджетных инвестиций, в качестве вклада в уставный (складочный) капитал юридическому лицу в случае, указанном в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P432">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "в" пункта 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ж) обязательство юридического лица устанавливать при осуществлении закупок в целях выполнения проектных и (или) изыскательских работ, строительства объектов обеспечение исполнения государственного контракта в соответствии с положениями </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P424">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункта 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>10. Объекты, созданные или приобретенные в результате осуществления бюджетных инвестиций, закрепляются в установленном порядке на праве оперативного управления за федеральными государственными учреждениями либо на праве оперативного управления или хозяйственного ведения за предприятиями с последующим увеличением стоимости основных средств, находящихся на соответствующем вещном праве у этих государственных учреждений, предприятий, а также с увеличением уставного фонда предприятий, основанных на праве хозяйственного ведения, либо включаются в состав государственной казны Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">10(1). При осуществлении бюджетных инвестиций, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P405">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>а(</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>1)" пункта 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) операции, связанные с бюджетными инвестициями, осуществляемыми в порядке, установленном бюджетным законодательством Российской Федерации для исполнения федерального бюджета, отражаются на открытых в органах Федерального казначейства в порядке, установленном Федеральным казначейством, лицевых счетах, предназначенных для учета операций получателя средств федерального бюджета, в том числе на лицевом счете получателя средств федерального бюджета, предназначенном для учета операций по перечислению бюджетных средств на счета, открытые в кредитных организациях получателю средств федерального бюджета, находящемуся за пределами территории Российской Федерации и получающему бюджетные средства от главного распорядителя средств федерального бюджета в иностранной валюте;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) положения </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P424">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункта 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил не применяются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 10(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId134">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="P449"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:r>
+        <w:t>III. Предоставление субсидий учреждениям, предприятиям</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="P451"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:r>
+        <w:t xml:space="preserve">11. Предоставление субсидии учреждению, предприятию осуществляется в соответствии с соглашением, заключенным между федеральным органом государственной власти (государственным органом) как получателем средств федерального бюджета, предоставляющим субсидию, и учреждением, предприятием (далее - соглашение о предоставлении субсидии), а в случае предоставления субсидии федеральному государственному бюджетному учреждению, осуществляющему в соответствии с Бюджетным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId135">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>кодексом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Российской Федерации полномочия главного распорядителя бюджетных средств, - на условиях, предусмотренных решением о капитальных вложениях, без заключения соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="77" w:name="P452"/>
+      <w:bookmarkEnd w:id="77"/>
+      <w:r>
+        <w:t xml:space="preserve">Соглашение о предоставлении субсидии и дополнительные соглашения к указанному соглашению, предусматривающие внесение в него изменений или его расторжение, заключаются в соответствии с типовой </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId136">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>формой</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, утверждаемой Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При предоставлении субсидии без заключения соглашения о предоставлении субсидии в случае, указанном в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P451">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце первом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, положения, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P457">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P254" w:tooltip="общий объем указанных средств не должен превышать 90 процентов и быть ниже 5 процентов стоимости объекта.">
-[...23 lines deleted...]
-        </w:rPr>
+      <w:hyperlink w:anchor="P461">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P465">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"и"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P468">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"м"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P470">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"о" пункта 12</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, включаются в решение о капитальных вложениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>12. Соглашение о предоставлении субсидии заключается в отношении одного или нескольких объектов и содержит в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) цель и значения результатов предоставления субсидии и ее объем с распределением по годам в отношении каждого объекта с указанием его наименования, мощности, сроков строительства, приобретения объекта, рассчитанной в ценах соответствующих лет стоимости объекта (сметной или предполагаемой (предельной) стоимости либо стоимости приобретения), а также общего объема капитальных вложений за счет всех источников финансового обеспечения, в том числе объема предоставляемой субсидии, который должен соответствовать объему средств, определенному решением о капитальных вложениях, а по объектам, сведения о которых включены (подлежат включению) в реестр, - в соответствии с такими сведениями. В случае если субсидия предоставляется в целях достижения мероприятий (результатов) структурного элемента государственной программы Российской Федерации, указывается наименование такого структурного элемента, при этом результаты предоставления субсидии должны соответствовать мероприятиям (результатам) структурного элемента государственной программы Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="78" w:name="P456"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:r>
+        <w:t xml:space="preserve">б) положения, устанавливающие права и обязанности сторон соглашения о предоставлении </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>субсидии и порядок их взаимодействия при реализации указанного соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="79" w:name="P457"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:r>
+        <w:t>в) условие о соблюдении учреждением, предприятием при использовании субсидии положений, установленных законодательством Российской Федерации о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, в том числе о применении учреждением, предприятием при проведении конкурентных способов определения поставщиков (подрядчиков, исполнителей) при осуществлении закупок за счет средств субсидии закрытых конкурентных способов определения поставщиков (подрядчиков, исполнителей), если в отношении таких учреждения, предприятия иностранными государствами, совершающими недружественные действия в отношении Российской Федерации, граждан Российской Федерации или российских юридических лиц, введены политические или экономические санкции и (или) иностранными государствами, государственными объединениями и (или) союзами и (или) государственными (межгосударственными) учреждениями иностранных государств, государственных объединений и (или) союзов введены меры ограничительного характера;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId59" w:tooltip="Постановление Правительства РФ от 28.03.2025 N 399 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
-[...88 lines deleted...]
-        <w:pStyle w:val="2"/>
+      <w:hyperlink r:id="rId137">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 08.10.2025 N 1561)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) обязательство учреждения, предприятия осуществлять без использования субсидии выполнение работ, предшествующих строительству, в том числе разработку проектной документации и проведение инженерных изысканий, выполняемых для подготовки такой проектной документации, если предоставление субсидии на эти цели не предусмотрено решением о капитальных вложениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="80" w:name="P460"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:r>
+        <w:t>д) обязательство предприятия осуществлять эксплуатационные расходы, необходимые для содержания объекта после ввода в эксплуатацию, приобретения, без использования на эти цели средств федерального бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="P461"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:r>
+        <w:t>е) обязательство учреждения осуществлять эксплуатационные расходы, необходимые для содержания объекта после ввода в эксплуатацию, приобретения, за счет средств, предоставляемых из федерального бюджета, в размере, не превышающем размер соответствующих нормативных затрат, применяемых при расчете субсидии на финансовое обеспечение выполнения государственного задания на оказание государственных услуг (выполнение работ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="82" w:name="P462"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:r>
+        <w:t>ж) сроки (порядок определения сроков) перечисления субсидии, а также положения, устанавливающие обязанность перечисления субсидии на лицевой счет для учета операций с субсидиями, открытый получателю субсидии в органе Федерального казначейства, если иное не установлено бюджетным законодательством Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "ж" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId138">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>з) положения, устанавливающие право получателя средств федерального бюджета, предоставляющего субсидию, на проведение проверок соблюдения учреждением, предприятием условий, установленных соглашением о предоставлении субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="83" w:name="P465"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:r>
+        <w:t>и) порядок возврата учреждением, предприятием средств в объеме остатка не использованной на начало текущего финансового года перечисленной ему в предшествующем финансовом году субсидии в случае отсутствия принятого в установленном Правительством Российской Федерации порядке решения получателя средств федерального бюджета, предоставляющего субсидию, о наличии потребности направления этих средств на цели предоставления субсидии в текущем финансовом году;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>к) порядок возврата сумм, использованных учреждением, предприятием, в случае установления по результатам проверок фактов нарушения целей и условий, определенных соглашением о предоставлении субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">л) положения, предусматривающие приостановление предоставления субсидии либо </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>сокращение объема предоставляемой субсидии в связи с нарушением учреждением, предприятием условия о софинансировании капитальных вложений в объекты за счет иных источников, в случае если соглашением о предоставлении субсидии предусмотрено такое условие;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="84" w:name="P468"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:r>
+        <w:t>м) порядок и сроки представления учреждением, предприятием отчетности об использовании субсидии, а также о достижении значений результатов предоставления субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="85" w:name="P469"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:r>
+        <w:t xml:space="preserve">н) случаи и порядок внесения изменений в соглашение о предоставлении субсидии, в том числе в случае уменьшения в соответствии с Бюджетным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId139">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>кодексом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Российской Федерации получателю средств федерального бюджета, предоставляющему субсидию, ранее доведенных в установленном порядке лимитов бюджетных обязательств на предоставление субсидии, а также случаи и порядок досрочного прекращения соглашения о предоставлении субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="86" w:name="P470"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:r>
+        <w:t xml:space="preserve">о) обязательство учреждения, предприятия устанавливать при осуществлении закупок в целях выполнения проектных и (или) изыскательских работ, строительства объектов обеспечение исполнения контракта в соответствии с положениями </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P424">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункта 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">12(1). При заключении соглашения о предоставлении субсидии в отношении одного или нескольких объектов государственной собственности Российской Федерации за пределами территории Российской Федерации и дополнительных соглашений к указанному соглашению, предусматривающих внесение в него изменений или его расторжение, положения </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P452">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаца второго пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P460">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункта "д"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (в случае если в соответствии с Бюджетным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId140">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>кодексом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Российской Федерации и иными нормативными правовыми актами Российской Федерации, регулирующими бюджетные правоотношения, принято решение о предоставлении субсидии из федерального бюджета на финансовое обеспечение (возмещение) эксплуатационных расходов, необходимых для содержания объекта государственной собственности Российской Федерации за пределами территории Российской Федерации после ввода в эксплуатацию, приобретения) и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P470">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункта "о" пункта 12</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил не применяются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 12(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId141">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13. Осуществление капитальных вложений в объекты за счет субсидий влечет увеличение стоимости основных средств, находящихся на праве оперативного управления у учреждений либо на праве оперативного управления или хозяйственного ведения у предприятий. Осуществление капитальных вложений за счет субсидий в объекты предприятий, основанных на праве хозяйственного ведения, влечет также увеличение их уставного фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">13(1). Если иное не установлено бюджетным законодательством Российской Федерации, перечисление субсидий, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P405">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а(1)" пункта 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, осуществляется в порядке, установленном для осуществления операций получателем средств федерального бюджета с иностранной валютой, на открытый учреждению, предприятию счет в кредитной организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 13(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId142">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>IV. Предоставление субсидий организациям</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">14. Предоставление субсидий организациям осуществляется на финансовое обеспечение затрат организаций (юридических лиц, дочерних обществ, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P480">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил), связанных со строительством, приобретением объектов, определяемых согласно решению о капитальных вложениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="87" w:name="P480"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:r>
+        <w:t xml:space="preserve">15. При предоставлении субсидии корпорации (компании) использование корпорацией (компанией) указанной субсидии на цели предоставления взносов в уставные (складочные) капиталы юридических лиц, акции (доли) которых принадлежат указанной корпорации (компании), в том числе для последующего предоставления взносов в уставные (складочные) капиталы дочерних обществ таких юридических лиц (далее соответственно - взносы, организации </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>корпорации (компании), дочерние общества), допускается в случае, если указанные организации корпорации (компании), дочерние общества определены в решении о капитальных вложениях застройщиками, заказчиками в порядке, сроки и на условиях, которые определены настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>16. Предоставление субсидии организации осуществляется на условиях последующего достижения организацией результатов предоставления субсидии, к которым относятся ввод в эксплуатацию, приобретение объектов в сроки, установленные решением о капитальных вложениях, и иных показателей предоставления субсидий, определенных решением о капитальных вложениях (при их наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="88" w:name="P482"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:r>
+        <w:t>17. Субсидия предоставляется организации в соответствии с договором (соглашением) о предоставлении субсидии, заключаемым между получателем средств федерального бюджета и организацией (далее - договор о предоставлении субсидии), а в случае предоставления субсидии государственной корпорации при осуществлении ею в соответствии с бюджетным законодательством Российской Федерации полномочий главного распорядителя бюджетных средств и получателя бюджетных средств - на условиях, предусмотренных решением о капитальных вложениях, без заключения договора о предоставлении субсидии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Договор о предоставлении субсидии и дополнительные соглашения к указанному договору, предусматривающие внесение в него изменений или его расторжение, заключаются в соответствии с типовой </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId143">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>формой</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, утверждаемой Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="89" w:name="P484"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:r>
+        <w:t xml:space="preserve">18. Если иное не установлено решением о капитальных вложениях, организация должна соответствовать на 1-е число месяца, предшествующего месяцу, в котором планируется заключение договора о предоставлении субсидии либо предоставление субсидии (в случае, если в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P482">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым пункта 17</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил заключение договора о предоставлении субсидии не требуется), следующим требованиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) у организации отсутствует неисполненная обязанность по уплате налогов, сборов, страховых взносов, пеней, штрафов и процентов, подлежащих уплате в соответствии с законодательством Российской Федерации о налогах и сборах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) организация не находится в процессе реорганизации, ликвидации и банкротства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="90" w:name="P487"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:r>
+        <w:t>в) у организации отсутствуют просроченная задолженность по возврату в федеральный бюджет средств, предоставленных в соответствии с федеральным законом о федеральном бюджете и иными нормативными правовыми актами, регулирующими правила предоставления указанных средств, а также другая просроченная задолженность перед федеральным бюджетом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">19. В случае предоставления субсидии корпорации (компании) на цели предоставления взносов каждое из юридических лиц (дочерних обществ), которым предоставляются взносы, должно соответствовать условиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P484">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 18</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="91" w:name="P489"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:r>
+        <w:t xml:space="preserve">20. Для заключения договора о предоставлении субсидии организация, а в случае, указанном в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P480">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, - юридическое лицо (дочернее общество), которому предоставляются взносы, предоставляют получателю средств федерального бюджета:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) справку об исполнении налогоплательщиком обязанности по уплате налогов, сборов, страховых взносов, пеней, штрафов, процентов, подлежащих уплате в соответствии с законодательством Российской Федерации о налогах и сборах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) выписку из единого государственного реестра юридических лиц, содержащую сведения об организации, а также о юридическом лице (дочернем обществе), которому предоставляются взносы (в случае непредставления такого документа получатель средств федерального бюджета запрашивает его самостоятельно в рамках межведомственного информационного </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>взаимодействия);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) справку, подписанную руководителем или иным уполномоченным лицом организации, а также юридического лица (дочернего общества), которому предоставляются взносы, подтверждающую соответствие организации и указанного юридического лица (дочернего общества) требованию, предусмотренному </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P487">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "в" пункта 18</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">21. Получатель средств федерального бюджета в течение 10 рабочих дней со дня получения документов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P489">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, рассматривает их и принимает решение о заключении с организацией договора о предоставлении субсидии либо направляет организации информацию об отказе в предоставлении субсидии в одном из следующих случаев:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) непредставление (представление не в полном объеме) документов, необходимых для заключения договора о предоставлении субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) недостоверность информации, содержащейся в представленных документах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) отсутствие в соответствии с бюджетным законодательством Российской Федерации оснований для заключения договора о предоставлении субсидии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="92" w:name="P497"/>
+      <w:bookmarkEnd w:id="92"/>
+      <w:r>
+        <w:t>22. Договор о предоставлении субсидии организации заключается в отношении одного или нескольких объектов и содержит в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) целевое назначение и значения результатов предоставления субсидии, включая в отношении каждого объекта его наименование, мощность, сроки строительства, приобретения объекта, рассчитанную в ценах соответствующих лет стоимость объекта (сметную или предполагаемую (предельную) стоимость либо стоимость приобретения), соответствующие решению о капитальных вложениях, а также общий объем капитальных вложений за счет всех источников финансового обеспечения и его распределение по годам с выделением объема предоставляемой субсидии, которые должны соответствовать сведениям, включенным в реестр (если сведения об объекте подлежат включению в реестр). В случае если субсидия предоставляется в целях достижения мероприятий (результатов) структурного элемента государственной программы Российской Федерации, указывается наименование такого структурного элемента, при этом результаты предоставления субсидии должны соответствовать мероприятиям (результатам) структурного элемента государственной программы Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) значения иных показателей предоставления субсидии, определенных решением о капитальных вложениях (при их наличии), а также условие об их достижении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) сроки перечисления субсидии (за исключением случая, если субсидия предоставляется в пределах суммы, необходимой для оплаты денежных обязательств организации, источником финансового обеспечения которых является субсидия);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) положения, устанавливающие права и обязанности сторон договора о предоставлении субсидии и порядок взаимодействия сторон при его реализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="93" w:name="P502"/>
+      <w:bookmarkEnd w:id="93"/>
+      <w:r>
+        <w:t xml:space="preserve">д) обязанность организации осуществлять закупки за счет полученных средств в порядке, установленном законодательством Российской Федерации о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, а также условие о применении организацией при проведении конкурентных способов определения поставщиков (подрядчиков, исполнителей) при осуществлении закупок за счет полученных средств закрытых конкурентных способов определения поставщиков (подрядчиков, исполнителей), если в отношении организации иностранными государствами, совершающими недружественные действия в отношении Российской Федерации, граждан Российской Федерации или российских юридических лиц, введены политические или экономические санкции и (или) иностранными государствами, государственными объединениями и (или) союзами и (или) государственными </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>(межгосударственными) учреждениями иностранных государств, государственных объединений и (или) союзов введены меры ограничительного характера;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId144">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 08.10.2025 N 1561)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>е) обязанность организации обеспечить финансирование капитальных вложений в объекты в размере, предусмотренном решением о капитальных вложениях и договором о предоставлении субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ж) обязанность организации обеспечить без использования субсидии выполнение работ, предшествующих строительству, в том числе разработку проектной документации и проведение инженерных изысканий, выполняемых для подготовки такой проектной документации, если предоставление субсидии на эти цели не предусмотрено решением о капитальных вложениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>з) положения о запрете:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>на приобретение организацией за счет субсидий иностранной валюты, за исключением операций, осуществляемых в соответствии с валютным законодательством Российской Федерации при закупке (поставке) высокотехнологичного импортного оборудования, сырья и комплектующих изделий, а также иных операций, связанных с достижением целей предоставления субсидии и определенных решением о капитальных вложениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">на перечисление организацией субсидии в качестве взносов в уставные (складочные) капиталы других организаций, вкладов в имущество таких организаций, не увеличивающих их уставные (складочные) капиталы, за исключением случая, указанного в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P480">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>на размещение организацией полученных средств на депозитах, а также в иных финансовых инструментах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>на осуществление операций, определенных нормативными правовыми актами Правительства Российской Федерации, в случаях, установленных в соответствии с бюджетным законодательством Российской Федерации, при осуществлении казначейского сопровождения субсидий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="94" w:name="P511"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:r>
+        <w:t>и) обязательство организации осуществлять эксплуатационные расходы, необходимые для содержания объектов после ввода в эксплуатацию, приобретения, без использования на эти цели средств, предоставляемых из федерального бюджета в соответствии с федеральным законом о федеральном бюджете и иными нормативными правовыми актами, регулирующими правила предоставления указанных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>к) положение о возврате организацией в федеральный бюджет остатка субсидии, не использованного в отчетном финансовом году (за исключением субсидии, предоставляемой в пределах суммы, необходимой для оплаты денежных обязательств организации, источником финансового обеспечения которых является субсидия), если получателем средств федерального бюджета не принято в установленном Правительством Российской Федерации порядке решение об использовании этих средств в текущем финансовом году на цели, ранее установленные условиями предоставления субсидии, или на иные цели, определенные в соответствии с федеральным законом о федеральном бюджете;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="95" w:name="P513"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:r>
+        <w:t>л) порядок и сроки представления организацией отчетности о расходах, источником финансового обеспечения которых является субсидия, и о достижении значений результатов предоставления субсидии (иных показателей);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>м) право получателя средств федерального бюджета на проведение проверок соблюдения организацией условий, определенных договором о предоставлении субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>н) ответственность организации за нарушение условий, определенных договором о предоставлении субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>о) обязанность организации по возврату соответствующих средств в федеральный бюджет в случае установления по итогам проверок, проведенных получателем средств федерального бюджета и уполномоченными органами государственного финансового контроля, факта нарушения целей, условий и порядка предоставления субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="96" w:name="P517"/>
+      <w:bookmarkEnd w:id="96"/>
+      <w:r>
+        <w:t xml:space="preserve">п) обязательство организации устанавливать при осуществлении закупок в целях выполнения проектных и (или) изыскательских работ, строительства объектов обеспечение исполнения контракта в соответствии с положениями </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P424">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункта 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>р) иные положения, содержащие условия, определенные нормативными правовыми актами Правительства Российской Федерации, регулирующими требования к договорам о предоставлении субсидий организациям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="97" w:name="P519"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:r>
+        <w:t xml:space="preserve">23. Договор о предоставлении субсидии корпорации (компании) в целях последующего предоставления взносов организациям корпорации (компании) на осуществление капитальных вложений в объекты, которые находятся (будут находиться) в собственности организаций корпорации (компании), помимо положений, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P497">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, также содержит:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) наименования организаций корпорации (компании);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) целевое назначение предоставляемых взносов, соответствующее целевому назначению субсидии, и их объем, перечень затрат, источником финансового обеспечения которых являются эти взносы, а также условие об обеспечении достижения организациями корпораций (компаний) значений результатов предоставления субсидии (иных показателей);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) сроки перечисления взносов в уставные (складочные) капиталы организаций корпорации (компании), которые не могут превышать 90 дней со дня заключения договора о предоставлении субсидии, если решением (актом) о предоставлении субсидии не определены иные сроки или порядок определения указанных сроков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) положение о представлении в составе отчетности, указанной в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P513">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "л" пункта 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, информации об использовании организациями корпорации (компании) полученных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) положение о предоставлении взносов в уставные (складочные) капиталы организаций корпорации (компании) на условиях, предусматривающих право получателя средств федерального бюджета, предоставляющего субсидию, и уполномоченных органов государственного финансового контроля на проведение в отношении них проверок на предмет соблюдения корпорацией (компанией) порядка, целей и условий предоставления субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="98" w:name="P525"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:r>
+        <w:t>е) обязательство корпорации (компании) по предоставлению взносов в уставные (складочные) капиталы организаций корпорации (компании) на условиях договоров, заключаемых корпорацией (компанией) с каждой из организаций корпорации (компании) в соответствии с типовой формой, установленной Министерством финансов Российской Федерации, а также ответственность корпорации (компании) за несоблюдение организациями корпорации (компании) указанных условий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="99" w:name="P526"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:r>
+        <w:t xml:space="preserve">24. Договором между корпорацией (компанией) и организацией корпорации (компании) о предоставлении взноса в уставный (складочный) капитал организации корпорации (компании), указанным в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P525">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "е" пункта 23</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, предусматриваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) целевое назначение предоставляемого взноса и его объем, перечень затрат, источником </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>финансового обеспечения которых является этот взнос, а также значения результатов предоставления взноса (иных показателей), которые должны быть достигнуты организацией корпорации (компании) в целях достижения значений соответствующих результатов предоставления субсидии (иных показателей) корпорацией (компанией);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) положения, устанавливающие права и обязанности сторон договора, и порядок взаимодействия сторон при его реализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) порядок и сроки перечисления взноса в уставный (складочный) капитал организации корпорации (компании);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="100" w:name="P530"/>
+      <w:bookmarkEnd w:id="100"/>
+      <w:r>
+        <w:t>г) условие о соблюдении организацией корпорации (компании) при осуществлении закупок за счет полученных средств положений, установленных законодательством Российской Федерации о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, в том числе о применении организацией корпорации (компании) при проведении конкурентных способов определения поставщиков (подрядчиков, исполнителей) при осуществлении закупок за счет полученных средств закрытых конкурентных способов определения поставщиков (подрядчиков, исполнителей), если в отношении организации корпорации (компании) иностранными государствами, совершающими недружественные действия в отношении Российской Федерации, граждан Российской Федерации или российских юридических лиц, введены политические или экономические санкции и (или) иностранными государствами, государственными объединениями и (или) союзами и (или) государственными (межгосударственными) учреждениями иностранных государств, государственных объединений и (или) союзов введены меры ограничительного характера;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId145">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 08.10.2025 N 1561)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) обязанность организации корпорации (компании) обеспечить финансирование капитальных вложений в объекты в размере, предусмотренном решением о капитальных вложениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>е) обязанность организации корпорации (компании) обеспечить без использования полученных средств, отраженных на открытом ей лицевом счете неучастника бюджетного процесса, выполнение работ, предшествующих строительству, в том числе разработку проектной документации и проведение инженерных изысканий, выполняемых для подготовки такой проектной документации, если предоставление субсидии на эти цели не предусмотрено решением о капитальных вложениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ж) положения о запрете:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>на приобретение за счет средств, отраженных на соответствующем лицевом счете, открытом организации корпорации (компании), иностранной валюты, за исключением операций, осуществляемых в соответствии с валютным законодательством Российской Федерации при закупке (поставке) высокотехнологичного импортного оборудования, сырья и комплектующих изделий, а также иных операций, связанных с достижением целей предоставления этих средств и определенных решением о капитальных вложениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">на перечисление средств, отраженных на лицевом счете неучастника бюджетного процесса, открытом организации корпорации (компании), в качестве взносов в уставные (складочные) капиталы других организаций, за исключением случая, указанного в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P480">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>на размещение средств, отраженных на лицевом счете неучастника бюджетного процесса, открытом организации корпорации (компании), на депозитах, а также в иных финансовых инструментах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">на осуществление операций, предусмотренных нормативными правовыми актами Правительства Российской Федерации, регулирующими осуществление казначейского </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>сопровождения субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>з) обязательство организации корпорации (компании) осуществлять эксплуатационные расходы, необходимые для содержания объектов после ввода в эксплуатацию, приобретения, без использования на эти цели средств, предоставляемых из федерального бюджета в соответствии с федеральным законом о федеральном бюджете и иными нормативными правовыми актами, регулирующими правила предоставления указанных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и) порядок и сроки представления организацией корпорации (компании) отчетности об использовании полученных средств и о достижении организацией корпорации (компании) установленных договором значений результатов предоставления взноса (иных показателей);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>к) право корпорации (компании) и уполномоченных органов государственного финансового контроля на проведение в отношении организации корпорации (компании) проверок соблюдения ею условий, определенных договором о предоставлении взноса в уставный (складочный) капитал организации корпорации (компании);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>л) ответственность организации корпорации (компании) за нарушение условий, определенных договором о предоставлении взноса в уставный (складочный) капитал организации корпорации (компании);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">м) обязательство организации корпорации (компании) устанавливать при осуществлении закупок, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P530">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, обеспечение исполнения контракта в соответствии с положениями </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P517">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункта "п" пункта 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">25. Договор о предоставлении субсидии в целях предоставления взносов организаций корпорации (компании) для последующего предоставления взносов дочерним обществам на осуществление капитальных вложений в объекты, которые находятся (будут находиться) в собственности дочерних обществ, помимо положений, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P497">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктах 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P519">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, также содержит:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) наименования дочерних обществ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) целевое назначение предоставляемых взносов, соответствующее целевому назначению субсидии, и их объем, а также перечень затрат, источником финансового обеспечения которых являются взносы в уставный (складочный) капитал дочерних обществ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) сроки перечисления взносов в уставный (складочный) капитал дочерних обществ, которые не могут превышать 90 дней со дня заключения соответствующих договоров о предоставлении взносов в уставный (складочный) капитал организации корпорации (компании), если решением об осуществлении капитальных вложений не определены иные сроки или порядок определения указанных сроков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) положение о представлении в составе отчетности, указанной в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P513">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "л" пункта 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, информации об использовании дочерними обществами полученных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) положения, обеспечивающие предоставление организациями корпорации (компании) взносов в уставный (складочный) капитал дочерних обществ на условиях, предусматривающих право получателя средств федерального бюджета, предоставляющего субсидию, и уполномоченных органов государственного финансового контроля на проведение в отношении дочерних обществ проверок на предмет соблюдения корпорацией (компанией) порядка, целей и условий предоставления субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">е) положения, обеспечивающие предоставление организациями корпорации (компании) взносов в уставный (складочный) капитал дочерних обществ на условиях, предусмотренных заключенными организациями корпорации (компании) с каждым из дочерних обществ </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>договорами, а также ответственность корпорации (компании) за несоблюдение дочерними обществами указанных условий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">26. Договором о предоставлении взноса в уставный (складочный) капитал дочернего общества предусматриваются положения, аналогичные указанным в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P526">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 24</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="101" w:name="P552"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:r>
+        <w:t>27. В случаях, определенных федеральными законами (за исключением федерального закона о федеральном бюджете) либо иным нормативным правовым актом о создании публично-правовой компании, корпорации (компании) предоставляются субсидии в целях осуществления указанной корпорацией (компанией) строительства объектов, подлежащих передаче в государственную собственность Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Порядок и сроки передачи объектов в государственную собственность Российской Федерации в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P552">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта определяются договором (соглашением) о предоставлении субсидии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="102" w:name="P554"/>
+      <w:bookmarkEnd w:id="102"/>
+      <w:r>
+        <w:t>28. Организация представляет получателю средств федерального бюджета, предоставляющему субсидию, отчетность о расходах, источником финансового обеспечения которых является субсидия, и об обеспечении достижения организацией результатов предоставления субсидии в сроки, определенные договором (соглашением) о предоставлении субсидии, при условии, что отчетность об указанных расходах представляется ежеквартально, до 20-го рабочего дня после окончания отчетного квартала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>29. Получатель средств федерального бюджета и органы государственного финансового контроля проводят проверки соблюдения организацией целей и условий предоставления субсидии. В случае установления получателем средств федерального бюджета или органом государственного финансового контроля факта нарушения организацией порядка, целей и условий предоставления субсидии соответствующие средства подлежат возврату организацией в федеральный бюджет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) на основании требования получателя средств федерального бюджета не позднее 30-го рабочего дня со дня получения указанного требования организацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) на основании представления и (или) предписания органа государственного финансового контроля в сроки, установленные в соответствии с бюджетным законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>30. В случае если субсидия предоставлена корпорации (компании) в виде имущественного взноса Российской Федерации, возврат корпорацией (компанией) в федеральный бюджет остатка субсидии, а также средств в случае нарушения корпорацией (компанией) порядка, целей и условий предоставления субсидии осуществляется в порядке и размере, установленных решением Правительства Российской Федерации, с уменьшением указанного имущественного взноса Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>31. При предоставлении субсидии юридическому лицу, 100 процентов акций (долей) которого принадлежит Российской Федерации, федеральный орган исполнительной власти или организация, осуществляющие от имени Российской Федерации права акционера (участника) юридического лица, и (или) получатель средств федерального бюджета не позднее 3 месяцев со дня ввода в эксплуатацию, приобретения объекта, источником финансового обеспечения строительства, приобретения которого является субсидия, осуществляют действия, направленные на увеличение уставного капитала такого юридического лица в порядке, установленном законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">31(1). Договор о предоставлении субсидии, в соответствии с которым предоставляется субсидия на цели, указанные в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId146">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте 4 пункта 1 статьи 78.3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, заключается с учетом следующих особенностей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">а) в отчетность, предусмотренную </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P554">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 28</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, включается информация о достижении показателей, реализации мероприятий (результатов) федерального проекта, в рамках реализации которого предоставляется субсидия, а также о рисках реализации указанного федерального проекта в части достижения таких показателей, реализации таких мероприятий (результатов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) положения </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P502">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктов "д"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P511">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"и"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P517">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"п" пункта 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил не предусматриваются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 31(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId147">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2222)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...112 lines deleted...]
-        </w:rPr>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>V. Предоставление бюджетных инвестиций юридическим лицам</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>32. Предоставление бюджетных инвестиций юридическим лицам осуществляется в соответствии с договором, заключаемым между Правительством Российской Федерации или получателем средств федерального бюджета, предоставляющим инвестиции, федеральным органом исполнительной власти, осуществляющим полномочия собственника Российской Федерации в отношении акций (долей) в уставном (складочном) капитале организации, и юридическим лицом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">33. Договор о предоставлении бюджетных инвестиций заключается в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId148">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>требованиями</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к договорам о предоставлении бюджетных инвестиций юридическим лицам, не являющимся федеральными государственными учреждениями и федеральными государственными унитарными предприятиями, за счет средств федерального бюджета, утвержденными постановлением Правительства Российской Федерации от 15 февраля 2017 г. N 190 "О требованиях к договорам о предоставлении бюджетных инвестиций юридическим лицам, не являющимся федеральными государственными учреждениями и федеральными государственными унитарными предприятиями, за счет средств федерального бюджета и об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>VI. Особенности осуществления бюджетных инвестиций</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>или предоставления субсидий учреждениям, предприятиям</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в целях подготовки обоснования инвестиций и проведения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>его технологического и ценового аудита</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>34. Бюджетные инвестиции и предоставление субсидий учреждениям, предприятиям в целях подготовки обоснования инвестиций и проведения его технологического и ценового аудита осуществляются в случае, если подготовка обоснования инвестиций для объекта капитального строительства в соответствии с законодательством Российской Федерации является обязательной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">35. Соглашение о передаче полномочий при осуществлении бюджетных инвестиций в целях подготовки обоснования инвестиций и проведения его технологического и ценового аудита должно содержать в том числе положения, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P437">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId62" w:tooltip="Постановление Правительства РФ от 30.09.2014 N 999 (ред. от 27.09.2025) &quot;О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot; (вместе с &quot;Правилами формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot;) {КонсультантПлюс}">
-[...84 lines deleted...]
-        </w:rPr>
+      <w:hyperlink w:anchor="P440">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"д" пункта 9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, а также цель осуществления бюджетных инвестиций с указанием в отношении каждого объекта его наименования, сроков подготовки обоснования инвестиций и проведения его технологического и ценового аудита и общего объема капитальных вложений в целях подготовки обоснования инвестиций и проведения его технологического и ценового аудита, в том числе объема бюджетных ассигнований, предусмотренного федеральному органу государственной власти (государственному органу) как получателю средств федерального бюджета, соответствующего решению о капитальных вложениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">36. Соглашение о предоставлении субсидии в целях подготовки обоснования инвестиций и проведения его технологического и ценового аудита должно содержать в том числе положения, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P456">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P457">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P462">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"ж"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId64" w:tooltip="Постановление Правительства РФ от 30.09.2014 N 999 (ред. от 27.09.2025) &quot;О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot; (вместе с &quot;Правилами формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot;) {КонсультантПлюс}">
-[...192 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+      <w:hyperlink w:anchor="P469">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"н" пункта 12</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, а также цель, значения результатов предоставления субсидии и ее объем с распределением по годам в </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>отношении каждого объекта с указанием его наименования и общего объема капитальных вложений на подготовку обоснования инвестиций и проведения его технологического и ценового аудита за счет всех источников финансового обеспечения, в том числе объема предоставляемой субсидии, соответствующего решению о капитальных вложениях, сроков подготовки обоснования инвестиций и проведения его технологического и ценового аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Утверждены</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>постановлением Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>от 30 мая 2024 г. N 702</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
-[...274 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+      <w:bookmarkStart w:id="103" w:name="P588"/>
+      <w:bookmarkEnd w:id="103"/>
+      <w:r>
+        <w:t>ИЗМЕНЕНИЯ,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1149 lines deleted...]
-        <w:spacing w:before="0"/>
+        <w:t>КОТОРЫЕ ВНОСЯТСЯ В АКТЫ ПРАВИТЕЛЬСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
-          <w:insideH w:val="nil"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
-        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="008526AC">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="ced3f1"/>
+          </w:tcPr>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
+          </w:tcPr>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
+          </w:tcPr>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 07.05.2026 N 525)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...74 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
-[...5 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p/>
+          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...13 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. В </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId150">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "т" пункта 9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId151">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "ш" пункта 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о представлении в Правительство Российской Федерации отчетности об исполнении федерального бюджета за I квартал, первое полугодие и 9 месяцев текущего финансового года и годовой отчетности об исполнении федерального бюджета, утвержденного постановлением Правительства Российской Федерации от 11 мая 2006 г. N 281 "Об утверждении Положения о представлении в Правительство Российской Федерации отчетности об исполнении федерального бюджета за I квартал, первое полугодие и 9 месяцев текущего финансового года и годовой отчетности об исполнении федерального бюджета" (Собрание законодательства Российской Федерации, 2006, N 20, ст. 2178; 2013, N 9, ст. 956; 2014, N 15, ст. 1760; 2017, N 37, ст. 5538; 2021, N 46, ст. 7703; 2022, N 18, ст. 3082), слова "федеральной адресной инвестиционной программой" заменить словами "реестром объектов капитального строительства, объектов недвижимого имущества, предусмотренным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId152">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 179.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. В </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId153">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце втором пункта 29(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId154">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце втором пункта 29(5)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения об организации и проведении государственной экспертизы проектной документации и результатов инженерных изысканий, утвержденного постановлением Правительства Российской Федерации от 5 марта 2007 г. N 145 "О порядке организации и проведения государственной экспертизы проектной документации и результатов инженерных изысканий" (Собрание законодательства Российской Федерации, 2007, N 11, ст. 1336; 2016, N 48, ст. 6766; 2021, N 16, ст. 2787; N 49, ст. 8296; 2023, N 20, ст. 3552), слова "федеральных адресных инвестиционных программ" заменить словами "предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId155">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 179.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестра объектов капитального строительства, объектов недвижимого имущества".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. В </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId156">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "ч" пункта 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о Правительственной комиссии по транспорту, утвержденного постановлением Правительства Российской Федерации от 16 марта 2013 г. N 220 "О реорганизации Правительственной комиссии по транспорту и связи и об образовании Правительственной комиссии по транспорту и Правительственной комиссии по связи" (Собрание законодательства Российской Федерации, 2013, N 12, ст. 1323; 2014, N 19, ст. 2440), слова ", федеральных целевых программ и федеральных адресных инвестиционных программ" заменить словами "и федеральных целевых программ".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. В </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId157">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>постановлении</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 30 сентября 2014 г. N 999 "О </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации" (Собрание законодательства Российской Федерации, 2014, N 41, ст. 5536; 2016, N 10, ст. 1406; 2018, N 50, ст. 7767; 2019, N 41, ст. 5726; 2022, N 22, ст. 3680; 2023, N 49, ст. 8798):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId158">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 3(2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> слова "актом Министерства строительства и жилищно-коммунального хозяйства Российской Федерации, согласованным с Министерством финансов Российской Федерации" заменить словами "на основании сформированных Министерством строительства и жилищно-коммунального хозяйства Российской Федерации, согласованных с Министерством финансов Российской Федерации сведений об объектах капитального строительства, объектах недвижимого имущества, включенных в предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId159">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 179.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестр объектов капитального строительства, объектов недвижимого имущества (далее - реестр объектов)";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId160">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 3(3)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> слова "актом Министерства Российской Федерации по развитию Дальнего Востока и Арктики, согласованным с Министерством финансов Российской Федерации, Министерством строительства и жилищно-коммунального хозяйства Российской Федерации, Министерством экономического развития Российской Федерации" заменить словами "на основании сформированных Министерством Российской Федерации по развитию Дальнего Востока и Арктики, согласованных с Министерством финансов Российской Федерации, Министерством строительства и жилищно-коммунального хозяйства Российской Федерации, Министерством экономического развития Российской Федерации сведений об объектах капитального строительства, объектах недвижимого имущества, включенных в реестр объектов";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId161">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 3(4)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> слова "актом федерального органа исполнительной власти, осуществляющего предоставление соответствующей субсидии в рамках указанной государственной программы" заменить словами "на основании сформированных федеральным органом исполнительной власти, осуществляющим предоставление соответствующей субсидии в рамках указанной государственной программы сведений об объектах капитального строительства, объектах недвижимого имущества, включенных в реестр объектов";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId162">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правилах</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId163">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId164">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзац третий</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Адресное (пообъектное) распределение субсидий по объектам капитального строительства и объектам недвижимого имущества (за исключением объектов недвижимого имущества (жилых помещений), приобретаемых для формирования муниципального специализированного жилищного фонда в целях реализации мер социальной поддержки отдельных категорий граждан) определяется соглашением в соответствии с правилами предоставления субсидий и на основании сведений об объектах капитального строительства, объектах недвижимого имущества, сформированных в государственной интегрированной информационной системе управления общественными финансами "Электронный бюджет" (далее - система "Электронный бюджет") в соответствии с Положением о порядке формирования и ведения реестра объектов капитального строительства, объектов недвижимого имущества, строительство (реконструкция, в том числе с элементами реставрации, техническое перевооружение) или приобретение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета, утвержденным постановлением Правительства Российской от 30 мая 2024 г. N 702 "Об управлении капитальными вложениями, финансовое обеспечение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета" (далее - Положение о порядке формирования и ведения реестра объектов).";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId165">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>дополнить</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> абзацем следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Сведения об объектах капитального строительства, объектах недвижимого имущества, не включенных в федеральные целевые программы, подлежат утверждению в системе "Электронный бюджет" до 1 декабря текущего финансового года в случае, когда субсидии предусматриваются проектом федерального закона о федеральном бюджете на очередной финансовый год и плановый период, а в случае, когда субсидии предусматриваются проектом федерального закона о внесении изменений в федеральный закон о федеральном бюджете на текущий финансовый год и плановый период, - не позднее 10 рабочих дней со дня принятия Государственной Думой Федерального Собрания Российской Федерации указанного федерального закона.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId166">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацы первый</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId167">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пятый</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId168">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>седьмой</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId169">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>одиннадцатый пункта 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId170">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункт 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> признать утратившими силу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId171">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 7(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> слова "Правилами формирования и реализации адресной программы" заменить словами "Положением о порядке формирования и ведения реестра объектов";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId172">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "в(5)" пункта 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> слова ", за исключением объектов, подлежащих включению в федеральную адресную инвестиционную программу в соответствии с пунктом 6 Правил формирования и реализации адресной программы" исключить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. В </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId173">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положении</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о государственной интегрированной информационной системе управления общественными финансами "Электронный бюджет", утвержденном постановлением Правительства Российской Федерации от 30 июня 2015 г. N 658 "О государственной интегрированной информационной системе управления общественными финансами "Электронный бюджет" (Собрание законодательства Российской Федерации, 2015, N 28, ст. 4228; 2022, N 37, ст. 6367):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId174">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункт "б(1)" пункта 8</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">"б(1)) формирование и ведение предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId175">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 179.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестра объектов капитального строительства, объектов недвижимого имущества, в том числе формирование, представление, согласование и утверждение документов и информации при формировании и ведении указанного реестра (за исключением документов и информации, содержащих сведения, составляющие государственную тайну, обмен которыми осуществляется в установленном порядке на бумажном носителе), а также мониторинг строительства (реконструкции, в том числе с элементами реставрации, технического перевооружения) объектов капитального строительства и приобретения объектов недвижимого имущества, включенных в указанный реестр;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId176">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункт "г" пункта 35</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> признать утратившим силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. В </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId177">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правилах</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> осуществления мониторинга реализации крупных проектов с государственным участием, в том числе инфраструктурных проектов, финансируемых в рамках государственных программ Российской Федерации (федеральных целевых программ) и за счет средств Фонда национального благосостояния, реализуемых на территории Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 6 ноября 2015 г. N 1199 "О мониторинге реализации крупных проектов с государственным участием, в том числе инфраструктурных проектов, финансируемых в рамках государственных программ Российской Федерации (федеральных целевых программ) и за счет средств Фонда национального благосостояния, реализуемых на территории Российской Федерации" (Собрание законодательства Российской Федерации, 2015, N 46, ст. 6386; 2019, N 11, ст. 1122):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId178">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце втором пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> слова "федеральной адресной инвестиционной программы" заменить словами "предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId179">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 179.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестра объектов капитального строительства, объектов недвижимого имущества";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">б) в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId180">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> приложения N 1 к указанным Правилам слова "федеральная адресная инвестиционная программа," исключить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7. В </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId181">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положении</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о Правительственной комиссии по региональному развитию в Российской Федерации, утвержденном постановлением Правительства Российской Федерации от 21 мая 2016 г. N 451 "О Правительственной комиссии по региональному развитию в Российской Федерации" (Собрание законодательства Российской Федерации, 2016, N 22, ст. 3227; 2021, N 31, ст. 5901; 2022, N 51, ст. 9229):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId182">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> слова "федеральной адресной инвестиционной программы, иных" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId183">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "г" пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId184">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> слова ", федеральной адресной инвестиционной программы" исключить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8. В </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId185">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце втором пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> требований к договорам о предоставлении бюджетных инвестиций юридическим лицам, не являющимся федеральными государственными учреждениями и федеральными государственными унитарными предприятиями, за счет средств федерального бюджета, утвержденных постановлением Правительства Российской Федерации от 15 февраля 2017 г. N 190 "О требованиях к договорам о предоставлении бюджетных инвестиций юридическим лицам, не являющимся федеральными государственными учреждениями и федеральными государственными унитарными предприятиями, за счет средств федерального бюджета и об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2017, N 8, ст. 1256), слова "в соответствии с федеральной адресной инвестиционной программой, должен соответствовать объему бюджетных ассигнований на предоставление бюджетных инвестиций, предусмотренному указанной программой" заменить словами "в соответствии со сведениями, включенными в реестр объектов капитального строительства, объектов недвижимого имущества, должен советовать объему средств, предусмотренному указанными сведениями".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">9. Утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId186">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.05.2026 N 525.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10. В </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId187">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положении</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о Правительственной комиссии по бюджетным проектировкам на очередной финансовый год и плановый период, утвержденном постановлением Правительства Российской Федерации от 23 февраля 2019 г. N 189 "Об утверждении Положения о Правительственной комиссии по бюджетным проектировкам на очередной финансовый год и плановый период, о внесении изменений в Правила составления проекта федерального бюджета и проектов бюджетов государственных внебюджетных фондов Российской Федерации на очередной финансовый год и плановый период, утвержденные постановлением Правительства Российской Федерации от 24 марта 2018 г. N 326, и признании утратившими силу некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2019, N 9, ст. 845):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId188">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId189">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> слова "федеральной адресной инвестиционной программы" заменить словами "на осуществление капитальных вложений в соответствии с предусмотренным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId190">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 179.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестром объектов капитального строительства, объектов недвижимого имущества (далее - реестр объектов)";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId191">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "ж"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> слова "федеральной адресной инвестиционной программы" заменить словами "на осуществление капитальных вложений в соответствии с реестром объектов";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId192">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 12</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> слова "в части, касающейся бюджетных ассигнований на реализацию федеральных целевых программ и федеральной адресной инвестиционной программы на очередной финансовый год и плановый период, - совместно с Министерством экономического развития Российской Федерации" заменить словами "в части, касающейся бюджетных </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>ассигнований на реализацию федеральных целевых программ, - совместно с Министерством экономического развития Российской Федерации, на осуществление капитальных вложений в соответствии с реестром объектов - совместно с Министерством строительства и жилищно-коммунального хозяйства Российской Федерации".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">11. В </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId193">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "м" пункта 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о системе управления государственными программами Российской Федерации, утвержденного постановлением Правительства Российской Федерации от 26 мая 2021 г. N 786 "О системе управления государственными программами Российской Федерации" (Собрание законодательства Российской Федерации, 2021, N 23, ст. 4042; 2022, N 16, ст. 2695), слова "федеральная адресная инвестиционная программа" заменить словами "предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId194">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 179.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестр объектов капитального строительства, объектов недвижимого имущества".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">12. В </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId195">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положении</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о рабочей группе Правительственной комиссии по региональному развитию в Российской Федерации по рассмотрению инвестиционных проектов, реализуемых в рамках комплексной государственной программы Российской Федерации "Строительство", утвержденном постановлением Правительства Российской Федерации от 28 июля 2022 г. N 1343 "О рабочей группе Правительственной комиссии по региональному развитию в Российской Федерации по рассмотрению инвестиционных проектов, реализуемых в рамках комплексной государственной программы Российской Федерации "Строительство" (Собрание законодательства Российской Федерации, 2022, N 31, ст. 5728):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId196">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункт 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">"1. Рабочая группа Правительственной комиссии по региональному развитию в Российской Федерации по рассмотрению инвестиционных проектов, реализуемых в рамках комплексной государственной </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId197">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>программы</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Российской Федерации "Строительство" (далее - рабочая группа), создана с целью рассмотрения предложений главных распорядителей средств федерального бюджета по включению в реестр объектов капитального строительства, объектов недвижимого имущества, предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId198">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 179.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, объектов капитального строительства, объектов недвижимого имущества, мероприятий (укрупненных инвестиционных проектов), финансовое обеспечение которых планируется осуществить полностью или частично за счет средств федерального бюджета (далее соответственно - объекты, мероприятия), за исключением объектов и мероприятий, предлагаемых к включению в государственный оборонный заказ.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId199">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId200">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункт "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">"а) рассматривает проекты сведений об объектах и мероприятиях для их включения в реестр объектов капитального строительства, объектов недвижимого имущества, предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId201">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 179.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId202">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункт "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> признать утратившим силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">13. В </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId203">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 13 октября 2022 г. N 1816 "Об установлении случаев принятия Правительством Российской Федерации решений о проведении строительного контроля федеральными органами исполнительной власти или подведомственными им государственными (бюджетными или автономными) учреждениями, указанными в части 2.1 статьи 53 Градостроительного кодекса Российской Федерации" (Собрание законодательства Российской Федерации, 2022, N 42, ст. 7193), слова "в федеральную адресную инвестиционную программу" заменить словами "в предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId204">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 179.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестр объектов капитального строительства, объектов недвижимого имущества".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">14. В </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId205">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>постановлении</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 15 марта 2023 г. N 399 "О случаях и порядке проведения проверки инвестиционных проектов на предмет эффективности использования средств федерального бюджета, направляемых на капитальные вложения, о внесении изменений в некоторые акты Правительства Российской Федерации, приостановлении действия постановления Правительства Российской Федерации от 12 августа 2008 г. N 590 и отдельных положений некоторых актов Правительства Российской Федерации, а также признании утратившими силу некоторых актов Правительства Российской Федерации и отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2023, N 12, ст. 2045):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId206">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> слова "в рамках федеральной адресной инвестиционной программы" заменить словами "в рамках предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId207">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 179.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестра объектов капитального строительства, объектов недвижимого имущества";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId208">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункт 9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> признать утратившим силу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId209">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правил проведения проверки инвестиционных проектов на предмет эффективности использования средств федерального бюджета, направляемых на капитальные вложения, утвержденных указанным постановлением, слова "в рамках федеральной адресной инвестиционной программы" заменить словами "в рамках предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId210">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 179.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестра объектов капитального строительства, объектов недвижимого имущества".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">15. В </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId211">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правил принятия решений о предоставлении получателю средств федерального бюджета права принимать за счет средств федерального бюджета расходные обязательства на срок, превышающий срок действия утвержденных лимитов бюджетных обязательств, утвержденных постановлением Правительства Российской Федерации от 29 ноября 2023 г. N 2015 "Об утверждении Правил принятия решений о предоставлении получателю средств федерального бюджета права принимать за счет средств федерального бюджета расходные обязательства на срок, превышающий срок действия утвержденных лимитов бюджетных обязательств" (Собрание законодательства Российской Федерации, 2023, N 49, ст. 8767):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId212">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце первом подпункта "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> слова "включенные в федеральную адресную инвестиционную программу" заменить словами "сведения о которых включены в предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId213">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 179.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестр объектов капитального строительства, объектов недвижимого имущества";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId214">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> слова "включенных (включаемых) в федеральную адресную инвестиционную программу" заменить словами "сведения о которых включены в предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId215">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 179.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестр объектов капитального строительства, объектов недвижимого имущества".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">16. В </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId216">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "е" пункта 8</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства и объектах недвижимого имущества, утвержденных постановлением Правительства Российской Федерации от 30 ноября 2023 г. N 2050 "Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства и объектах недвижимого имущества" (Собрание законодательства Российской Федерации, 2023, N 50, ст. 9076), слова "(с приложением документов, предусмотренных пунктом 29(4) Правил формирования и реализации федеральной адресной инвестиционной программы, утвержденных постановлением Правительства Российской Федерации от 13 сентября 2010 г. N 716 "Об утверждении Правил формирования и реализации федеральной адресной инвестиционной программы")" исключить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">17. В </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId217">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "а" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 1 декабря 2023 г. N 2058 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2023, N 49, ст. 8798) слова "пунктом 38(2) Правил формирования и реализации федеральной адресной инвестиционной программы, утвержденных постановлением Правительства Российской Федерации от 13 сентября 2010 г. N 716 "Об утверждении Правил формирования и реализации федеральной адресной инвестиционной программы" заменить словами "пунктом 30 Положения о порядке формирования и ведения реестра объектов капитального строительства, объектов недвижимого имущества, строительство (реконструкция, в том числе с элементами реставрации, техническое перевооружение) или приобретение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета, утвержденного постановлением Правительства Российской Федерации от 30 мая 2024 г. N 702 "Об управлении капитальными вложениями, финансовое обеспечение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета", слова "включенных в федеральную адресную инвестиционную программу" заменить словами "включенных в предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId218">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 179.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестр объектов капитального строительства, объектов недвижимого имущества".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Приложение</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>к постановлению Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>от 30 мая 2024 г. N 702</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
-[...84 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="104" w:name="P654"/>
+      <w:bookmarkEnd w:id="104"/>
+      <w:r>
+        <w:t>ПЕРЕЧЕНЬ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>УТРАТИВШИХ СИЛУ АКТОВ ПРАВИТЕЛЬСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId219">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 30 апреля 2008 г. N 324 "Об утверждении Правил принятия решения о подготовке и реализации бюджетных инвестиций в объекты капитального строительства государственной собственности Российской Федерации, не включенные в долгосрочные (федеральные) целевые программы" (Собрание законодательства Российской Федерации, 2008, N 18, ст. 2059).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId220">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 29 декабря 2008 г. N 1062 "О внесении изменений в акты Правительства Российской Федерации по вопросам проведения проверки инвестиционных проектов на предмет эффективности использования средств федерального бюджета, направляемых на капитальные вложения" (Собрание законодательства Российской Федерации, 2009, N 2, ст. 247).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId221">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 31 марта 2009 г. N 282 "О внесении изменений в Правила принятия решения о подготовке и реализации бюджетных инвестиций в объекты капитального строительства государственной собственности Российской Федерации, не включенные в долгосрочные (федеральные) целевые программы" (Собрание законодательства Российской Федерации, 2009, N 14, ст. 1666).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId222">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 13 сентября 2010 г. N 716 "Об утверждении Правил формирования и реализации федеральной адресной инвестиционной программы" (Собрание законодательства Российской Федерации, 2010, N 38, ст. 4834).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId223">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 20 июля 2011 г. N 596 "О внесении изменения в Правила принятия решения о подготовке и реализации бюджетных инвестиций в объекты капитального строительства государственной собственности Российской Федерации, не </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>включенные в долгосрочные (федеральные) целевые программы" (Собрание законодательства Российской Федерации, 2011, N 30, ст. 4645).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId224">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 30 декабря 2011 г. N 1206 "О порядке формирования и использования бюджетных ассигнований Федерального дорожного фонда и о внесении изменений в Правила формирования и реализации федеральной адресной инвестиционной программы" (Собрание законодательства Российской Федерации, 2012, N 7, ст. 849).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId225">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 13</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации в связи с принятием Федерального закона "О федеральном бюджете на 2012 год и на плановый период 2013 и 2014 годов", утвержденных постановлением Правительства Российской Федерации от 30 декабря 2011 г. N 1249 "О мерах по реализации Федерального закона "О федеральном бюджете на 2012 год и на плановый период 2013 и 2014 годов" (Собрание законодательства Российской Федерации, 2012, N 3, ст. 447).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId226">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 23 апреля 2012 г. N 379 "О внесении изменений в Правила принятия решения о подготовке и реализации бюджетных инвестиций в объекты капитального строительства государственной собственности Российской Федерации, не включенные в долгосрочные (федеральные) целевые программы" (Собрание законодательства Российской Федерации, 2012, N 18, ст. 2238).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId227">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 28 декабря 2012 г. N 1456 "О порядке осуществления в 2013 году бюджетных инвестиций в объекты капитального строительства государственной собственности Российской Федерации" (Собрание законодательства Российской Федерации, 2013, N 1, ст. 52).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId228">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 30 апреля 2013 г. N 382 "О проведении публичного технологического и ценового аудита крупных инвестиционных проектов с государственным участием и о внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2013, N 20, ст. 2478).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">11. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId229">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 24 октября 2013 г. N 941 "Об утверждении Правил принятия решения о предоставлении бюджетных инвестиций юридическим лицам, не являющимся государственными или муниципальными учреждениями и государственными или муниципальными унитарными предприятиями, в объекты капитального строительства за счет средств федерального бюджета" (Собрание законодательства Российской Федерации, 2013, N 43, ст. 5565).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">12. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId230">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 9 января 2014 г. N 13 "Об утверждении Правил осуществления капитальных вложений в объекты государственной собственности Российской Федерации за счет средств федерального бюджета" (Собрание законодательства Российской Федерации, 2014, N 3, ст. 282).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">13. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId231">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 9 января 2014 г. N 14 "Об утверждении Правил принятия решений о предоставлении субсидии из федерального бюджета на осуществление капитальных вложений в объекты капитального строительства государственной собственности Российской Федерации и приобретение объектов недвижимого имущества в государственную собственность Российской Федерации" (Собрание законодательства Российской Федерации, 2014, N 3, ст. 283).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">14. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId232">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 9 января 2014 г. N 16 "О внесении изменений в некоторые акты Правительства Российской Федерации в связи с принятием Федерального закона "О внесении изменений в Бюджетный кодекс Российской Федерации и </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>отдельные законодательные акты Российской Федерации" (Собрание законодательства Российской Федерации, 2014, N 3, ст. 285).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">15. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId233">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 20 марта 2014 г. N 211 "О внесении изменений в постановление Правительства Российской Федерации от 9 января 2014 г. N 13" (Собрание законодательства Российской Федерации, 2014, N 13, ст. 1471).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">16. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId234">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункты 14</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId235">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId82" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 31.07.2025) {КонсультантПлюс}">
-[...226 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId236">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>26</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 3 декабря 2014 г. N 1298 "О внесении изменений и признании утратившими силу некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2014, N 50, ст. 7087).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">17. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId237">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункты 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId238">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P399" w:tooltip="III. Предоставление субсидий учреждениям, предприятиям">
-[...606 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId239">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>27</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 26 декабря 2014 г. N 1505 "О внесении изменений и признании утратившими силу некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2015, N 2, ст. 459).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">18. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId240">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Абзац шестой пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 30 апреля 2015 г. N 432 "Об управляющей компании, осуществляющей функции по управлению Арктической зоной Российской Федерации, а также территориями опережающего развития в субъектах Российской Федерации, входящих в состав Дальневосточного федерального округа, Арктической зоне Российской Федерации и свободным портом Владивосток" (Собрание законодательства Российской Федерации, 2015, N 19, ст. 2836).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">19. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId241">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 28 ноября 2015 г. N 1281 "О внесении изменений в Правила формирования и реализации федеральной адресной инвестиционной программы" (Собрание законодательства Российской Федерации, 2015, N 49, ст. 6974).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">20. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId242">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 12 декабря 2015 г. N 1373 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2015, N 51, ст. 7355).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">21. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId243">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 2 марта 2016 г. N 159 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2016, N 11, ст. 1538).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">22. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId244">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 17 марта 2016 г. N 205 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2016, N 12, ст. 1681).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">23. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId245">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 22 марта 2016 г. N 226 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2016, N 13, ст. 1843).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">24. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId246">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 19 сентября 2016 г. N 943 "О внесении изменений в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации" (Собрание законодательства Российской Федерации, 2016, N 39, ст. 5664).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">25. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId247">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункты 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId248">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId249">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId250">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId251">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 12 ноября 2016 г. N 1159 "О критериях экономической эффективности проектной документации" (Собрание законодательства Российской Федерации, 2016, N 48, ст. 6764).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">26. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId252">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Абзац третий пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в постановление Правительства Российской Федерации от 30 апреля 2015 г. N 432, утвержденных постановлением Правительства Российской Федерации от 21 декабря 2016 г. N 1414 "О внесении изменений в постановление Правительства Российской Федерации от 30 апреля 2015 г. N 432" (Собрание законодательства Российской Федерации, 2016, N 52, ст. 7673).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">27. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId253">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 6 февраля 2017 г. N 141 "О внесении изменений в Правила формирования и реализации федеральной адресной инвестиционной программы" (Собрание законодательства Российской Федерации, 2017, N 7, ст. 1080).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">28. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId254">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 15 февраля 2017 г. N 190 "О требованиях к договорам о предоставлении бюджетных инвестиций юридическим лицам, не являющимся федеральными государственными учреждениями и федеральными государственными унитарными предприятиями, за счет средств федерального бюджета и об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2017, N 8, ст. 1256).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">29. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId255">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 4 апреля 2017 г. N 409 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2017, N 16, ст. 2409).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">30. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId256">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 12 мая 2017 г. N 563 "О порядке и об основаниях заключения контрактов, предметом которых является одновременно выполнение работ по проектированию, строительству и вводу в эксплуатацию объектов капитального строительства, и о внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2017, N 21, ст. 3015).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">31. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId257">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 17 октября 2017 г. N 1263 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2017, N 43, ст. 6341).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">32. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId258">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 11 ноября 2017 г. N 1364 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2017, N 47, ст. 6996).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">33. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId259">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 30 ноября 2017 г. N 1451 "Об утверждении Правил предоставления субсидий из федерального бюджета юридическим лицам, 100 процентов акций (долей) которых принадлежит Российской Федерации, на осуществление капитальных вложений в объекты капитального строительства, находящиеся в собственности указанных юридических лиц, и (или) на приобретение ими объектов недвижимого имущества с последующим увеличением уставных капиталов таких юридических лиц в соответствии с законодательством Российской Федерации" (Собрание законодательства Российской Федерации, 2017, N 50, ст. 7612).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">34. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId260">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 30 ноября 2017 г. N 1453 "О </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>порядке предоставления из федерального бюджета субсидий государственным корпорациям (компаниям), публично-правовым компаниям" (Собрание законодательства Российской Федерации, 2017, N 50, ст. 7614).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">35. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId261">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункты 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId262">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P411" w:tooltip="е) обязательство учреждения осуществлять эксплуатационные расходы, необходимые для содержания объекта после ввода в эксплуатацию, приобретения, за счет средств, предоставляемых из федерального бюджета, в размере, не превышающем размер соответствующих нормативных затрат, применяемых при расчете субсидии на финансовое обеспечение выполнения государственного задания на оказание государственных услуг (выполнение работ);">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId263">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 28 декабря 2017 г. N 1678 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2018, N 2, ст. 425).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">36. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId264">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 29 декабря 2017 г. N 1688 "Об утверждении Правил принятия решения о предоставлении субсидий из федерального бюджета юридическим лицам, 100 процентов акций (долей) которых принадлежит Российской Федерации, на осуществление капитальных вложений в объекты капитального строительства, находящиеся в собственности указанных юридических лиц, и (или) на приобретение ими объектов недвижимого имущества с последующим увеличением уставных капиталов таких юридических лиц в соответствии с законодательством Российской Федерации" (Собрание законодательства Российской Федерации, 2018, N 3, ст. 525).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">37. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId265">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 29 декабря 2017 г. N 1691 "О порядке принятия решений о предоставлении из федерального бюджета субсидий государственным корпорациям (компаниям), публично-правовым компаниям" (Собрание законодательства Российской Федерации, 2018, N 3, ст. 528).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">38. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId266">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 29 декабря 2017 г. N 1692 "О порядке принятия решения о предоставлении бюджетных инвестиций юридическим лицам, не являющимся государственными или муниципальными учреждениями и государственными или муниципальными унитарными предприятиями, в целях предоставления взноса в уставные (складочные) капиталы дочерних обществ указанных юридических лиц на осуществление капитальных вложений в объекты капитального строительства, находящиеся в собственности таких дочерних обществ, и (или) на приобретение такими дочерними обществами объектов недвижимого имущества за счет средств федерального бюджета" (Собрание законодательства Российской Федерации, 2018, N 3, ст. 529).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">39. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId267">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункты 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId268">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId269">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 23 августа 2018 г. N 978 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2018, N 36, ст. 5607).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">40. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId270">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 24 сентября 2018 г. N 1131 "О внесении изменений в Правила осуществления капитальных вложений в объекты государственной собственности Российской Федерации за счет средств федерального бюджета" (Собрание законодательства Российской Федерации, 2018, N 40, ст. 6135).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">41. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId271">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Подпункт "а" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 1 декабря 2018 г. N 1455 "О внесении изменений в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2018, N 50, ст. 7767).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">42. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId272">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Подпункт "д" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в постановление Правительства Российской Федерации от 30 сентября 2014 г. N 999, утвержденных постановлением Правительства Российской Федерации от 7 октября 2019 г. N 1295 "О внесении изменений в постановление Правительства Российской Федерации от 30 сентября 2014 г. N 999 и признании утратившими силу </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>абзацев второго, четвертого и пятого пункта 13 изменений, которые вносятся в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 11 декабря 2017 г. N 1519" (Собрание законодательства Российской Федерации, 2019, N 41, ст. 5726).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">43. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId273">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункты 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId274">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 30 декабря 2018 г. N 1749 "О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2019, N 1, ст. 44).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">44. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId275">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 26 марта 2019 г. N 316 "О внесении изменений в Правила формирования и реализации федеральной адресной инвестиционной программы" (Собрание законодательства Российской Федерации, 2019, N 14, ст. 1518).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">45. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId276">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункты 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P414" w:tooltip="и) порядок возврата учреждением, предприятием средств в объеме остатка не использованной на начало текущего финансового года перечисленной ему в предшествующем финансовом году субсидии в случае отсутствия принятого в установленном Правительством Российской Федерации порядке решения получателя средств федерального бюджета, предоставляющего субсидию, о наличии потребности направления этих средств на цели предоставления субсидии в текущем финансовом году;">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId277">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId278">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId279">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 26 декабря 2019 г. N 1843 "О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2020, N 1, ст. 40).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">46. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId280">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункты 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId281">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P417" w:tooltip="м) порядок и сроки представления учреждением, предприятием отчетности об использовании субсидии, а также о достижении значений результатов предоставления субсидии;">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId282">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P419" w:tooltip="о) обязательство учреждения, предприятия устанавливать при осуществлении закупок в целях выполнения проектных и (или) изыскательских работ, строительства объектов обеспечение исполнения контракта в соответствии с положениями пункта 6 настоящих Правил.">
-[...1556 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId283">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId284">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>25</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 31 декабря 2019 г. N 1948 "О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу некоторых актов и отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2020, N 2, ст. 190).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">47. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId285">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункты 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId286">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P464" w:tooltip="23. Договор о предоставлении субсидии корпорации (компании) в целях последующего предоставления взносов организациям корпорации (компании) на осуществление капитальных вложений в объекты, которые находятся (будут находиться) в собственности организаций корпорации (компании), помимо положений, указанных в пункте 22 настоящих Правил, также содержит:">
-[...458 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId287">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацы четвертый</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId288">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>шестой</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId289">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>седьмой пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 2 апреля 2020 г. N 421 "О внесении изменений в Правила формирования и реализации федеральной адресной инвестиционной программы и о приостановлении действия отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2020, N 15, ст. 2278).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">48. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId290">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 22 апреля 2020 г. N 559 "О внесении изменений в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, приостановлении действия пунктов 16 - 20(1) указанных Правил и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2020, N 17, ст. 2799).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">49. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId291">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 21 мая 2020 г. N 718 "Об особенностях реализации федеральной адресной инвестиционной программы в 2020 году и о внесении изменений в Правила формирования и реализации федеральной адресной инвестиционной программы" (Собрание законодательства Российской Федерации, 2020, N 22, ст. 3487).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">50. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId292">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Подпункт "а" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 12 октября 2020 г. N 1667 "О внесении изменений в Правила формирования, предоставления и </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации" (Собрание законодательства Российской Федерации, 2020, N 42, ст. 6630).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">51. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId293">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункты 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P394" w:tooltip="д) положения, устанавливающие обязанность юридического лица по ведению бюджетного учета, составлению и представлению бюджетной отчетности федеральному органу государственной власти (государственному органу) как получателю средств федерального бюджета в порядке, установленном Министерством финансов Российской Федерации;">
-[...40 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId294">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации по вопросам принятия решений об осуществлении капитальных вложений за счет средств федерального бюджета, утвержденных постановлением Правительства Российской Федерации от 30 октября 2020 г. N 1770 "О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам принятия решений об осуществлении капитальных вложений за счет средств федерального бюджета и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2020, N 45, ст. 7123).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">52. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId295">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Абзац пятый подпункта "в" пункта 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительством Российской Федерации от 16 ноября 2020 г. N 1835 "Об акционерном обществе "Корпорация развития Дальнего Востока и Арктики" и о внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2020, N 47, ст. 7537).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">53. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId296">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункты 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId297">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 2 декабря 2020 г. N 1985 "О внесении изменений в некоторые акты Правительства Российской Федерации и приостановлении действия пункта 46 Положения о формировании государственного задания на оказание государственных услуг (выполнение работ) в отношении федеральных государственных учреждений и финансовом обеспечении выполнения государственного задания" (Собрание законодательства Российской Федерации, 2020, N 50, ст. 8196).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">54. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId298">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 24 декабря 2020 г. N 2261 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2021, N 1, ст. 126).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">55. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId299">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 4 мая 2021 г. N 707 "О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам принятия решений об осуществлении капитальных вложений за счет средств федерального бюджета" (Собрание законодательства Российской Федерации, 2021, N 20, ст. 3378).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">56. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId300">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения, утвержденных постановлением Правительства Российской Федерации от 28 июня 2021 г. N 1034 "О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2021, N 28, ст. 5504).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">57. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId301">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункты 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId302">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId303">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId304">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 9 августа 2021 г. N 1315 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2021, N 33, ст. 6107).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">58. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId305">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 1 ноября 2021 г. N 1888 "О внесении изменений в Правила формирования и реализации федеральной адресной инвестиционной программы" (Собрание законодательства Российской Федерации, 2021, N 45, ст. 7535).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">59. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId306">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Абзац второй подпункта "б" пункта 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 29 декабря 2021 г. N 2572 "Об изменении и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2022, N 2, ст. 525).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">60. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId307">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункты 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P407" w:tooltip="в) условие о соблюдении учреждением, предприятием при использовании субсидии положений, установленных законодательством Российской Федерации о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, в том числе о применении учреждением, предприятием при проведении конкурентных способов определения поставщиков (подрядчиков, исполнителей) при осуществлении закупок за счет средств субсидии закрытых конкурентных способов определения поставщиков (подрядч...">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId308">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P412" w:tooltip="ж) сроки (порядок определения сроков) перечисления субсидии, а также положения, устанавливающие обязанность перечисления субсидии на лицевой счет для учета операций с субсидиями, открытый в органе Федерального казначейства;">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId309">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P418" w:tooltip="н) случаи и порядок внесения изменений в соглашение о предоставлении субсидии, в том числе в случае уменьшения в соответствии с Бюджетным кодексом Российской Федерации получателю средств федерального бюджета, предоставляющему субсидию, ранее доведенных в установленном порядке лимитов бюджетных обязательств на предоставление субсидии, а также случаи и порядок досрочного прекращения соглашения о предоставлении субсидии;">
-[...191 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId310">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 12 февраля 2022 г. N 156 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2022, N 8, ст. 1163).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">61. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId311">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункты 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId312">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId313">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId314">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId315">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункт 2 пункта 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId316">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункты 14</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId317">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId98" w:tooltip="Постановление Правительства РФ от 11.05.2006 N 281 (ред. от 25.04.2022) &quot;Об утверждении Положения о представлении в Правительство Российской Федерации отчетности об исполнении федерального бюджета за I квартал, первое полугодие и 9 месяцев текущего финансового года и годовой отчетности об исполнении федерального бюджета&quot; (с изм. и доп., вступ. в силу с 01.04.2023) ------------ Недействующая редакция {КонсультантПлюс}">
-[...55 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId318">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId319">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в некоторые акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 14 апреля 2022 г. N 655 "О внесении изменений в некоторые акты Правительства Российской Федерации и приостановлении действия постановления Правительства Российской Федерации от 12 августа 2008 г. N 590 и отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2022, N 16, ст. 2695).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">62. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId320">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 26 июля 2022 г. N 1329 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2022, N 31, ст. 5716).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">63. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId321">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункты 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId322">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId101" w:tooltip="Постановление Правительства РФ от 05.03.2007 N 145 (ред. от 15.09.2023) &quot;О порядке организации и проведения государственной экспертизы проектной документации и результатов инженерных изысканий&quot; ------------ Недействующая редакция {КонсультантПлюс}">
-[...341 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId323">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 14 ноября 2022 г. N 2057 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2022, N 47, ст. 8220).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">64. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId324">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 1 марта 2023 г. N 330 "О внесении изменения в пункт 17(1) Правил формирования и реализации федеральной адресной инвестиционной программы" (Собрание законодательства Российской Федерации, 2023, N 10, ст. 1699).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">65. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId325">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункты 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId326">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId327">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId328">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 15 марта 2023 г. N 398 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2023, N 12, ст. 2044).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">66. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId329">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункты 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId330">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId331">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId332">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 15 марта 2023 г. N 399 "О случаях и порядке проведения проверки инвестиционных проектов на предмет эффективности использования средств федерального бюджета, направляемых на капитальные вложения, о внесении изменений в некоторые акты Правительства Российской Федерации, приостановлении действия постановления Правительства Российской Федерации от 12 августа 2008 г. N 590 и отдельных положений некоторых актов Правительства Российской Федерации, а также признании утратившими силу некоторых актов и отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2023, N 12, ст. 2045).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">67. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId333">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Подпункт "б" пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в постановление Правительства Российской Федерации от 30 апреля 2015 г. N 432, утвержденных постановлением Правительства Российской Федерации от 10 октября 2023 г. N 1667 "О внесении изменений в постановление Правительства Российской Федерации от 30 апреля 2015 г. N 432" (Собрание законодательства Российской Федерации, 2023, N 42, ст. 7507).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">68. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId334">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункты 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId335">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId114" w:tooltip="Постановление Правительства РФ от 30.09.2014 N 999 (ред. от 29.12.2023) &quot;О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot; (вместе с &quot;Правилами формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot;) ------------ Недействующая редакция {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId336">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId115" w:tooltip="Постановление Правительства РФ от 30.09.2014 N 999 (ред. от 29.12.2023) &quot;О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot; (вместе с &quot;Правилами формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot;) ------------ Недействующая редакция {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId337">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId116" w:tooltip="Постановление Правительства РФ от 30.09.2014 N 999 (ред. от 29.12.2023) &quot;О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot; (вместе с &quot;Правилами формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot;) ------------ Недействующая редакция {КонсультантПлюс}">
-[...5160 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId338">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Федерации, утвержденных постановлением Правительства Российской Федерации от 30 ноября 2023 г. N 2050 "Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства и объектах недвижимого имущества" (Собрание законодательства Российской Федерации, 2023, N 50, ст. 9076).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">69. </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId323" w:tooltip="Постановление Правительства РФ от 01.12.2023 N 2058 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Недействующая редакция {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId339">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 1 декабря 2023 г. N 2058 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2023, N 49, ст. 8798).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">70. </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId324" w:tooltip="Постановление Правительства РФ от 22.12.2023 N 2255 (ред. от 03.04.2024) &quot;Об утверждении государственной программы Российской Федерации &quot;Восстановление и социально-экономическое развитие Донецкой Народной Республики, Луганской Народной Республики, Запорожской области и Херсонской области&quot; ------------ Недействующая редакция {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId340">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 22 декабря 2023 г. N 2255 "Об утверждении государственной программы Российской Федерации "Восстановление и социально-экономическое развитие Донецкой Народной Республики, Луганской Народной Республики, Запорожской области и Херсонской области" (Собрание законодательства Российской Федерации, 2024, N 1, ст. 152).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...24 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId7"/>
+    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+      <w:bookmarkStart w:id="105" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="105"/>
+    </w:p>
+    <w:sectPr w:rsidR="008526AC" w:rsidSect="00C80D88">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
-      <w:titlePg/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...273 lines deleted...]
-</w:hdr>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="110"/>
+  <w:proofState w:grammar="clean"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="008526AC"/>
+    <w:rsid w:val="004A013C"/>
+    <w:rsid w:val="008526AC"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{502240C1-26CB-4A5C-A703-3F106BCDF2A1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
     <w:rPrDefault>
       <w:rPr>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:default="1" w:customStyle="1" w:styleId="0">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
+    <w:rsid w:val="008526AC"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat">
     <w:name w:val="ConsPlusNonformat"/>
+    <w:rsid w:val="008526AC"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
     <w:name w:val="ConsPlusTitle"/>
+    <w:rsid w:val="008526AC"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell">
     <w:name w:val="ConsPlusCell"/>
+    <w:rsid w:val="008526AC"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList">
     <w:name w:val="ConsPlusDocList"/>
+    <w:rsid w:val="008526AC"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...1 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
     <w:name w:val="ConsPlusTitlePage"/>
+    <w:rsid w:val="008526AC"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm">
     <w:name w:val="ConsPlusJurTerm"/>
+    <w:rsid w:val="008526AC"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList">
     <w:name w:val="ConsPlusTextList"/>
+    <w:rsid w:val="008526AC"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
-[...130 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="word/settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=489699&amp;dst=100018" TargetMode = "External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100019" TargetMode = "External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507818&amp;dst=100052" TargetMode = "External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508385&amp;dst=100011" TargetMode = "External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516375&amp;dst=100014" TargetMode = "External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477916&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410950&amp;dst=100015" TargetMode = "External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516407&amp;dst=100008" TargetMode = "External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100020" TargetMode = "External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507818&amp;dst=100053" TargetMode = "External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=7553" TargetMode = "External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=93980&amp;dst=100003" TargetMode = "External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=505592&amp;dst=100011" TargetMode = "External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=505592&amp;dst=100472" TargetMode = "External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515587&amp;dst=100206" TargetMode = "External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515587&amp;dst=443" TargetMode = "External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511394&amp;dst=3864" TargetMode = "External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486591&amp;dst=100007" TargetMode = "External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515587&amp;dst=100012" TargetMode = "External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=102722" TargetMode = "External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516874&amp;dst=100009" TargetMode = "External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516195&amp;dst=100043" TargetMode = "External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100020" TargetMode = "External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516874&amp;dst=100009" TargetMode = "External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507818&amp;dst=100054" TargetMode = "External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=2528" TargetMode = "External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515587&amp;dst=100206" TargetMode = "External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515587&amp;dst=443" TargetMode = "External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507818&amp;dst=100056" TargetMode = "External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511502&amp;dst=100013" TargetMode = "External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100063" TargetMode = "External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=489699&amp;dst=100018" TargetMode = "External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100011" TargetMode = "External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100021" TargetMode = "External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507818&amp;dst=100058" TargetMode = "External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508385&amp;dst=100011" TargetMode = "External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100013" TargetMode = "External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=7275" TargetMode = "External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=7283" TargetMode = "External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100014" TargetMode = "External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=5807" TargetMode = "External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=4853" TargetMode = "External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=7290" TargetMode = "External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=103476" TargetMode = "External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=7551" TargetMode = "External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=7552" TargetMode = "External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516195&amp;dst=100043" TargetMode = "External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486494&amp;dst=100016" TargetMode = "External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=489699&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100022" TargetMode = "External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241" TargetMode = "External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515587&amp;dst=100206" TargetMode = "External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515587&amp;dst=443" TargetMode = "External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515587&amp;dst=100206" TargetMode = "External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515587&amp;dst=443" TargetMode = "External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486787&amp;dst=100009" TargetMode = "External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511394&amp;dst=3803" TargetMode = "External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511394&amp;dst=3229" TargetMode = "External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=469787" TargetMode = "External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=374788" TargetMode = "External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508385&amp;dst=100011" TargetMode = "External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100025" TargetMode = "External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100026" TargetMode = "External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511394&amp;dst=3933" TargetMode = "External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;dst=100243" TargetMode = "External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100016" TargetMode = "External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511502&amp;dst=100013" TargetMode = "External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507818&amp;dst=100058" TargetMode = "External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100018" TargetMode = "External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516375&amp;dst=100014" TargetMode = "External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100019" TargetMode = "External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=103433" TargetMode = "External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=103458" TargetMode = "External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100020" TargetMode = "External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=5807" TargetMode = "External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=4853" TargetMode = "External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=7290" TargetMode = "External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=7552" TargetMode = "External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990" TargetMode = "External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241" TargetMode = "External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396428&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516375&amp;dst=100015" TargetMode = "External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241" TargetMode = "External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396428&amp;dst=100009" TargetMode = "External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516375&amp;dst=100016" TargetMode = "External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516375&amp;dst=100017" TargetMode = "External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516408&amp;dst=100013" TargetMode = "External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=427831&amp;dst=45" TargetMode = "External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=427831&amp;dst=46" TargetMode = "External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=7552" TargetMode = "External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=457935&amp;dst=352" TargetMode = "External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=457935&amp;dst=365" TargetMode = "External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=7552" TargetMode = "External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=430564&amp;dst=7" TargetMode = "External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420" TargetMode = "External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100206" TargetMode = "External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=7552" TargetMode = "External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=442" TargetMode = "External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=443" TargetMode = "External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100012" TargetMode = "External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=229" TargetMode = "External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100211" TargetMode = "External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=229" TargetMode = "External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100164" TargetMode = "External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=399" TargetMode = "External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=324" TargetMode = "External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100212" TargetMode = "External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100213" TargetMode = "External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100214" TargetMode = "External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100216" TargetMode = "External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=426299&amp;dst=100016" TargetMode = "External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=426299&amp;dst=30" TargetMode = "External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=7552" TargetMode = "External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=426299&amp;dst=100112" TargetMode = "External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414991&amp;dst=162" TargetMode = "External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414991&amp;dst=164" TargetMode = "External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=7552" TargetMode = "External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414991&amp;dst=100032" TargetMode = "External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=459800&amp;dst=8" TargetMode = "External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=459800&amp;dst=58" TargetMode = "External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=459800&amp;dst=49" TargetMode = "External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=459800&amp;dst=59" TargetMode = "External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431494&amp;dst=100016" TargetMode = "External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=100009" TargetMode = "External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=100244" TargetMode = "External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=475991&amp;dst=100105" TargetMode = "External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=7551" TargetMode = "External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=100037" TargetMode = "External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=168" TargetMode = "External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=7552" TargetMode = "External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=169" TargetMode = "External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=170" TargetMode = "External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=172" TargetMode = "External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=173" TargetMode = "External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=174" TargetMode = "External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=175" TargetMode = "External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=176" TargetMode = "External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=177" TargetMode = "External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=178" TargetMode = "External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=178" TargetMode = "External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=179" TargetMode = "External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=180" TargetMode = "External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=181" TargetMode = "External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=128" TargetMode = "External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=183" TargetMode = "External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=183" TargetMode = "External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=184" TargetMode = "External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=185" TargetMode = "External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=100157" TargetMode = "External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=186" TargetMode = "External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=187" TargetMode = "External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=188" TargetMode = "External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=189" TargetMode = "External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=190" TargetMode = "External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=191" TargetMode = "External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=192" TargetMode = "External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=193" TargetMode = "External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=195" TargetMode = "External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=197" TargetMode = "External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=198" TargetMode = "External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448407&amp;dst=199" TargetMode = "External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=388195&amp;dst=100011" TargetMode = "External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=388195&amp;dst=100015" TargetMode = "External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=388195&amp;dst=100019" TargetMode = "External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=7552" TargetMode = "External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=388195&amp;dst=100024" TargetMode = "External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=388195&amp;dst=100051" TargetMode = "External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463709&amp;dst=100402" TargetMode = "External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=7552" TargetMode = "External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=803387&amp;dst=100009" TargetMode = "External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=803387&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516874&amp;dst=100009" TargetMode = "External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=7552" TargetMode = "External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=803387&amp;dst=100012" TargetMode = "External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=803387&amp;dst=100013" TargetMode = "External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=7552" TargetMode = "External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=803387&amp;dst=100014" TargetMode = "External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=428994&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=7552" TargetMode = "External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133" TargetMode = "External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=7552" TargetMode = "External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100025" TargetMode = "External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100031" TargetMode = "External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=7552" TargetMode = "External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463421&amp;dst=100029" TargetMode = "External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463421&amp;dst=100036" TargetMode = "External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=7552" TargetMode = "External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463421&amp;dst=100041" TargetMode = "External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=7552" TargetMode = "External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465359&amp;dst=100047" TargetMode = "External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463408&amp;dst=100007" TargetMode = "External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;dst=7552" TargetMode = "External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455856" TargetMode = "External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455806" TargetMode = "External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=86391" TargetMode = "External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455854" TargetMode = "External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=117237" TargetMode = "External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=314358&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=284935&amp;dst=100225" TargetMode = "External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=173809" TargetMode = "External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=140404&amp;dst=100024" TargetMode = "External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455804&amp;dst=100153" TargetMode = "External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455797" TargetMode = "External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431493" TargetMode = "External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455807" TargetMode = "External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455802" TargetMode = "External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=160674" TargetMode = "External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=469322&amp;dst=100038" TargetMode = "External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=469322&amp;dst=100041" TargetMode = "External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=469322&amp;dst=100069" TargetMode = "External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=391040&amp;dst=100055" TargetMode = "External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=391040&amp;dst=100078" TargetMode = "External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=391040&amp;dst=100108" TargetMode = "External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=466770&amp;dst=18" TargetMode = "External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=189803" TargetMode = "External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455800" TargetMode = "External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455799&amp;dst=100047" TargetMode = "External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=195407" TargetMode = "External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=195711&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=215338&amp;dst=100012" TargetMode = "External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455803&amp;dst=100067" TargetMode = "External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455803&amp;dst=100182" TargetMode = "External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455803&amp;dst=100191" TargetMode = "External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455803&amp;dst=100198" TargetMode = "External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455803&amp;dst=100201" TargetMode = "External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=209473&amp;dst=100014" TargetMode = "External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366748" TargetMode = "External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431494&amp;dst=100071" TargetMode = "External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455798" TargetMode = "External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455846&amp;dst=100233" TargetMode = "External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=363118&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342704&amp;dst=100018" TargetMode = "External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431491" TargetMode = "External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431492" TargetMode = "External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455847&amp;dst=100040" TargetMode = "External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455847&amp;dst=100056" TargetMode = "External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455847&amp;dst=100096" TargetMode = "External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455851" TargetMode = "External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455852" TargetMode = "External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455849" TargetMode = "External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=305470&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=305470&amp;dst=100023" TargetMode = "External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=305470&amp;dst=100030" TargetMode = "External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=307544" TargetMode = "External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=351288&amp;dst=100021" TargetMode = "External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463537&amp;dst=100043" TargetMode = "External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=392832&amp;dst=100029" TargetMode = "External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=392832&amp;dst=100123" TargetMode = "External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366814" TargetMode = "External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366823&amp;dst=100019" TargetMode = "External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366823&amp;dst=100064" TargetMode = "External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366823&amp;dst=100093" TargetMode = "External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366823&amp;dst=100104" TargetMode = "External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447208&amp;dst=100293" TargetMode = "External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447208&amp;dst=100324" TargetMode = "External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447208&amp;dst=100331" TargetMode = "External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447208&amp;dst=100412" TargetMode = "External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447208&amp;dst=100420" TargetMode = "External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455844&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455844&amp;dst=100008" TargetMode = "External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455844&amp;dst=100012" TargetMode = "External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455844&amp;dst=100014" TargetMode = "External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455844&amp;dst=100015" TargetMode = "External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=351176&amp;dst=100021" TargetMode = "External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366749" TargetMode = "External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=365157&amp;dst=100012" TargetMode = "External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455845&amp;dst=100015" TargetMode = "External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455845&amp;dst=100077" TargetMode = "External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=433580&amp;dst=100020" TargetMode = "External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436779&amp;dst=100025" TargetMode = "External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436779&amp;dst=100027" TargetMode = "External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389448&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463689" TargetMode = "External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463697&amp;dst=100019" TargetMode = "External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443359&amp;dst=100025" TargetMode = "External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443359&amp;dst=100036" TargetMode = "External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443359&amp;dst=100042" TargetMode = "External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443359&amp;dst=100051" TargetMode = "External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=399916" TargetMode = "External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405975&amp;dst=100008" TargetMode = "External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463504&amp;dst=100011" TargetMode = "External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463504&amp;dst=100017" TargetMode = "External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463504&amp;dst=100023" TargetMode = "External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463504&amp;dst=100028" TargetMode = "External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100038" TargetMode = "External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100065" TargetMode = "External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100182" TargetMode = "External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100213" TargetMode = "External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100241" TargetMode = "External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100258" TargetMode = "External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100259" TargetMode = "External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100272" TargetMode = "External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100349" TargetMode = "External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=422995" TargetMode = "External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431380&amp;dst=100009" TargetMode = "External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431380&amp;dst=100025" TargetMode = "External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431380&amp;dst=100029" TargetMode = "External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=440977" TargetMode = "External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463695&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463695&amp;dst=100032" TargetMode = "External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463695&amp;dst=100042" TargetMode = "External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463695&amp;dst=100060" TargetMode = "External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100076" TargetMode = "External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100103" TargetMode = "External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100115" TargetMode = "External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100131" TargetMode = "External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=459302&amp;dst=100015" TargetMode = "External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465359&amp;dst=100237" TargetMode = "External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465359&amp;dst=100249" TargetMode = "External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465359&amp;dst=100269" TargetMode = "External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465359&amp;dst=100273" TargetMode = "External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465359&amp;dst=100298" TargetMode = "External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463408&amp;dst=100016" TargetMode = "External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474009&amp;dst=100009" TargetMode = "External"/></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100052" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463689" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7551" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=5807" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=440977" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100213" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=173809" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=305470&amp;dst=100023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=529678&amp;dst=3864" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7290" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465359&amp;dst=100249" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=489699&amp;dst=100018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=459800&amp;dst=8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=391040&amp;dst=100055" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366823&amp;dst=100104" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523199&amp;dst=100206" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=351176&amp;dst=100021" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443359&amp;dst=100051" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523199&amp;dst=100206" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=427831&amp;dst=45" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=388195&amp;dst=100051" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100006" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455803&amp;dst=100182" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523801&amp;dst=100015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100044" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100241" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523801&amp;dst=100021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511679" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=443" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463408&amp;dst=100007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431491" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103433" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=307544" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463695&amp;dst=100032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103582" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100057" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100216" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455804&amp;dst=100153" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447208&amp;dst=100324" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465359&amp;dst=100273" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523199&amp;dst=100012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100024" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100066" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=459800&amp;dst=49" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=391040&amp;dst=100108" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455803&amp;dst=100198" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=365157&amp;dst=100012" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405975&amp;dst=100008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507818&amp;dst=100056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523199&amp;dst=100206" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511573&amp;dst=100013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=466770&amp;dst=18" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455847&amp;dst=100040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533149&amp;dst=100034" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=102722" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=489699&amp;dst=100006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100042" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447208&amp;dst=100331" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100259" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465359&amp;dst=100298" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507818&amp;dst=100052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=374788" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103458" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100068" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=229" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=459800&amp;dst=59" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455856" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431493" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455803&amp;dst=100201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521426&amp;dst=100022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511573&amp;dst=100013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7290" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463537&amp;dst=100043" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455845&amp;dst=100015" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463504&amp;dst=100011" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463695&amp;dst=100060" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523199&amp;dst=443" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507818&amp;dst=100058" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=457935&amp;dst=352" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=426299&amp;dst=30" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=803387&amp;dst=100009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100031" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455806" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=189803" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533898&amp;dst=100320" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521426&amp;dst=100022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103458" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455847&amp;dst=100056" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447208&amp;dst=100412" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100272" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463408&amp;dst=100016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507523" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508385&amp;dst=100011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103433" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396428&amp;dst=100009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100211" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431494&amp;dst=100016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508385&amp;dst=100011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7553" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455807" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=209473&amp;dst=100014" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=392832&amp;dst=100029" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455845&amp;dst=100077" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463504&amp;dst=100017" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103476" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100034" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=509132&amp;dst=100012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=457935&amp;dst=365" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474009&amp;dst=100009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=803387&amp;dst=100010" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=803387&amp;dst=100013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533149&amp;dst=100034" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=86391" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455800" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455847&amp;dst=100096" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447208&amp;dst=100420" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100349" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516874&amp;dst=100009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103433" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507523" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100055" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525269&amp;dst=100016" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100103" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=229" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533898&amp;dst=100320" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463421&amp;dst=100029" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455802" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366748" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=392832&amp;dst=100123" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=433580&amp;dst=100020" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463504&amp;dst=100023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=93980&amp;dst=100003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534747&amp;dst=100011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7551" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525269&amp;dst=100014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100060" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=422995" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523801&amp;dst=100023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=426299&amp;dst=100112" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516874&amp;dst=100009" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455854" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455799&amp;dst=100047" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455851" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455844&amp;dst=100005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516195&amp;dst=100043" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=5807" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463504&amp;dst=100028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100037" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525269&amp;dst=100017" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100164" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=388195&amp;dst=100011" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100115" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463421&amp;dst=100036" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=160674" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431494&amp;dst=100071" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=505592&amp;dst=100011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=489699&amp;dst=100018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523801&amp;dst=100025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366814" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436779&amp;dst=100025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463697&amp;dst=100019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103458" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511679" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=430564&amp;dst=7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414991&amp;dst=162" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431380&amp;dst=100009" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=803387&amp;dst=100014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=117237" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=195407" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7551" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100020" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455852" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455844&amp;dst=100008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523801&amp;dst=100024" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=4853" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103582" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=399" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=388195&amp;dst=100015" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100038" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100131" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533664&amp;dst=100009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=469322&amp;dst=100038" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=505592&amp;dst=100472" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455798" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366823&amp;dst=100019" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436779&amp;dst=100027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516874&amp;dst=100009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100050" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396428&amp;dst=100005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414991&amp;dst=164" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443359&amp;dst=100025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431380&amp;dst=100025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103433" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=803387&amp;dst=100012" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=428994&amp;dst=100005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100011" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=314358&amp;dst=100006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=195711&amp;dst=100010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455849" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455844&amp;dst=100012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523199&amp;dst=100206" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=529678&amp;dst=3933" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103582" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523801&amp;dst=100027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=324" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100065" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=459302&amp;dst=100015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516195&amp;dst=100043" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=529678&amp;dst=3803" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=388195&amp;dst=100019" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463421&amp;dst=100041" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=469322&amp;dst=100041" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455846&amp;dst=100233" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366823&amp;dst=100064" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389448&amp;dst=100010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100019" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525269&amp;dst=100015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100206" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443359&amp;dst=100036" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431380&amp;dst=100029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521426&amp;dst=100010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507818&amp;dst=100054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100032" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=284935&amp;dst=100225" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=215338&amp;dst=100012" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=305470&amp;dst=100010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455844&amp;dst=100014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=100243" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523801&amp;dst=100026" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525269&amp;dst=100014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523199&amp;dst=443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507818&amp;dst=100058" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100040" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516408&amp;dst=100013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100212" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465359&amp;dst=100237" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414991&amp;dst=100032" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=469322&amp;dst=100069" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=363118&amp;dst=100010" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366823&amp;dst=100093" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443359&amp;dst=100042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=2528" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100064" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=388195&amp;dst=100024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455803&amp;dst=100067" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100016" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455844&amp;dst=100015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521426&amp;dst=100017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508385&amp;dst=100011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533898&amp;dst=100320" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100213" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=529678&amp;dst=3229" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=442" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465359&amp;dst=100047" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342704&amp;dst=100018" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521426&amp;dst=100018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=4853" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103458" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463695&amp;dst=100010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100214" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=140404&amp;dst=100024" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=305470&amp;dst=100030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533656&amp;dst=100007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447208&amp;dst=100293" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465359&amp;dst=100269" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486494&amp;dst=100016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=459800&amp;dst=58" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=391040&amp;dst=100078" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366749" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=399916" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523199&amp;dst=443" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523199&amp;dst=443" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=427831&amp;dst=46" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463709&amp;dst=100402" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455803&amp;dst=100191" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100049" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431492" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100258" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100053" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=351288&amp;dst=100021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507818&amp;dst=100053" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523801&amp;dst=100022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100059" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463695&amp;dst=100042" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=426299&amp;dst=100016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455797" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/></Relationships>
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+  <a:themeElements>
+    <a:clrScheme name="Стандартная">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Стандартная">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Стандартная">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>КонсультантПлюс Версия 4025.00.30</Application>
-  <Company>КонсультантПлюс Версия 4025.00.30</Company>
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>55</Pages>
+  <Words>32282</Words>
+  <Characters>184009</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>1533</Lines>
+  <Paragraphs>431</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>215860</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Постановление Правительства РФ от 30.05.2024 N 702
-[...2 lines deleted...]
-(вместе с "Положением о порядке формирования и ведения реестра объектов капитального строительства, объектов недвижимого имущества, строительство (реконструкция, в том числе с элементами реставрации, техническое перевооружение) или приобретение которых осуществляется (планируется осуществ</dc:title>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Стрельникова Елизавета Игоревна</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>