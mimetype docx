--- v1 (2026-06-08)
+++ v2 (2026-07-28)
@@ -1,288 +1,288 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitlePage"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Документ предоставлен </w:t>
       </w:r>
       <w:hyperlink r:id="rId4">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>КонсультантПлюс</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>ПРАВИТЕЛЬСТВО РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПОСТАНОВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>от 30 мая 2024 г. N 702</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ОБ УПРАВЛЕНИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>КАПИТАЛЬНЫМИ ВЛОЖЕНИЯМИ, ФИНАНСОВОЕ ОБЕСПЕЧЕНИЕ КОТОРЫХ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ОСУЩЕСТВЛЯЕТСЯ (ПЛАНИРУЕТСЯ ОСУЩЕСТВЛЯТЬ) ЗА СЧЕТ СРЕДСТВ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ФЕДЕРАЛЬНОГО БЮДЖЕТА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008526AC">
+      <w:tr w:rsidR="00C41861">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 01.11.2024 </w:t>
             </w:r>
             <w:hyperlink r:id="rId5">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1473</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 15.03.2025 </w:t>
             </w:r>
             <w:hyperlink r:id="rId6">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 313</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 28.03.2025 </w:t>
             </w:r>
             <w:hyperlink r:id="rId7">
@@ -292,51 +292,51 @@
                 </w:rPr>
                 <w:t>N 399</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 12.06.2025 </w:t>
             </w:r>
             <w:hyperlink r:id="rId8">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 888</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 24.06.2025 </w:t>
             </w:r>
             <w:hyperlink r:id="rId9">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 939</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 08.10.2025 </w:t>
             </w:r>
             <w:hyperlink r:id="rId10">
@@ -346,51 +346,51 @@
                 </w:rPr>
                 <w:t>N 1561</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 12.12.2025 </w:t>
             </w:r>
             <w:hyperlink r:id="rId11">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2024</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 30.12.2025 </w:t>
             </w:r>
             <w:hyperlink r:id="rId12">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2222</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 30.12.2025 </w:t>
             </w:r>
             <w:hyperlink r:id="rId13">
@@ -400,14184 +400,20595 @@
                 </w:rPr>
                 <w:t>N 2231</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 28.04.2026 </w:t>
             </w:r>
             <w:hyperlink r:id="rId14">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 479</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 07.05.2026 </w:t>
             </w:r>
             <w:hyperlink r:id="rId15">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 525</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 21.05.2026 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 583</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 30.06.2026 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 807</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...5 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Правительство Российской Федерации постановляет:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>1. Утвердить прилагаемые:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:hyperlink w:anchor="P63">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> о порядке формирования и ведения реестра объектов капитального строительства, объектов недвижимого имущества, строительство (реконструкция, в том числе с элементами реставрации, техническое перевооружение) или приобретение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...6 lines deleted...]
-      <w:hyperlink w:anchor="P211">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="P269">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> принятия решений об осуществлении капитальных вложений в объекты капитального строительства и приобретение объектов недвижимого имущества за счет средств федерального бюджета;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...6 lines deleted...]
-      <w:hyperlink w:anchor="P391">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="P578">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> осуществления капитальных вложений в объекты капитального строительства и приобретение объектов недвижимого имущества за счет средств федерального бюджета;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...6 lines deleted...]
-      <w:hyperlink w:anchor="P588">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="P781">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>изменения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, которые вносятся в акты Правительства Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Признать утратившими силу акты Правительства Российской Федерации по </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P654">
+      <w:hyperlink w:anchor="P847">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>перечню</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> согласно приложению.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>3. Установить, что со дня вступления в силу настоящего постановления:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>а) компонент управления капитальными вложениями подсистемы бюджетного планирования государственной интегрированной информационной системы управления общественными финансами "Электронный бюджет" (далее - компонент системы "Электронный бюджет") формирует единое информационное пространство для организации управления капитальными вложениями, финансовое обеспечение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета, с участием федеральных органов исполнительной власти, иных организаций, осуществляющих в соответствии с бюджетным законодательством Российской Федерации полномочия главного распорядителя средств федерального бюджета (далее - главный распорядитель);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">б) компонент системы "Электронный бюджет" является информационной системой-первоисточником в отношении информации об объектах капитального строительства, объектах </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>недвижимого имущества (далее - объекты) в части распределения бюджетных ассигнований федерального бюджета по расходам на их строительство (реконструкцию, в том числе с элементами реставрации, техническое перевооружение) или приобретение и присвоенных кодов классификации расходов федерального бюджета;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>в) с использованием компонента системы "Электронный бюджет" выполняются следующие функции:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>формирование и отображение в режиме реального времени агрегированной аналитической информации о ходе реализации инвестиционных проектов в отношении объектов;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>формирование, хранение, обмен, аналитическая обработка и визуализация информации и документов при формировании и ведении реестра объектов капитального строительства, объектов недвижимого имущества, строительство (реконструкция, в том числе с элементами реставрации, техническое перевооружение) или приобретение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета (далее - реестр);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>обеспечение одностороннего или двухстороннего информационного взаимодействия с иными информационными системами и ресурсами;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>г) Министерство строительства и жилищно-коммунального хозяйства Российской Федерации является функциональным заказчиком компонента системы "Электронный бюджет", согласовывает разработанный Министерством финансов Российской Федерации проект технического задания на выполнение работ и оказание услуг по развитию компонента системы "Электронный бюджет".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>4. Установить, что:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>а) при исполнении федерального бюджета в 2024 году сведения об объектах считаются включенными в реестр при наличии таких сведений в обоснованиях бюджетных ассигнований, сформированных и представленных в соответствии с бюджетным законодательством Российской Федерации, а также принятых в установленном порядке решений об осуществлении за счет средств федерального бюджета капитальных вложений в объекты;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>б) внесение изменений в ранее принятые в форме правовых актов главных распорядителей решения об осуществлении за счет средств федерального бюджета капитальных вложений в объекты, сведения о которых включены в реестр, не требуется;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">в) утратил силу. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId18">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.04.2026 N 479.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="P36"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>5. В отношении объектов государственной собственности Российской Федерации, строительство (реконструкция, в том числе с элементами реставрации, техническое перевооружение) или приобретение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета за пределами территории Российской Федерации:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008526AC">
+      <w:tr w:rsidR="00C41861">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Сведения об объектах, предусмотренных пп. "а" п. 5, формируются в компоненте управления капитальными вложениями подсистемы бюджетного планирования ГИИС "Электронный бюджет" по мере его доработки, но не позднее 01.01.2027 (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17">
+            <w:hyperlink r:id="rId19">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Постановление</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="280"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="P39"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve">а) формирование сведений, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId20">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпунктом 12.2 пункта 1 статьи 158</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, осуществляется в компоненте системы "Электронный бюджет" в порядке, аналогичном порядку, установленному </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P123">
+      <w:hyperlink w:anchor="P155">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P128">
+      <w:hyperlink w:anchor="P164">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпунктом "б" пункта 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P129">
+      <w:hyperlink w:anchor="P166">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктами 16</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P131">
+      <w:hyperlink w:anchor="P170">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Положения, утвержденного настоящим постановлением;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">б) рассмотрение (согласование) проектов сведений, указанных в </w:t>
       </w:r>
       <w:hyperlink w:anchor="P39">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпункте "а"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта, осуществляется Министерством финансов Российской Федерации в течение 10 рабочих дней со дня их поступления.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 5 в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId21">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5(1). В отношении объектов, не подлежащих включению в реестр, источником финансового обеспечения (софинансирования) капитальных вложений в которые являются средства федерального бюджета (кроме объектов, включенных в государственный оборонный заказ, и объектов, указанных в </w:t>
       </w:r>
       <w:hyperlink w:anchor="P36">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего постановления):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008526AC">
+      <w:tr w:rsidR="00C41861">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Сведения об объектах, предусмотренных п. 5(1), формируются в компоненте управления капитальными вложениями подсистемы бюджетного планирования ГИИС "Электронный бюджет" по мере его доработки, но не позднее 01.01.2027 (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20">
+            <w:hyperlink r:id="rId22">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Постановление</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства РФ от 12.12.2025 N 2024).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="280"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="P45"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:t xml:space="preserve">а) формирование сведений, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпунктом 12.2 пункта 1 статьи 158</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, осуществляется в порядке, аналогичном порядку, установленному </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P123">
+      <w:hyperlink w:anchor="P155">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P128">
+      <w:hyperlink w:anchor="P164">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпунктом "б" пункта 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P129">
+      <w:hyperlink w:anchor="P166">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктами 16</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P131">
+      <w:hyperlink w:anchor="P170">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Положения, утвержденного настоящим постановлением;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">б) рассмотрение (согласование) проектов сведений, указанных в </w:t>
       </w:r>
       <w:hyperlink w:anchor="P45">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпункте "а"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта, осуществляется в порядке, аналогичном порядку, установленному </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P134">
+      <w:hyperlink w:anchor="P174">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацами вторым</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P135">
+      <w:hyperlink w:anchor="P175">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>третьим подпункта "а"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P138">
+      <w:hyperlink w:anchor="P178">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпунктом "б" пункта 18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P139">
+      <w:hyperlink w:anchor="P180">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 19</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P142">
+      <w:hyperlink w:anchor="P183">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпунктом "а" пункта 20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P146">
+      <w:hyperlink w:anchor="P187">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем первым пункта 21</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P148">
+      <w:hyperlink w:anchor="P190">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 22</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Положения, утвержденного настоящим постановлением.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 5(1) введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 12.12.2025 N 2024)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>6. Настоящее постановление вступает в силу со дня его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...5 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Председатель Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>М.МИШУСТИН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...29 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Утверждено</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>постановлением Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>от 30 мая 2024 г. N 702</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...5 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="P63"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:t>ПОЛОЖЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>О ПОРЯДКЕ ФОРМИРОВАНИЯ И ВЕДЕНИЯ РЕЕСТРА ОБЪЕКТОВ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА, ОБЪЕКТОВ НЕДВИЖИМОГО ИМУЩЕСТВА,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>СТРОИТЕЛЬСТВО (РЕКОНСТРУКЦИЯ, В ТОМ ЧИСЛЕ С ЭЛЕМЕНТАМИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>РЕСТАВРАЦИИ, ТЕХНИЧЕСКОЕ ПЕРЕВООРУЖЕНИЕ) ИЛИ ПРИОБРЕТЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>КОТОРЫХ ОСУЩЕСТВЛЯЕТСЯ (ПЛАНИРУЕТСЯ ОСУЩЕСТВЛЯТЬ)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ЗА СЧЕТ СРЕДСТВ ФЕДЕРАЛЬНОГО БЮДЖЕТА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008526AC">
+      <w:tr w:rsidR="00C41861">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.03.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23">
+            <w:hyperlink r:id="rId25">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 399</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 12.06.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24">
+            <w:hyperlink r:id="rId26">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 888</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 12.12.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25">
+            <w:hyperlink r:id="rId27">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 30.06.2026 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 807</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...5 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>I. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...5 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>1. Настоящее Положение устанавливает порядок формирования и ведения реестра объектов капитального строительства, объектов недвижимого имущества, строительство (реконструкция, в том числе с элементами реставрации, техническое перевооружение) (далее - строительство) или приобретение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета (далее соответственно - объекты, реестр).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. В реестр включаются сведения об объектах, источником финансового обеспечения строительства, приобретения которых являются предоставляемые из федерального бюджета средства, определенные </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26">
+      <w:hyperlink r:id="rId29">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 1 статьи 179.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, а также в случаях, определенных настоящим Положением, о мероприятиях, которые предусматривают в различном сочетании строительство, приобретение таких объектов (далее - сведения).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Формирование и ведение реестра, включая формирование, согласование и представление позиций в отношении включаемых в него сведений и мониторинг строительства, приобретения объектов, осуществляются в компоненте управления капитальными вложениями подсистемы бюджетного планирования государственной интегрированной информационной системы управления общественными финансами "Электронный бюджет" (далее - компонент системы "Электронный бюджет") с соблюдением требований </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27">
+      <w:hyperlink r:id="rId30">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>законодательства</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Российской Федерации к работе со сведениями, составляющими государственную тайну.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>4. Формирование и ведение реестра обеспечивает Министерство строительства и жилищно-коммунального хозяйства Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...21 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. Президиум (штаб) Правительственной комиссии по региональному развитию в Российской Федерации (далее - президиум (штаб) Комиссии) по представлению Министерства строительства и жилищно-коммунального хозяйства Российской Федерации рассматривает объекты и мероприятия, сведения о которых включаются в реестр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Министерство строительства и жилищно-коммунального хозяйства Российской Федерации по согласованию с Министерством финансов Российской Федерации утверждает </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28">
+      <w:hyperlink r:id="rId32">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>методические указания</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> по формированию сведений, включаемых в реестр, в том числе </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId33">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>форму</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> таких сведений (далее - методические указания).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="P82"/>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="P83"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t>7. Реестр в отношении каждого объекта содержит сведения, определенные методическими указаниями, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="P83"/>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="P84"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t>а) об объекте:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="P85"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:t>тип (объект капитального строительства, объект недвижимого имущества);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="P86"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:t>наименование;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>уникальный 18-значный идентификационный код;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="P88"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:t>местонахождение;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>направление инвестирования;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="P90"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:t>планируемая мощность (прирост мощности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">сметная или предполагаемая (предельная) стоимость строительства, стоимость </w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>планируемая мощность (прирост мощности);</w:t>
-[...13 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+        <w:t>приобретения в ценах соответствующих лет реализации инвестиционного проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>планируемый год ввода в эксплуатацию, приобретения или планируемый год подготовки обоснования инвестиций и проведения его технологического и ценового аудита;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>планируемый год утверждения проектной документации (в отношении объекта капитального строительства, если на разработку проектной документации предусматриваются средства федерального бюджета);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...1672 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008526AC">
+      <w:tr w:rsidR="00C41861">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Абз. 11 пп. "а" п. 7 (в ред. Постановления Правительства РФ от 30.06.2026 N 807) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>применяется</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к правоотношениям, возникающим при составлении федерального бюджета начиная с бюджета на 2027 год и на плановый период 2028 и 2029 годов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="P96"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:t xml:space="preserve">планируемый год завершения расчетов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P113">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 7(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения (если на указанные цели предусматриваются средства федерального бюджета);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="P98"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:t>б) о застройщике, заказчике;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="P99"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t>в) о государственной программе Российской Федерации или о направлении деятельности, не входящем в государственные программы Российской Федерации, а также о национальном проекте (в отношении объекта, обеспечивающего достижение целей и показателей национального проекта);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) о главном распорядителе средств федерального бюджета (далее - главный распорядитель);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="P101"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:t>д) об объемах и источниках финансового обеспечения на строительство, приобретение объекта или на подготовку обоснования инвестиций и проведение его технологического и ценового аудита с распределением по годам в ценах соответствующих лет реализации инвестиционного проекта и кодам классификации расходов федерального бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="P102"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:t>е) о контрольных точках и об иной контрольной информации для мониторинга строительства, приобретения объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ж) о решениях об осуществлении капитальных вложений, принятых в порядке, установленном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P269">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правилами</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> принятия решений об осуществлении капитальных вложений в объекты капитального строительства и приобретение объектов недвижимого имущества за счет средств федерального бюджета, утвержденными постановлением Правительства Российской Федерации от 30 мая 2024 г. N 702 "Об управлении капитальными вложениями, финансовое обеспечение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета" (далее - решения о капитальных вложениях);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "ж" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="P106"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:t xml:space="preserve">з) о документах, загруженных в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P412">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 17</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Пп. "и" п. 7 (в ред. Постановления Правительства РФ от 30.06.2026 N 807) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>применяется</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к правоотношениям, возникающим при составлении федерального бюджета начиная с бюджета на 2027 год и на плановый период 2028 и 2029 годов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="P109"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:t xml:space="preserve">и) о необходимости выполнения условий, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P124">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 8(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(пп. "и" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">П. 7(1) (в ред. Постановления Правительства РФ от 30.06.2026 N 807) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>применяется</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к правоотношениям, возникающим при составлении федерального бюджета начиная с бюджета на 2027 год и на плановый период 2028 и 2029 годов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="P113"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:t>7(1). В реестр включаются сведения в отношении объекта после завершения его строительства и ввода в эксплуатацию или после его приобретения и (или) государственной регистрации права собственности (перехода права собственности) на него в случае, если средства федерального бюджета предусматриваются в целях завершения расчетов по государственным (муниципальным) контрактам, контрактам (договорам) на выполнение проектных и (или) изыскательских работ, строительство, приобретение такого объекта, в том числе в рамках исполнения судебных актов, предусматривающих обращение взыскания на средства бюджетов бюджетной системы Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 7(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="P115"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:t>8. В реестр включаются сведения о мероприятиях, предусматривающих:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="P116"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:t>строительство, приобретение объектов в целях обеспечения постоянным и (или) служебным жильем военнослужащих и приравненных к ним лиц по основаниям, установленным законодательством Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="P117"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:t>приобретение объектов недвижимого имущества (жилых помещений) для формирования муниципального специализированного жилищного фонда в целях реализации мер социальной поддержки отдельных категорий граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="P118"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:t xml:space="preserve">строительство, приобретение иных объектов, относящихся к государственной собственности субъектов Российской Федерации (муниципальной собственности), не включенных в федеральные целевые программы, стоимость которых, рассчитанная в ценах соответствующих лет реализации инвестиционного проекта, составляет менее 3 млрд. рублей, а также объектов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктах 3(2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>3(4)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 30 сентября 2014 г. N 999 "О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Реестр в отношении каждого мероприятия, указанного в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P116">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацах втором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P118">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>четвертом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, содержит сведения, определенные методическими указаниями, в том числе наименование и уникальный 18-значный идентификационный код мероприятия и сведения, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P99">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P101">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"д" пункта 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Мероприятия, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P116">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацах втором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P117">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>третьем</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, не подлежат детализации в реестре до объектов, а мероприятия, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P118">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце четвертом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, подлежат такой детализации в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P210">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 26</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В реестре также отражается распределение общего объема средств на строительство, приобретение объектов в рамках реализации государственного оборонного заказа автоматически согласно кодам классификации расходов федерального бюджета, относящимся к государственному оборонному заказу (без разбивки по указанным кодам классификации, объектам и мероприятиям).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">П. 8(1) (в ред. Постановления Правительства РФ от 30.06.2026 N 807) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>применяется</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к правоотношениям, возникающим при составлении федерального бюджета начиная с бюджета </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>на 2027 год и на плановый период 2028 и 2029 годов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="P124"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:t>8(1). Реестр в отношении объектов, включаемых в него при составлении и рассмотрении проекта федерального бюджета на очередной финансовый год и плановый период, содержит сведения о необходимости выполнения следующих условий, если такие условия не выполнены на момент включения сведений в отношении объекта в реестр:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="P125"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:t xml:space="preserve">а) дополнение реестра сведениями, указанными в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P90">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацах седьмом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P96">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>одиннадцатом подпункта "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P98">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P102">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P106">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"з" пункта 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, которые на момент включения сведений в отношении объекта в реестр могут отсутствовать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в отношении объектов, финансовое обеспечение строительства, приобретения которых за счет средств федерального бюджета предусматривается в соответствии с решениями, принятыми Правительственной комиссией по бюджетным проектировкам на очередной финансовый год и плановый период, или при рассмотрении проекта федерального бюджета на очередной финансовый год и плановый период на заседании Правительства Российской Федерации, или в рамках рассмотрения проекта федерального закона о федеральном бюджете на очередной финансовый год и плановый период Государственной Думой Федерального Собрания Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в отношении отдельных объектов в соответствии с решениями президиума (штаба) Комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) утверждение проектной документации объекта (за исключением случаев, если на разработку проектной документации предусматриваются средства федерального бюджета и (или) если в отношении объекта в случаях и порядке, которые установлены законодательством Российской Федерации о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, заключен контракт, предметом которого является одновременно подготовка проектной документации и (или) выполнение инженерных изысканий, выполнение работ по строительству объекта);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) проведение проверки инвестиционных проектов на предмет эффективности использования средств федерального бюджета, направляемых на капитальные вложения (в отношении объектов, по которым в случаях, установленных Правительством Российской Федерации, требуется проведение такой проверки);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) рассмотрение проекта сведений в отношении объекта в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P192">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 23</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 8(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">П. 8(2) (в ред. Постановления Правительства РФ от 30.06.2026 N 807) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>применяется</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к правоотношениям, возникающим при составлении федерального бюджета начиная с бюджета на 2027 год и на плановый период 2028 и 2029 годов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="P134"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:t xml:space="preserve">8(2). В реестр исключительно для целей приведения его в соответствие с параметрами проекта федерального бюджета на очередной финансовый год и плановый период включаются сведения в позиции "Укрупненный инвестиционный проект", определенные методическими указаниями, в том числе уникальный 18-значный идентификационный код и сведения, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P99">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P101">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"д" пункта 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Включение в реестр сведений в позиции "Укрупненный инвестиционный проект" при наличии в отношении объектов сведений, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P85">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацах втором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P86">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>третьем</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P88">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пятом подпункта "а" пункта 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(п. 8(2) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9. В реестр включаются в первоочередном порядке сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) об объектах, по которым начаты работы по строительству;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) о незавершенных объектах капитального строительства, включенных в предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 55.35</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Градостроительного кодекса Российской Федерации федеральный реестр незавершенных объектов капитального строительства, если в отношении таких объектов принято управленческое решение о целесообразности завершения строительства (реконструкции) и вводе в эксплуатацию в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем вторым подпункта "а" пункта 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 26 июля 2022 г. N 1333 "О последствиях включения объекта незавершенного строительства, строительство, реконструкция которого осуществлялись полностью или частично за счет средств бюджетов бюджетной системы Российской Федерации и не завершены, в федеральный реестр незавершенных объектов капитального строительства, в региональный реестр незавершенных объектов капитального строительства";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) об иных объектах при наличии поручений или указаний Президента Российской Федерации, поручений Председателя Правительства Российской Федерации о необходимости строительства, приобретения таких объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) об объектах, относящихся к государственной собственности субъектов Российской Федерации (муниципальной собственности), определенных согласно </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId50">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правилам</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 30 сентября 2014 г. N 999 "О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="P142"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r>
+        <w:t xml:space="preserve">10. Реестр, за исключением сведений, составляющих государственную тайну и относящихся к охраняемой в соответствии с законодательством Российской Федерации иной информации ограниченного доступа, соответствующий параметрам проекта федерального бюджета на очередной финансовый год и плановый период, в объеме, определенном методическими указаниями, размещается на едином портале бюджетной системы Российской Федерации в соответствии со </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 192</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">11. Сведения, включаемые в реестр, являются основанием для формирования (уточнения) главными распорядителями обоснований бюджетных ассигнований в соответствии с бюджетным законодательством Российской Федерации. Сведения, включенные в реестр, при наличии принятого решения о капитальных вложениях и при выполнении условий, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P124">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 8(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, а также при условии, что соответствующие обоснования бюджетных ассигнований приведены в соответствие с федеральным законом о федеральном бюджете на очередной финансовый год и плановый период, являются основанием для принятия обязательств, подлежащих исполнению за счет средств федерального бюджета, в том числе в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правилами</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> принятия решений о предоставлении получателю средств федерального бюджета права принимать за счет средств федерального бюджета расходные обязательства на срок, превышающий срок действия утвержденных лимитов бюджетных обязательств, утвержденными постановлением Правительства Российской Федерации от 29 ноября 2023 г. N 2015 "Об утверждении Правил принятия решений о предоставлении получателю средств федерального бюджета права принимать за счет средств федерального бюджета расходные обязательства на срок, превышающий срок действия утвержденных лимитов бюджетных обязательств", на срок, превышающий срок действия утвержденных лимитов бюджетных обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId53">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">12. Формирование реестра и внесение в него изменений при составлении проекта федерального бюджета на очередной финансовый год и плановый период осуществляются с </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>учетом сроков, определенных графиком подготовки и рассмотрения проектов федеральных законов, документов и материалов, разрабатываемых при составлении проекта федерального бюджета на очередной финансовый год и плановый период и проектов бюджетов государственных внебюджетных фондов Российской Федерации на очередной финансовый год и плановый период, которые могут отличаться от сроков, установленных настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId54">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>II. Формирование реестра</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13. Формирование реестра включает в себя следующие этапы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) подготовка проекта сведений для включения в реестр;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) согласование и рассмотрение проекта сведений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) включение в реестр сведений об объектах и о мероприятиях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) детализация мероприятий, сведения о которых включены в реестр, предусматривающая определение объектов (далее - детализация мероприятий).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="P155"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:t xml:space="preserve">14. Главные распорядители формируют проекты сведений, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P83">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (в отношении объектов) и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P115">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 8</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения (в отношении мероприятий), в соответствии с методическими указаниями в форме электронного документа, который подписывается усиленной квалифицированной электронной подписью руководителя главного распорядителя или уполномоченного им лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId55">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 12.12.2025 N 2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Абз. 2 п. 14 (в ред. Постановления Правительства РФ от 30.06.2026 N 807) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>применяется</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к правоотношениям, возникающим при составлении федерального бюджета начиная с бюджета на 2027 год и на плановый период 2028 и 2029 годов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Проект сведений формируется на весь срок реализации инвестиционного проекта до ввода в эксплуатацию, приобретения объекта, а также до завершения расчетов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P113">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 7(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения (если на указанные цели предусматриваются средства федерального бюджета).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15. Формирование проекта сведений осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="P162"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:t xml:space="preserve">а) для заполнения исходных данных в целях формирования обоснований бюджетных ассигнований в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId58">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правил составления проекта федерального бюджета и проектов бюджетов государственных внебюджетных фондов Российской Федерации на очередной финансовый год и плановый период, утвержденных постановлением Правительства Российской Федерации от 7 мая 2026 г. N 525 "Об утверждении Правил составления проекта федерального бюджета и проектов бюджетов государственных внебюджетных фондов Российской Федерации на очередной финансовый год и плановый период" (в пределах объемов бюджетных ассигнований на реализацию мероприятий, соответствующих сфере реализации комплексной государственной </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId59">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>программы</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Российской Федерации "Строительство");</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "а" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId60">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="P164"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:t xml:space="preserve">б) в целях подготовки предложений по распределению по кодам классификации расходов бюджетов базовых бюджетных ассигнований и выделению дополнительных бюджетных ассигнований по расходам на строительство, приобретение объектов (обоснований бюджетных </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ассигнований), за исключением проекта сведений, сформированного в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P162">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, - не позднее установленного в соответствии с бюджетным законодательством Российской Федерации срока подготовки указанных предложений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId61">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="P166"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r>
+        <w:t>16. При формировании проекта сведений объекту или мероприятию, а также позиции "Укрупненный инвестиционный проект" в компоненте системы "Электронный бюджет" автоматически присваивается уникальный 18-значный идентификационный код, который не подлежит изменению и используется в документах, формируемых на всех этапах бюджетного процесса, и в государственных информационных системах, в которых такие документы обрабатываются, с обеспечением увязки кодирования мероприятия и объектов, детализируемых в составе такого мероприятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId62">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Формирование нового проекта сведений по объекту, мероприятию или позиции "Укрупненный инвестиционный проект", в отношении которых сформирован другой проект сведений, а также по объекту, мероприятию или позиции "Укрупненный инвестиционный проект", ранее включенным в реестр, не допускается, в том числе на всех этапах жизненного цикла такого объекта или мероприятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId63">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="P170"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:t xml:space="preserve">17. В проект сведений в отношении каждого объекта (за исключением объекта, в отношении которого в реестр включаются сведения, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P109">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "и" пункта 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения) в зависимости от его типа загружаются документы (электронные образы документов), предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P269">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правилами</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> принятия решений об осуществлении капитальных вложений в объекты капитального строительства и приобретение объектов недвижимого имущества за счет средств федерального бюджета, утвержденными постановлением Правительства Российской Федерации от 30 мая 2024 г. N 702 "Об управлении капитальными вложениями, финансовое обеспечение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId64">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="P172"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r>
+        <w:t>18. Главный распорядитель направляет проект сведений:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="P173"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r>
+        <w:t>а) на рассмотрение одновременно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="P174"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r>
+        <w:t>субъекту бюджетного планирования (если главный распорядитель не является одновременно субъектом бюджетного планирования), ответственному исполнителю государственной программы Российской Федерации (в части государственных программ Российской Федерации), руководителю национального проекта (в части национальных проектов), государственному заказчику - координатору федеральной целевой программы (в части федеральных целевых программ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="P175"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r>
+        <w:t>в Министерство строительства и жилищно-коммунального хозяйства Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в Министерство экономического развития Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="P177"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r>
+        <w:t>в Федеральную антимонопольную службу (в отношении объектов, не относящихся к государственной собственности Российской Федерации, государственной собственности субъектов Российской Федерации, муниципальной собственности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="P178"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r>
+        <w:t xml:space="preserve">б) после рассмотрения проекта сведений заинтересованными органами, указанными в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P173">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, - в Министерство финансов Российской Федерации одновременно с предложениями по распределению по кодам классификации расходов бюджетов базовых бюджетных ассигнований и выделению дополнительных бюджетных ассигнований по расходам на строительство, приобретение объектов (обоснованиями бюджетных ассигнований) для согласования (рассмотрения) в сроки, предусмотренные установленным в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId65">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем тридцатым статьи 165</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации порядком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId66">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="P180"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r>
+        <w:t xml:space="preserve">19. Участники, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P174">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце втором подпункта "а" пункта 18</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, рассматривают проект сведений не позднее 5 рабочих дней со дня его поступления и принимают решение о согласовании проекта сведений или о его отклонении (с указанием причин, по которым проект сведений не может быть согласован).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При отсутствии по истечении срока, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P180">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, позиций участников, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P174">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце втором подпункта "а" пункта 18</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, проект сведений считается согласованным такими участниками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">20. Заинтересованные органы, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P175">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацах третьем</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P177">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пятом подпункта "а" пункта 18</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения (далее - заинтересованные органы), рассматривают проект сведений в течение 10 рабочих дней со дня его поступления:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="P183"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r>
+        <w:t xml:space="preserve">а) Министерство строительства и жилищно-коммунального хозяйства Российской Федерации - на предмет соответствия проекта сведений настоящему Положению и методическим указаниям, в том числе в части полноты сведений, комплектности документов, загруженных в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P170">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 17</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, и соответствия сведений указанным документам, а также на предмет наличия в проекте сведений источников финансового обеспечения в полном объеме, необходимом для строительства, приобретения объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) Министерство экономического развития Российской Федерации - на предмет эффективности использования средств федерального бюджета, направляемых на капитальные вложения (в отношении объектов, по которым в случаях, установленных Правительством Российской Федерации, требуется проведение проверки инвестиционных проектов на предмет эффективности использования средств федерального бюджета, направляемых на капитальные вложения), и (или) соответствия инвестиционного проекта целям, показателям и задачам структурных элементов государственных программ Российской Федерации и (или) приоритетам и целям, определенным в отраслевых стратегиях развития на среднесрочный период (при их наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае если строительство, приобретение объекта планируются в рамках реализации федеральной целевой программы, Министерство экономического развития Российской Федерации рассматривает проект сведений также на предмет его соответствия положениям </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId67">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>порядка</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> разработки и реализации федеральных целевых программ и межгосударственных целевых программ, в осуществлении которых участвует Российская Федерация, утвержденного постановлением Правительства Российской Федерации от 26 июня 1995 г. N 594 "О реализации Федерального закона "О поставках продукции для федеральных государственных нужд";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) Федеральная антимонопольная служба - на предмет изменения состояния конкуренции на товарном рынке в связи с реализацией инвестиционного проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="P187"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r>
+        <w:t>21. Заинтересованные органы формируют позиции в отношении проекта сведений, поступившего на рассмотрение, в пределах компетенции указанных органов. При этом проект сведений, не соответствующий настоящему Положению и методическим указаниям, подлежит отклонению Министерством строительства и жилищно-коммунального хозяйства Российской Федерации и возврату главному распорядителю для доработки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Проект сведений, по которому получены позиции заинтересованных органов, в том числе в случае наличия неурегулированных замечаний к проекту сведений и (или) документам, загруженным в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P170">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 17</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, либо по которым указанными органами не представлены позиции в срок, установленный для рассмотрения проекта сведений, направляется на дальнейшее рассмотрение (согласование), в том числе в составе предложений по </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>распределению по кодам классификации расходов бюджетов базовых бюджетных ассигнований и выделению дополнительных бюджетных ассигнований по расходам на строительство, приобретение объектов (обоснований бюджетных ассигнований), с отражением позиций указанных органов. При этом в случае, если Министерством экономического развития Российской Федерации выдано заключение, содержащее выводы о низкой эффективности использования средств федерального бюджета, направляемых на капитальные вложения, решение о финансировании строительства, приобретения объекта может быть принято Заместителем Председателя Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId68">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="P190"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:t>22. Обязательным условием согласования проекта сведений Министерством финансов Российской Федерации является наличие расчета объема ежегодных расходов на содержание (эксплуатацию) объекта после его ввода в эксплуатацию, приобретения, документов и материалов, обосновывающих указанный расчет, и источников финансового обеспечения указанных расходов, а обязательным условием согласования указанным Министерством проекта сведений, подготовленного в отношении объектов инфраструктуры железнодорожного транспорта, является наличие подписанного руководителем (уполномоченным им лицом) обязательства организации железнодорожного транспорта обеспечить за счет средств внебюджетных источников содержание (эксплуатацию) объекта инфраструктуры железнодорожного транспорта после ввода его в эксплуатацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId69">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.03.2025 N 399)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="P192"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r>
+        <w:t xml:space="preserve">23. Проект сведений, соответствующий настоящему Положению и методическим указаниям, рассматривается рабочей группой Правительственной комиссии по региональному развитию в Российской Федерации по рассмотрению инвестиционных проектов, реализуемых в рамках комплексной государственной </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId70">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>программы</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Российской Федерации "Строительство" (далее - рабочая группа), в том числе с учетом результатов проверки эффективности использования средств федерального бюджета, направляемых на капитальные вложения (в отношении объектов, по которым в случаях, установленных Правительством Российской Федерации, требуется проведение такой проверки).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Абзац утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId71">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="P194"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r>
+        <w:t xml:space="preserve">24. Главный распорядитель корректирует проект сведений в процессе составления, рассмотрения и утверждения федерального бюджета на очередной финансовый год и плановый период. При этом скорректированные сведения подлежат согласованию и рассмотрению в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P172">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 18</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P192">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения с учетом следующих особенностей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="P195"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r>
+        <w:t>а) повторное рассмотрение проекта сведений Министерством экономического развития Российской Федерации не требуется, если проект сведений не предусматривает изменение направления инвестирования, мощности более чем на 30 процентов по сравнению с первоначально содержащейся в проекте сведений и (или) срока ввода в эксплуатацию, приобретения объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "а" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId72">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 12.06.2025 N 888)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) повторное рассмотрение проекта сведений рабочей группой не требуется, если проект сведений не предусматривает увеличение стоимости или изменение мощности объекта более чем на 30 процентов по сравнению с первоначально содержащимися в проекте сведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId73">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>25. При составлении проекта федерального закона о федеральном бюджете на очередной финансовый год и плановый период реестр считается сформированным со дня рассмотрения указанного проекта федерального закона на заседании Правительства Российской Федерации с учетом решений, принятых на указанном заседании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Абз. 2 п. 25 (в ред. Постановления Правительства РФ от 30.06.2026 N 807) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>применяется</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к правоотношениям, возникающим при составлении федерального бюджета начиная с бюджета на 2027 год и на плановый период 2028 и 2029 годов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Министерство строительства и жилищно-коммунального хозяйства Российской Федерации направляет в Министерство финансов Российской Федерации в срок, установленный в соответствии с бюджетным законодательством Российской Федерации, с использованием компонента системы "Электронный бюджет" подписанный Министром строительства и жилищно-коммунального хозяйства Российской Федерации реестр, а также распределение бюджетных ассигнований по объектам (при наличии), сведения о которых включены (вновь включены) в реестр, с указанием сроков их строительства, приобретения, сметной стоимости, стоимости приобретения, наличия проектной документации, получившей положительное заключение государственной экспертизы (если на разработку проектной документации не предусматриваются средства федерального бюджета), а в случае отсутствия утвержденной проектной документации на объект - обоснования его финансового обеспечения (софинансирования), причин отсутствия необходимой документации и сроков ее разработки для размещения на едином портале бюджетной системы Российской Федерации в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P142">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения или представления в Правительство Российской Федерации в целях реализации положений </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId75">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьи 212</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации. При этом Министерство строительства и жилищно-коммунального хозяйства Российской Федерации в целях приведения реестра в соответствие с параметрами проекта федерального бюджета на очередной финансовый год и плановый период вправе включить в реестр сведения в отношении объекта в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P124">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 8(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения или сведения в позиции "Укрупненный инвестиционный проект" в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P134">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 8(2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, сформированные Министерством и подписанные главным распорядителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId76">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>После принятия Государственной Думой Федерального Собрания Российской Федерации федерального закона о федеральном бюджете на очередной финансовый год и плановый период реестр подлежит приведению в соответствие с указанным федеральным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Абзац утратил силу с 1 января 2027 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId77">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>25(1). При исполнении федерального бюджета новые объекты и мероприятия включаются в реестр после:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) принятия решения о капитальных вложениях (в случае если в отношении объекта или мероприятия решение о капитальных вложениях принимается в форме правового акта Правительства Российской Федерации или Председателем Правительства Российской Федерации в форме, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId78">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 2.1 статьи 179.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) согласования (рассмотрения) сведений в отношении объекта в соответствии с настоящим Положением или детализации мероприятия в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P210">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 26</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения (в иных случаях).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 25(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId79">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="P210"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r>
+        <w:t xml:space="preserve">26. Детализация мероприятий осуществляется путем включения в реестр сведений, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P84">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P102">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P106">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"з" пункта 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, в отношении объектов, строительство, приобретение которых осуществляются в рамках реализации таких мероприятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId80">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Формирование сведений, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P210">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце первом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>органами государственной власти субъектов Российской Федерации - в отношении мероприятий, в целях софинансирования реализации которых предоставляются единые субсидии из федерального бюджета бюджетам субъектов Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="P214"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r>
+        <w:t>главными распорядителями совместно с органами государственной власти субъектов Российской Федерации и по согласованию с Министерством строительства и жилищно-коммунального хозяйства Российской Федерации - в отношении иных мероприятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Детализация мероприятий осуществляется с учетом особенностей, установленных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId81">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 3(2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId82">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>3(4)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 30 сентября 2014 г. N 999 "О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Министерство строительства и жилищно-коммунального хозяйства Российской Федерации рассматривает сведения, сформированные в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P214">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем четвертым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, не позднее 5 рабочих дней со дня их поступления и принимает решение о согласовании сведений или об их отклонении (с указанием причин, по которым сведения не могут быть согласованы). При отсутствии по истечении указанного срока позиции Министерства строительства и жилищно-коммунального хозяйства Российской Федерации сведения считаются согласованными Министерством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>III. Ведение реестра</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>27. Ведение реестра включает в себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) внесение изменений в реестр в отношении включенных в него объектов и мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) исключение из реестра включенных в него объектов и мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) мониторинг строительства, приобретения объектов, в том числе сведения о которых включены в реестр;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) формирование и представление отчетной информации в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P253">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 31</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P255">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>32</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>28. Внесение изменений в реестр в отношении включенных в него объектов и мероприятий осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) при составлении, рассмотрении и утверждении проекта федерального бюджета на очередной финансовый год и плановый период - в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P194">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P195">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>вторым пункта 24</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения на основании предложений главных распорядителей по изменению сведений, сформированных и рассмотренных в порядке, установленном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P155">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 14</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P192">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, с учетом следующих особенностей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>направление указанных предложений на рассмотрение в Министерство экономического развития Российской Федерации не требуется, если они не предусматривают изменение направления инвестирования, мощности более чем на 30 процентов по сравнению с первоначально установленной в решении о капитальных вложениях и (или) срока ввода в эксплуатацию, приобретения объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId83">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 12.06.2025 N 888)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>рассмотрение указанных предложений рабочей группой не требуется, если они не предусматривают увеличение стоимости или изменение мощности объекта более чем на 30 процентов по сравнению с первоначально установленными в решении о капитальных вложениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId84">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>б) при исполнении федерального бюджета на текущий финансовый год и плановый период - на основании:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">заявки, одобренной в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId85">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правилами</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства и объектах недвижимого имущества, утвержденными постановлением Правительства Российской Федерации от 30 ноября 2023 г. N 2050 "Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства и объектах недвижимого имущества";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId86">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>предложений главных распорядителей по изменению сведений, согласованных Министерством строительства и жилищно-коммунального хозяйства Российской Федерации, в целях приведения информации об объектах, строительство, приобретение которых осуществляются в рамках детализации мероприятий, в соответствие с принятым решением о капитальных вложениях или внесенными в него изменениями, а также в иных случаях, когда изменение информации об объекте, о мероприятии не влечет необходимость внесения изменений в решение о капитальных вложениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>информации органов государственной власти субъектов Российской Федерации, представляемой в Министерство строительства и жилищно-коммунального хозяйства Российской Федерации, об изменении сведений об объектах, строительство, приобретение которых осуществляются в рамках детализации мероприятий, в целях софинансирования реализации которых предоставляются единые субсидии из федерального бюджета бюджетам субъектов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>29. Исключение из реестра ранее включенных в него сведений об объекте или о мероприятии осуществляется Министерством строительства и жилищно-коммунального хозяйства Российской Федерации в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Пп. "а" п. 29 (в ред. Постановления Правительства РФ от 30.06.2026 N 807) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>применяется</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к правоотношениям, возникающим при составлении федерального бюджета начиная с бюджета на 2027 год и на плановый период 2028 и 2029 годов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) на следующий год после завершения строительства и ввода в эксплуатацию, приобретения объекта и государственной регистрации права собственности (перехода права собственности) на него или после завершения реализации мероприятия, а также после завершения расчетов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P113">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 7(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения (в случае если на указанные цели предусматриваются средства федерального бюджета);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId88">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) принятие решения о прекращении капитальных вложений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) перераспределение всего объема бюджетных ассигнований, предусмотренных на финансовое обеспечение капитальных вложений в объект или мероприятие в федеральном бюджете на соответствующий финансовый год и плановый период.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">Об объектах капитального строительства, недвижимого имущества, в отношении которых осуществляется мониторинг, предусмотренный п. 30, см. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47">
+            <w:hyperlink r:id="rId89">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Постановление</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства РФ от 01.12.2023 N 2058.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="280"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="P189"/>
-[...3 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="46" w:name="P245"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>в методические рекомендации проектного офиса Правительства Российской Федерации, разработанные в соответствии с нормативными правовыми актами Правительства Российской Федерации, регулирующими вопросы организации проектной деятельности в Российской Федерации.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+        <w:t>30. Мониторинг строительства, приобретения объектов, в том числе сведения о которых включены в реестр, осуществляется в порядке, установленном президиумом (штабом) Комиссии, и по перечню контрольных точек, утверждаемому президиумом (штабом) Комиссии и включаемому в методические рекомендации проектного офиса Правительства Российской Федерации, разработанные в соответствии с нормативными правовыми актами Правительства Российской Федерации, регулирующими вопросы организации проектной деятельности в Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В рамках мониторинга, указанного в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P189">
+      <w:hyperlink w:anchor="P245">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце первом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>главные распорядители совместно с застройщиками, заказчиками, органами государственной власти субъектов Российской Федерации определяют контрольные точки по перечню контрольных точек и сроки их достижения в отношении каждого объекта;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>застройщики, заказчики, органы государственной власти субъектов Российской Федерации представляют информацию о фактическом достижении контрольных точек (с документальным подтверждением).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Сроки достижения контрольных точек в отношении объектов, финансовое обеспечение строительства, приобретения которых осуществляется в рамках государственных программ Российской Федерации, не должны превышать сроки достижения соответствующих контрольных точек мероприятий (результатов) структурных элементов указанных программ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Изменение сроков достижения контрольных точек в отношении объектов, влияющее на сроки достижения контрольных точек мероприятий (результатов) структурных элементов государственной программы Российской Федерации, в рамках которой осуществляется финансовое обеспечение строительства, приобретения объектов, допускается после корректировки сроков достижения контрольных точек таких мероприятий (результатов).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="36"/>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Президиум (штаб) Комиссии вправе определить иную контрольную информацию для мониторинга строительства, приобретения объектов и особенности ее формирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId90">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="P253"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r>
         <w:t xml:space="preserve">31. Главные распорядители, если решением президиума (штаба) Комиссии не предусмотрено иное, ежеквартально, не позднее 10-го рабочего дня месяца, следующего за отчетным периодом, формируют в компоненте системы "Электронный бюджет" аналитическую информацию о ходе строительства, приобретения объектов, включенных в реестр, по </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48">
+      <w:hyperlink r:id="rId91">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>форме</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, утверждаемой Министерством строительства и жилищно-коммунального хозяйства.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Указанная информация, не относящаяся к сведениям, составляющим государственную тайну, или к охраняемой в соответствии с законодательством Российской Федерации иной информации ограниченного доступа, размещается на едином портале бюджетной системы Российской Федерации в соответствии с порядком размещения такой информации, установленным Министерством финансов Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="37"/>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="P255"/>
+      <w:bookmarkEnd w:id="48"/>
       <w:r>
         <w:t>32. Министерство строительства и жилищно-коммунального хозяйства Российской Федерации:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>а) если решением президиума (штаба) Комиссии не предусмотрено иное, ежеквартально, не позднее 20-го рабочего дня месяца, следующего за отчетным периодом, представляет в Правительство Российской Федерации информацию о ходе строительства, приобретения объектов, включенных в реестр. Указанная информация за I квартал текущего финансового года содержит в том числе сведения об объектах, ввод, приобретение которых не были осуществлены в установленные сроки в отчетном финансовом году;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...10 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) ежеквартально, до 30-го числа месяца, следующего за отчетным, направляет в </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Государственную Думу Федерального Собрания Российской Федерации информацию об изменениях, внесенных в реестр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>33. Руководители главных распорядителей несут персональную ответственность за достоверность и своевременность представления в компоненте системы "Электронный бюджет" и в Министерство строительства и жилищно-коммунального хозяйства Российской Федерации информации, содержащейся в документах и отчетности.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...29 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Утверждены</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>постановлением Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>от 30 мая 2024 г. N 702</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...5 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="P211"/>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkStart w:id="49" w:name="P269"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r>
         <w:t>ПРАВИЛА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПРИНЯТИЯ РЕШЕНИЙ ОБ ОСУЩЕСТВЛЕНИИ КАПИТАЛЬНЫХ ВЛОЖЕНИЙ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>В ОБЪЕКТЫ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И ПРИОБРЕТЕНИЕ ОБЪЕКТОВ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>НЕДВИЖИМОГО ИМУЩЕСТВА ЗА СЧЕТ СРЕДСТВ ФЕДЕРАЛЬНОГО БЮДЖЕТА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008526AC">
+      <w:tr w:rsidR="00C41861">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 01.11.2024 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49">
+            <w:hyperlink r:id="rId92">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1473</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 15.03.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50">
+            <w:hyperlink r:id="rId93">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 313</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 28.03.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51">
+            <w:hyperlink r:id="rId94">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 399</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 12.06.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52">
+            <w:hyperlink r:id="rId95">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 888</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 24.06.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53">
+            <w:hyperlink r:id="rId96">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 939</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 30.12.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54">
+            <w:hyperlink r:id="rId97">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2222</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 30.12.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55">
+            <w:hyperlink r:id="rId98">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2231</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 30.06.2026 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 807</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...5 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>I. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...5 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>1. Настоящие Правила устанавливают порядок принятия решений об осуществлении за счет средств федерального бюджета капитальных вложений в целях строительства (реконструкции, в том числе с элементами реставрации, технического перевооружения) (далее - строительство) объектов капитального строительства или приобретения объектов недвижимого имущества (далее соответственно - объекты, решения) путем:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56">
+      <w:hyperlink r:id="rId100">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 15.03.2025 N 313)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">а) осуществления бюджетных инвестиций в находящиеся на территории Российской Федерации объекты государственной собственности Российской Федерации в соответствии со </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57">
+      <w:hyperlink r:id="rId101">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 79</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации или предоставления субсидий федеральным государственным бюджетным, автономным учреждениям (далее - учреждения), федеральным государственным унитарным предприятиям, в том числе казенным (далее - предприятия), на осуществление капитальных вложений в находящиеся на территории Российской Федерации объекты государственной собственности Российской Федерации в соответствии со </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58">
+      <w:hyperlink r:id="rId102">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 78.2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, а также осуществления бюджетных инвестиций и предоставления субсидий на подготовку обоснования инвестиций и проведение его технологического и ценового аудита, если подготовка обоснования инвестиций в соответствии с законодательством Российской Федерации является обязательной;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(пп. "а" в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59">
+      <w:hyperlink r:id="rId103">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...9 lines deleted...]
-      <w:hyperlink r:id="rId60">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а(1)) осуществления бюджетных инвестиций в находящиеся за пределами территории Российской Федерации объекты государственной собственности Российской Федерации, в том числе объекты дипломатических представительств и консульских учреждений Российской </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Федерации, представительств Российской Федерации при международных (межгосударственных, межправительственных) организациях, торговых представительств Российской Федерации и представительств федеральных органов исполнительной власти (далее - объекты государственной собственности Российской Федерации за пределами территории Российской Федерации), в соответствии со </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId104">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 79</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации или предоставления субсидий осуществляющим деятельность за пределами территории Российской Федерации учреждениям и предприятиям на осуществление капитальных вложений в объекты государственной собственности Российской Федерации за пределами территории Российской </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации или предоставления субсидий осуществляющим деятельность за пределами территории Российской Федерации учреждениям и предприятиям на осуществление капитальных вложений в объекты государственной собственности Российской Федерации за пределами территории Российской Федерации в соответствии со </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId105">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 78.2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "а(1)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId106">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="P287"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:r>
+        <w:t>б) предоставления субсидий:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">юридическим лицам, 100 процентов акций (долей) которых принадлежит Российской Федерации, на цели, указанные в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId107">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 8 статьи 78</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">государственным корпорациям (компаниям), публично-правовым компаниям, в том числе в виде имущественного взноса Российской Федерации, на цели, указанные в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId108">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId109">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>4 пункта 1 статьи 78.3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId110">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2222)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="P291"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r>
+        <w:t xml:space="preserve">в) предоставления бюджетных инвестиций юридическим лицам, которые не являются учреждениями, предприятиями, на цели, указанные в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId111">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце третьем пункта 1 статьи 80</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) предоставления субсидий из федерального бюджета бюджетам субъектов Российской Федерации в соответствии со </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId112">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 79.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Инициатором подготовки проекта решения является федеральный орган исполнительной власти или иная организация, которые осуществляют в соответствии с бюджетным законодательством Российской Федерации полномочия главного распорядителя средств федерального бюджета (далее - главный распорядитель).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Подготовка проекта решения, за исключением проекта решения в отношении объектов, относящихся к государственному оборонному заказу, осуществляется на основании сведений, сформированных главными распорядителями в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId113">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом 12.2 пункта 1 статьи 158</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации (далее - сведения).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId114">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. Решение принимается в отношении:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) объектов и мероприятий, сведения о которых подлежат включению в предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId115">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 179.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестр объектов в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P63">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о порядке формирования и ведения реестра объектов капитального строительства, объектов недвижимого имущества, строительство (реконструкция, в том числе с элементами реставрации, техническое перевооружение) или приобретение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета, утвержденным постановлением Правительства Российской Федерации от 30 мая 2024 г. N 702 "Об управлении капитальными вложениями, финансовое обеспечение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета" (далее соответственно - реестр, Положение о порядке формирования и ведения реестра);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) объектов, строительство, приобретение которых осуществляются в рамках реализации государственного оборонного заказа (далее - объекты государственного оборонного заказа), а также иных объектов, сведения о которых не подлежат включению в реестр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Федерации в соответствии со </w:t>
-[...282 lines deleted...]
-      <w:r>
         <w:t>4. Решение принимается в форме:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">а) нормативного правового акта Правительства Российской Федерации об утверждении федеральной целевой программы в соответствии с </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72">
+      <w:hyperlink r:id="rId116">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>порядком</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> разработки и реализации федеральных целевых программ и межгосударственных целевых программ, в осуществлении которых участвует Российская Федерация, утвержденным постановлением Правительства Российской Федерации от 26 июня 1995 г. N 594 "О реализации Федерального закона "О поставках продукции для федеральных государственных нужд";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...462 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008526AC">
+      <w:tr w:rsidR="00C41861">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Пп. "б" п. 4 (в ред. Постановления Правительства РФ от 30.06.2026 N 807) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>применяется</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к правоотношениям, возникающим при составлении федерального бюджета начиная с бюджета на 2027 год и на плановый период 2028 и 2029 годов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) электронного документа, предусматривающего включение объекта или мероприятия в перечень объектов капитального строительства, мероприятий (укрупненных инвестиционных проектов), объектов недвижимого имущества (далее соответственно - решение в форме перечня объектов, перечень объектов), в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P364">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>разделом II</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "б" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId118">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) отдельных правовых актов Правительства Российской Федерации или главных распорядителей (далее - отдельное решение) в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P414">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>разделом III</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="P306"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r>
+        <w:t>г) электронного документа, содержащего сведения, подписанного в компоненте управления капитальными вложениями подсистемы бюджетного планирования государственной интегрированной информационной системы управления общественными финансами "Электронный бюджет" (далее - компонент системы "Электронный бюджет"), - в отношении находящихся на территории Российской Федерации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="P307"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r>
+        <w:t>объектов, относящихся к государственной собственности Российской Федерации, стоимость которых, рассчитанная в ценах соответствующих лет реализации инвестиционного проекта, составляет менее 3 млрд. рублей, за исключением объектов, которые находятся (будут находиться) в оперативном управлении или хозяйственном ведении предприятия. При этом если в ходе строительства, приобретения такого объекта его стоимость, рассчитанная в ценах соответствующих лет реализации инвестиционного проекта, увеличилась и составляет 3 млрд. рублей и более, принятие решения в иной предусмотренной настоящим пунктом форме не требуется при условии, что указанное увеличение стоимости не превышает 30 процентов по сравнению с первоначальной установленной в решении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Абз. 3 - 4 пп. "г" п. 4 (в ред. Постановления Правительства РФ от 30.06.2026 N 807) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>применяются</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к правоотношениям, возникающим при составлении федерального бюджета начиная с бюджета на 2027 год и на плановый период 2028 и 2029 годов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="P310"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:r>
+        <w:t>объектов, относящихся к государственной собственности Российской Федерации, средства федерального бюджета на строительство, приобретение которых предусматриваются в рамках исполнения судебных актов, предусматривающих обращение взыскания на средства бюджетов бюджетной системы Российской Федерации (независимо от стоимости таких объектов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Решение в предусмотренной настоящим подпунктом форме считается принятым со дня включения сведений в отношении объекта в реестр в соответствии с Положением о порядке формирования и ведения реестра, за исключением решения в отношении объекта, по которому реестр содержит сведения, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P109">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "и" пункта 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о порядке </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">формирования и ведения реестра, которое считается принятым после выполнения условий, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P124">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 8(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о порядке формирования и ведения реестра, со дня внесения в реестр соответствующих изменений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "г" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId120">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) определенной нормативным правовым актом Правительства Российской Федерации, устанавливающим особенности принятия решений в отношении объектов и мероприятий, реализуемых в рамках государственного оборонного заказа в целях обеспечения государственной программы вооружения, и в порядке, установленном указанным нормативным правовым актом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="P314"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r>
+        <w:t>5. В решении в отношении каждого объекта предусматриваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) наименование объекта капитального строительства согласно утвержденной проектной документации (согласно утвержденному заданию на проектирование в случае отсутствия утвержденной проектной документации, а в отношении объектов государственной собственности Российской Федерации за пределами территории Российской Федерации - согласно паспорту инвестиционного проекта), наименование объекта недвижимого имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId121">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) направление инвестирования (строительство, реконструкция, в том числе с элементами реставрации, техническое перевооружение, приобретение);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) наименование государственной программы Российской Федерации (далее - государственная программа) или указание на направление деятельности, не входящее в государственные программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) наименование главного распорядителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="P320"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:r>
+        <w:t>д) наименование застройщика, заказчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>е) мощность (прирост мощности) объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ж) год ввода в эксплуатацию, приобретения объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Пп. "ж(1)" п. 5 (в ред. Постановления Правительства РФ от 30.06.2026 N 807) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>применяется</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к правоотношениям, возникающим при составлении федерального бюджета начиная с бюджета на 2027 год и на плановый период 2028 и 2029 годов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ж(1)) год завершения расчетов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P113">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 7(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о порядке формирования и ведения реестра (в случае если на указанные цели предусматриваются средства федерального бюджета);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "ж(1)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId123">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="P327"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r>
+        <w:t>з) сметная стоимость объекта капитального строительства (при наличии утвержденной проектной документации) или предполагаемая (предельная) стоимость объекта капитального строительства и (или) стоимость приобретения объекта недвижимого имущества согласно паспорту инвестиционного проекта в ценах соответствующих лет реализации инвестиционного проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и) общий объем средств федерального бюджета на весь срок реализации инвестиционного проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">к) распределение по годам общего объема средств федерального бюджета на реализацию инвестиционного проекта с указанием в отношении объекта капитального строительства объема средств на разработку проектной документации (если на разработку проектной документации </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>предусматриваются средства федерального бюджета);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="P330"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r>
+        <w:t>л) объем иных, кроме федерального бюджета, источников финансового обеспечения на реализацию инвестиционного проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. В решении в отношении каждого мероприятия, указанного в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P377">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "г" пункта 12</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, предусматриваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) наименование мероприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) наименование государственной программы или указание на направление деятельности, не входящее в государственные программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) наименование главного распорядителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) распределение по годам общего объема средств федерального бюджета в целях реализации мероприятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. Проект решения должен соответствовать следующим требованиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) распределение по годам общего объема средств федерального бюджета на реализацию инвестиционного проекта должно соответствовать положениям </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId124">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правил</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> принятия решений о предоставлении получателю средств федерального бюджета права принимать за счет средств федерального бюджета расходные обязательства на срок, превышающий срок действия утвержденных лимитов бюджетных обязательств, утвержденных постановлением Правительства Российской Федерации от 29 ноября 2023 г. N 2015 "Об утверждении Правил принятия решений о предоставлении получателю средств федерального бюджета права принимать за счет средств федерального бюджета расходные обязательства на срок, превышающий срок действия утвержденных лимитов бюджетных обязательств". При этом в перечне объектов указанное распределение предусматривается на срок утверждения перечня объектов с указанием объема средств федерального бюджета, необходимого по истечении указанного срока, без его распределения по годам реализации инвестиционного проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) по объекту отсутствует другое принятое решение, за исключением случая, если в проект решения одновременно включены положения о признании утратившим силу такого ранее принятого решения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="P339"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:r>
+        <w:t>в) субсидия, предоставляемая учреждению, предприятию, не может быть направлена на финансовое обеспечение работ (услуг), предшествующих строительству, в том числе на разработку проектной документации на объекты капитального строительства и проведение инженерных изысканий, выполняемых для подготовки такой проектной документации, за исключением случая принятия решения в отношении объекта государственной собственности Российской Федерации за пределами территории Российской Федерации, а также случая, если использование субсидии, предоставляемой учреждению, на эти цели предусмотрено поручением Председателя Правительства Российской Федерации, Заместителя Председателя Правительства Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId125">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="P341"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r>
+        <w:t xml:space="preserve">г) если источником финансового обеспечения строительства, реконструкции объекта являются средства, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P287">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P291">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"в" пункта 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>указанные средства не могут быть направлены на финансовое обеспечение работ (услуг), предшествующих строительству, в том числе на разработку проектной документации на объекты капитального строительства и проведение инженерных изысканий, выполняемых для подготовки такой проектной документации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="P343"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>общий объем указанных средств не должен превышать 90 процентов и быть ниже 5 процентов стоимости объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">О применении абз. 4 пп. "г" п. 7 в отношении АО "КАВКАЗ.РФ" см. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77">
+            <w:hyperlink r:id="rId126">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Постановление</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства РФ от 01.11.2024 N 1473.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="280"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Положения </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P270">
+      <w:hyperlink w:anchor="P341">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацев первого</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P272">
+      <w:hyperlink w:anchor="P343">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>третьего</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего подпункта не распространяются на средства, которые направлены на финансовое обеспечение строительства, реконструкции объектов инфраструктуры туристско-рекреационных особых экономических зон, объединенных в туристический кластер, финансовое обеспечение строительства, реконструкции автомобильных дорог общего пользования федерального значения, переданных (подлежащих передаче) в доверительное управление в соответствии с Федеральным </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78">
+      <w:hyperlink r:id="rId127">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> "О Государственной компании "Российские автомобильные дороги" и о внесении изменений в отдельные законодательные акты Российской Федерации", финансовое обеспечение строительства, реконструкции и технического перевооружения объектов инфраструктуры железнодорожного транспорта в рамках реализации федерального проекта, входящего в состав национального проекта, а также на средства на осуществление капитальных вложений в объекты, строительство которых осуществляется за пределами территории Российской Федерации.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+        <w:t xml:space="preserve"> "О Государственной компании "Российские автомобильные дороги" и о внесении изменений в отдельные законодательные акты Российской Федерации", финансовое обеспечение строительства, реконструкции и технического перевооружения объектов инфраструктуры железнодорожного транспорта в рамках реализации федерального проекта, входящего в состав национального проекта, а также на средства на осуществление капитальных вложений в объекты, строительство которых осуществляется за пределами территории Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.03.2025 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79">
+      <w:hyperlink r:id="rId128">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 399</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 30.12.2025 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80">
+      <w:hyperlink r:id="rId129">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 2222</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...1887 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008526AC">
+      <w:tr w:rsidR="00C41861">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Пп. "д" п. 7 (в ред. Постановления Правительства РФ от 30.06.2026 N 807) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>применяется</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к правоотношениям, возникающим при составлении федерального бюджета начиная с бюджета на 2027 год и на плановый период 2028 и 2029 годов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">д) объем средств федерального бюджета на завершение расчетов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P113">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 7(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о порядке формирования и ведения реестра, не должен превышать разницу между стоимостью принятых работ (услуг) на дату их принятия (по данным бухгалтерского учета заказчика (застройщика) и размером фактически оплаченных работ (услуг), в том числе в рамках исполнения судебных актов, предусматривающих обращение взыскания на средства бюджетов бюджетной системы Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "д" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId131">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="P352"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:r>
+        <w:t xml:space="preserve">7(1). В решении в отношении каждого объекта государственной собственности Российской Федерации за пределами территории Российской Федерации информация, предусмотренная </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P327">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "з"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P330">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"л" пункта 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, указывается в валюте Российской Федерации или в иностранной валюте (долларах США) с определением размера средств на финансовое обеспечение расходов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) на подготовку проектной документации объекта капитального строительства или приобретение прав на использование типовой проектной документации и проведение инженерных изысканий, выполняемых для подготовки такой проектной документации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) на выполнение работ вне территории земельного участка, в границах которого осуществляется строительство объекта капитального строительства, включая работы по устройству внеплощадочных сетей и сооружений инженерно-технического обеспечения, необходимых для его эксплуатации (при наличии утвержденной проектной документации);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="P355"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:r>
+        <w:t xml:space="preserve">в) на выполнение работ по адаптации проектной документации в соответствии с законодательством страны нахождения объекта, а также на оплату юридических, нотариальных, переводческих и банковских услуг и предусмотренных законодательством страны нахождения объекта обязательных платежей, необходимых для получения технических заключений и </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>разрешений на ввод в эксплуатацию или приобретение объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) на оказание юридических, нотариальных, переводческих и банковских услуг, предусмотренных законодательством страны нахождения объекта, и на составление оценщиком (оценщиками) в соответствии с требованиями Федерального </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId132">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>закона</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "Об оценочной деятельности в Российской Федерации" отчета об оценке приобретаемого объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) на выполнение иных работ (оказание иных услуг), предшествующих строительству.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 7(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId133">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7(2). Для включения в решение работ (услуг), указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P355">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "в" пункта 7(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, и источников финансового обеспечения их выполнения (оказания) проведение государственной экспертизы проектной документации в отношении этих работ (услуг) не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 7(2) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId134">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8. В случае предоставления субсидии федеральному государственному бюджетному учреждению, осуществляющему в соответствии с Бюджетным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId135">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>кодексом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Российской Федерации полномочия главного распорядителя бюджетных средств, в решение включаются положения, определенные в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P639">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правил осуществления капитальных вложений в объекты капитального строительства и приобретение объектов недвижимого имущества за счет средств федерального бюджета, утвержденных постановлением Правительства Российской Федерации от 30 мая 2024 г. N 702 "Об управлении капитальными вложениями, финансовое обеспечение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9. Министерство строительства и жилищно-коммунального хозяйства Российской Федерации в течение 10 дней со дня принятия решения в отношении объекта, относящегося к государственной собственности Российской Федерации, стоимость которого, рассчитанная в ценах соответствующих лет реализации инвестиционного проекта, составляет 1,5 млрд. рублей и более, направляет информацию о таком решении в Государственную Думу и Совет Федерации Федерального Собрания Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="P364"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r>
+        <w:t>II. Подготовка решения в форме перечня объектов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10. Решение в форме перечня объектов принимается в отношении объектов и мероприятий, сведения о которых включены в реестр (за исключением объектов, строительство, приобретение которых осуществляются в рамках реализации федеральных целевых программ, и мероприятий, реализуемых в рамках указанных программ, а также объектов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P306">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "г" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId136">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">П. 10(1) (в ред. Постановления Правительства РФ от 30.06.2026 N 807) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>применяется</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к правоотношениям, возникающим при составлении федерального бюджета начиная с бюджета на 2027 год и на плановый период 2028 и 2029 годов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>10(1). Перечень объектов утверждается решением Председателя Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 10(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId138">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>11. Перечень объектов утверждается на срок не менее чем 5 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>12. В перечень объектов включаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>а) объекты, относящиеся к государственной собственности Российской Федерации, если стоимость такого объекта, рассчитанная в ценах соответствующих лет реализации инвестиционного проекта, составляет 3 млрд. рублей и более, и (или) такой объект находится (будет находиться) в оперативном управлении или хозяйственном ведении предприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) объекты, которые не относятся к государственной (муниципальной) собственности, независимо от их стоимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) объекты, относящиеся к государственной собственности субъектов Российской Федерации (муниципальной собственности), стоимость которых, рассчитанная в ценах соответствующих лет реализации инвестиционного проекта, составляет 3 млрд. рублей и более, за исключением объектов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId139">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктах 3(2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId140">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>3(4)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 30 сентября 2014 г. N 999 "О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="P377"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:r>
+        <w:t>г) мероприятия, предусматривающие:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>строительство, приобретение объектов в целях обеспечения постоянным и (или) служебным жильем военнослужащих и приравненных к ним лиц по основаниям, установленным законодательством Российской Федерации (далее - жилье военнослужащим);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>приобретение объектов недвижимого имущества (жилых помещений) для формирования муниципального специализированного жилищного фонда в целях реализации мер социальной поддержки отдельных категорий граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">строительство, приобретение объектов, относящихся к государственной собственности субъектов Российской Федерации (муниципальной собственности), стоимость которых, рассчитанная в ценах соответствующих лет реализации инвестиционного проекта, составляет менее 3 млрд. рублей, а также объектов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId141">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктах 3(2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId142">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>3(4)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 30 сентября 2014 г. N 999 "О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">абзац утратил силу с 1 января 2027 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId143">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">12(1). В перечень объектов включаются объекты, не включенные в федеральный реестр незавершенных объектов капитального строительства, предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId144">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 55.35</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Градостроительного кодекса Российской Федерации, на финансовое обеспечение строительства которых средства федерального бюджета не предусматриваются, в случае необходимости изменения информации, содержащейся в ранее принятых решениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 12(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId145">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13. В перечне объектов предусматривается по каждой государственной программе, федеральной целевой программе и (или) главному распорядителю распределение по годам общего объема средств федерального бюджета:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) на строительство, приобретение объектов, включенных в федеральные целевые программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) на строительство, приобретение объектов и реализацию мероприятий, которые включены в реестр в позиции "Укрупненный инвестиционный проект" и подлежат разукрупнению (пообъектной детализации) в порядке, установленном настоящим разделом для объектов, включаемых в перечень объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId146">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">в) на строительство, приобретение объектов, в отношении которых решения принимаются в форме сведений (отдельно по объектам, указанным в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P307">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацах втором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P310">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>третьем подпункта "г" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "в" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId147">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>14. Проект решения в форме перечня объектов подготавливается и направляется в Правительство Российской Федерации Министерством строительства и жилищно-коммунального хозяйства Российской Федерации (иным федеральным органом исполнительной власти в отношении отдельных объектов и мероприятий в случаях, определенных решением президиума (штаба) Правительственной комиссии по региональному развитию в Российской Федерации).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId148">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15. Подготовка проекта решения в форме перечня объектов осуществляется после принятия федерального закона о федеральном бюджете на очередной финансовый год и плановый период путем формирования проекта перечня объектов на основании информации, содержащейся в согласованных сведениях в отношении объектов и мероприятий (в случае если они приведены в соответствие с указанным федеральным законом в порядке, установленном бюджетным законодательством Российской Федерации).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>До приведения главными распорядителями сведений в отношении объектов и мероприятий в соответствие с федеральным законом о федеральном бюджете на очередной финансовый год и плановый период в порядке, установленном бюджетным законодательством Российской Федерации, такие объекты и мероприятия включаются в проект перечня объектов исходя из соответствия утвержденным указанным федеральным законом объемам бюджетных ассигнований по соответствующим кодам классификации расходов федерального бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 15 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId149">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">16. Проект решения в форме перечня объектов подлежит согласованию в установленном порядке с Министерством финансов Российской Федерации и Министерством экономического развития Российской Федерации в объеме информации, ранее не согласованной при рассмотрении проекта сведений в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P63">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о порядке формирования и ведения реестра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">П. 16(1) (в ред. Постановления Правительства РФ от 30.06.2026 N 807) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>применяется</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к правоотношениям, возникающим при составлении федерального бюджета начиная с бюджета на 2027 год и на плановый период 2028 и 2029 годов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>16(1). Подготовка проекта решения в форме перечня объектов, в том числе обмен информацией и документами при его формировании и согласовании (рассмотрении) проекта перечня объектов, осуществляется в компоненте системы "Электронный бюджет" в соответствии с процедурой согласно приложению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 16(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId151">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">П. 16(2) (в ред. Постановления Правительства РФ от 30.06.2026 N 807) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>применяется</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к правоотношениям, возникающим при составлении федерального бюджета начиная с бюджета на 2027 год и на плановый период 2028 и 2029 годов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">16(2). В перечне объектов в отношении включаемых в него объектов отражаются сведения, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P109">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "и" пункта 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о порядке формирования и ведения реестра, изменение которых до выполнения условий, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P124">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 8(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о порядке формирования и ведения реестра, не допускается. При этом в случае если в отношении объекта не выполнено условие, предусмотренное </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P125">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а" пункта 8(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о порядке </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">формирования и ведения реестра, соответствующая информация, указанная в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P320">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "д"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P327">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"з" пункта 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, в перечне объектов не предусматривается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 16(2) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId153">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">П. 16(3) (в ред. Постановления Правительства РФ от 30.06.2026 N 807) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>применяется</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к правоотношениям, возникающим при составлении федерального бюджета начиная с бюджета на 2027 год и на плановый период 2028 и 2029 годов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">16(3). Решение в форме перечня объектов считается принятым со дня принятия Председателем Правительства Российской Федерации решения об утверждении перечня объектов, за исключением решения в отношении объекта, по которому в перечне объектов отражены сведения, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P109">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "и" пункта 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о порядке формирования и ведения реестра, которое считается принятым после выполнения условий, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P124">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 8(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о порядке формирования и ведения реестра, со дня изменения указанных сведений. При этом в отношении объектов и мероприятий, включенных в перечень объектов, ранее принятые решения не применяются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 16(3) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId155">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">П. 16(4) (в ред. Постановления Правительства РФ от 30.06.2026 N 807) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>применяется</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к правоотношениям, возникающим при составлении федерального бюджета начиная с бюджета на 2027 год и на плановый период 2028 и 2029 годов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>16(4). Решение в форме перечня объектов размещается на едином портале бюджетной системы Российской Федерации в составе информации и в порядке, которые определяются Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 16(4) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId157">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="P412"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:r>
+        <w:t xml:space="preserve">17. Утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId158">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="P414"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:r>
+        <w:t>III. Подготовка отдельных решений</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>18. Отдельные решения принимаются в отношении не включенных в федеральные целевые программы объектов государственного оборонного заказа, а также иных объектов, не подлежащих включению в реестр, включая жилье военнослужащим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>19. Проект отдельного решения подготавливается на основании сведений (за исключением проекта решения в отношении объектов государственного оборонного заказа) главным распорядителем в форме:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) проекта правового акта Правительства Российской Федерации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>по объектам государственной собственности Российской Федерации, находящимся на территории Российской Федерации, если стоимость такого объекта, рассчитанная в ценах соответствующих лет реализации инвестиционного проекта, составляет 3 млрд. рублей и более, за исключением жилья военнослужащим, и (или) такой объект находится (будет находиться) в оперативном управлении или хозяйственном ведении предприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId159">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>по объектам государственной собственности Российской Федерации за пределами территории Российской Федерации, а также по объектам, которые не относятся к государственной собственности Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId160">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) проекта правового акта главного распорядителя - в иных случаях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>20. Проектом отдельного решения предусматриваются строительство, приобретение одного или нескольких объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="P425"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:r>
+        <w:t xml:space="preserve">21. В проекте отдельного решения, предусматривающем предоставление субсидии государственной корпорации (компании), публично-правовой компании или бюджетных инвестиций юридическим лицам, которые не являются учреждениями, предприятиями, для последующего предоставления взносов в уставные (складочные) капиталы организаций, акции (доли) которых принадлежат указанной корпорации (компании), публично-правовой компании или указанному юридическому лицу, в том числе для последующего предоставления взносов в уставные (складочные) капиталы дочерних обществ таких организаций, в дополнение к положениям, указанным в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P314">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, предусматриваются наименования государственной корпорации (компании), публично-правовой компании, организаций и их дочерних обществ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="P426"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:r>
+        <w:t>22. Проект отдельного решения, за исключением проекта отдельного решения в отношении жилья военнослужащим, подлежит согласованию в установленном порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) с Министерством финансов Российской Федерации, Министерством экономического развития Российской Федерации и коллегией Военно-промышленной комиссии Российской Федерации - в отношении объектов государственного оборонного заказа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а(1)) с Министерством финансов Российской Федерации - в отношении объектов государственной собственности Российской Федерации за пределами территории Российской Федерации. При этом проект отдельного решения в объеме информации, включенной в согласованные сведения, повторному согласованию не подлежит;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "а(1)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId161">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) с Министерством финансов Российской Федерации, Министерством экономического развития Российской Федерации и Министерством строительства и жилищно-коммунального хозяйства Российской Федерации - в отношении иных объектов. При этом проект отдельного решения в объеме информации, включенной в согласованные сведения, повторному согласованию не подлежит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">23. После согласования проекта отдельного решения с федеральными органами исполнительной власти, указанными в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P426">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, и коллегией Военно-промышленной комиссии Российской Федерации (в части объектов государственного оборонного заказа):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) главный распорядитель либо (в случае, если главный распорядитель одновременно не является субъектом бюджетного планирования) субъект бюджетного планирования вносит в установленном порядке в Правительство Российской Федерации проект отдельного решения, подготовленный в форме проекта правового акта Правительства Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) главный распорядитель принимает в установленном порядке отдельное решение, подготовленное в форме правового акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>24. Копия отдельного решения в отношении жилья военнослужащим направляется главным распорядителем в Министерство финансов Российской Федерации в 10-дневный срок со дня принятия такого решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>IV. Требования к документации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="P438"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">25. Для принятия решения в отношении каждого объекта (за исключением объекта, в отношении которого в реестр включаются сведения, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P109">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "и" пункта 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о порядке формирования и ведения реестра) в зависимости от его типа (объект капитального строительства, объект недвижимого имущества) требуются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId162">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) паспорт инвестиционного проекта по </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId163">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>форме</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, утвержденной Министерством строительства и жилищно-коммунального хозяйства Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="P441"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:r>
+        <w:t xml:space="preserve">б) утвержденное застройщиком (техническим заказчиком) задание на проектирование, предусмотренное </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId164">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>частью 12.4 статьи 48</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Градостроительного кодекса Российской Федерации, или проект указанного задания с указанием предполагаемой (предельной) сметной стоимости объекта (в отношении объектов государственной собственности Российской Федерации за пределами территории Российской Федерации - при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId165">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) документ об утверждении проектной документации на объект капитального строительства (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="P444"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:r>
+        <w:t xml:space="preserve">г) положительное заключение государственной экспертизы проектной документации, содержащее оценку достоверности определения сметной стоимости строительства объекта в случаях, установленных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId166">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>частью 2 статьи 8.3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Градостроительного кодекса Российской Федерации, и положительное заключение государственной экспертизы результатов инженерных изысканий, выполненных для подготовки такой проектной документации, если проведение такой экспертизы в соответствии с законодательством Российской Федерации является обязательным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="73" w:name="P445"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:r>
+        <w:t>д) обоснование необходимости принятия решения в отношении объекта в случае отсутствия утвержденной проектной документации, получившей положительное заключение государственной экспертизы, с указанием причин отсутствия указанной документации и сроков ее разработки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="P446"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:r>
+        <w:t xml:space="preserve">е) отчет об оценке приобретаемого объекта, составленный оценщиком (оценщиками) в соответствии с требованиями Федерального </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId167">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>закона</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "Об оценочной деятельности в Российской Федерации", а в случае приобретения в государственную собственность Российской Федерации находящегося за пределами территории Российской Федерации объекта недвижимого имущества - указанный отчет, содержащий сведения о величине стоимости приобретаемого объекта недвижимого имущества в валюте Российской Федерации и в иностранной валюте (долларах США), либо расчет ориентировочной стоимости такого приобретаемого объекта недвижимого имущества с обоснованием невозможности проведения указанной оценки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId168">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ж) заключение о достоверности определения ориентировочной стоимости строительства судна (положительное заключение) или заключение по результатам проведения экспертизы цены строительства судна в случае, если при определении цены контракта на строительство судна в соответствии с порядком определения начальной (максимальной) цены контракта, цены контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем), и начальной цены единицы товара, работы, услуги при осуществлении закупок продукции судостроительной промышленности (за исключением продукции, закупка которой осуществляется в рамках государственного оборонного заказа), установленным в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId169">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 23 января 2021 г. N 34 "О федеральном органе исполнительной власти, уполномоченном на установление порядка определения начальной (максимальной) цены контракта, цены контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем), и начальной цены единицы товара, работы, услуги при осуществлении закупок продукции судостроительной промышленности", предусмотрено обоснование цены строительства судна, и в случае, если цена контракта на строительство судна </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>изменяется (в отношении объекта недвижимого имущества, являющегося морским судном, судном внутреннего плавания, судном смешанного (река - море) плавания);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "ж" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId170">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 24.06.2025 N 939)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>з) информация о предполагаемых источниках финансового обеспечения строительства, приобретения объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="P451"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:r>
+        <w:t>и) обоснование невозможности строительства, приобретения объекта без привлечения средств федерального бюджета (для объектов государственной собственности Российской Федерации за пределами территории Российской Федерации, а также объектов, которые не относятся к объектам государственной (муниципальной) собственности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "и" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId171">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>к) расчет объема ежегодных расходов на содержание (эксплуатацию) объекта после ввода в эксплуатацию, приобретения с указанием источников финансового обеспечения указанных расходов, а также документы и материалы, обосновывающие указанный расчет, а в отношении объекта инфраструктуры железнодорожного транспорта - подписанное руководителем (уполномоченным им лицом) обязательство организации железнодорожного транспорта обеспечить за счет средств внебюджетных источников содержание (эксплуатацию) объекта инфраструктуры железнодорожного транспорта после ввода его в эксплуатацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId172">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.03.2025 N 399)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="P455"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:r>
+        <w:t xml:space="preserve">л) копии правоустанавливающих документов на земельный участок, а в случае их отсутствия - копия решения о предварительном согласовании места размещения объекта капитального строительства (за исключением объекта инфраструктуры железнодорожного транспорта и автомобильной дороги общего пользования федерального значения, переданной (подлежащей передаче) в доверительное управление в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId173">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "О Государственной компании "Российские автомобильные дороги" и о внесении изменений в отдельные законодательные акты Российской Федерации", для принятия решений в отношении которых указанные документы не требуются);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.03.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId174">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 399</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 30.12.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId175">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2222</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>м) копия поручения или указания Президента Российской Федерации, поручения Председателя Правительства Российской Федерации и (или) решения президиума (штаба) Правительственной комиссии по региональному развитию в Российской Федерации о необходимости строительства, приобретения таких объектов (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>н) исходные данные для проведения проверки инвестиционных проектов на предмет эффективности использования средств федерального бюджета, направляемых на капитальные вложения, и заключение, выданное по результатам указанной проверки (при наличии), - в отношении объектов, по которым в случаях, установленных Правительством Российской Федерации, требуется проведение такой проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="77" w:name="P459"/>
+      <w:bookmarkEnd w:id="77"/>
+      <w:r>
+        <w:t xml:space="preserve">о) копии годовой бухгалтерской (финансовой) отчетности юридических лиц, которым предоставляются средства, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P287">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P291">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"в" пункта 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, а также организаций (дочерних обществ), указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P425">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 21</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, состоящей из бухгалтерского баланса, отчета о финансовых результатах, отчета о целевом использовании средств и приложений к ним, за последние 2 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="78" w:name="P460"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:r>
+        <w:t xml:space="preserve">26. В отношении объектов, по которым планируется техническое перевооружение, не предусматривающее выполнение работ по строительству, вместо документов, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P441">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P445">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"д" пункта 25</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, требуются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) заключение об отсутствии работ по строительству объекта, подготовленное специалистом по организации архитектурно-строительного проектирования в должности главного инженера </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">проекта, сведения о котором включены в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId176">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>частью 8 статьи 55.5-1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Градостроительного кодекса Российской Федерации в национальный реестр специалистов в области инженерных изысканий и архитектурно-строительного проектирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) информация о ценах товаров, работ, услуг для обеспечения государственных и муниципальных нужд, которая может быть использована для целей определения начальной (максимальной) цены контракта по объекту в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId177">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>частью 18 статьи 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд" вне зависимости от способа заключения такого контракта, или иная информация, используемая заказчиком для определения начальной (максимальной) цены контракта методами, отличными от метода сопоставимых рыночных цен (анализа рынка).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">27. В отношении объекта, по которому планируются подготовка обоснования инвестиций и проведение его технологического и ценового аудита, вместо документов, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P438">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 25</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, требуются тест-паспорт по форме, утвержденной Министерством строительства и жилищно-коммунального хозяйства Российской Федерации, содержащий краткую характеристику объекта, а также обоснование невозможности подготовки обоснования инвестиций и проведения его технологического и ценового аудита без предоставления средств из федерального бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">27(1). Для принятия решения в отношении объектов, не находящихся в государственной собственности Российской Федерации, строительство которых осуществляется за пределами территории Российской Федерации, требуется копия международного договора (при наличии). При этом документы, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P441">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P444">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P446">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P451">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"и"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P455">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"л"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P459">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"о" пункта 25</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, не требуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 27(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId178">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 15.03.2025 N 313)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="79" w:name="P466"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:r>
+        <w:t xml:space="preserve">27(2). Для принятия решения в отношении объектов государственной собственности Российской Федерации за пределами территории Российской Федерации в дополнение к документам, указанным в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P438">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктах 25</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P460">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>26</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, требуются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) обоснование невозможности финансового обеспечения расходов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P339">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "в" пункта 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, за счет средств учреждения, предприятия без привлечения средств федерального бюджета в случае осуществления капитальных вложений в объект путем предоставления субсидии учреждению, предприятию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) подтверждение Федерального агентства по управлению государственным имуществом (его территориального органа) отсутствия в казне Российской Федерации либо у федерального государственного учреждения неиспользуемого объекта недвижимого имущества, находящегося в государственной собственности Российской Федерации, пригодного для использования его в целях, для которых предполагается строительство или приобретение объекта государственной собственности Российской Федерации за пределами территории Российской Федерации, и обоснование нецелесообразности или невозможности получения такого объекта во владение и пользование по договору аренды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) копия международного договора, предусматривающего строительство или приобретение объекта государственной собственности Российской Федерации за пределами территории Российской Федерации (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 27(2) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId179">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">28. Документы, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P438">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 25</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P466">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>27(2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, представляются для согласования проектов решений в соответствии с настоящими Правилами, за исключением документов, которые загружены в сведения в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P63">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о порядке формирования и ведения реестра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId180">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>V. Внесение изменений в решение</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>29. Внесение изменений в решение осуществляется в порядке, установленном настоящими Правилами для его принятия, в следующих обязательных случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) приведение перечня объектов в соответствие с федеральным законом о федеральном бюджете на очередной финансовый год и плановый период в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P412">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 17</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, а также с федеральным законом о внесении изменений в указанный федеральный закон;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId181">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Пп. "б" п. 29 (в ред. Постановления Правительства РФ от 30.06.2026 N 807) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>применяется</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к правоотношениям, возникающим при составлении федерального бюджета начиная с бюджета на 2027 год и на плановый период 2028 и 2029 годов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) включение в решение нового объекта или мероприятия (с учетом положений, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P493">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 30(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId183">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) исключение объекта или мероприятия из решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId184">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>30. Внесение изменений в решение не требуется в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) принятие решения о внесении изменений в информацию об объекте, содержащуюся в решении, в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId185">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правилами</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства и объектах недвижимого имущества, утвержденными постановлением Правительства Российской Федерации от 30 ноября 2023 г. N 2050 "Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства и объектах недвижимого имущества" (для объектов и мероприятий, сведения о которых включены в реестр, а также объектов государственного оборонного заказа);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) увеличение в текущем финансовом году бюджетных ассигнований на осуществление капитальных вложений в размере, не превышающем остатка не исполненных на 1 января текущего финансового года соответствующих бюджетных обязательств, по основаниям, установленным бюджетным законодательством Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) предоставление бюджетных ассигнований резервного фонда Правительства Российской Федерации или бюджетных ассигнований, иным образом зарезервированных в федеральном законе о федеральном бюджете, в целях строительства, приобретения объекта, по которому принято решение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) увеличение в текущем финансовом году бюджетных ассигнований на осуществление капитальных вложений в рамках исполнения судебных актов, предусматривающих обращение взыскания на средства бюджетов бюджетной системы Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "г" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId186">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">П. 30(1) (в ред. Постановления Правительства РФ от 30.06.2026 N 807) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>применяется</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>правоотношениям, возникающим при составлении федерального бюджета начиная с бюджета на 2027 год и на плановый период 2028 и 2029 годов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="80" w:name="P493"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:r>
+        <w:t xml:space="preserve">30(1). Внесение изменений в решение в форме перечня объектов при исполнении федерального бюджета осуществляется в случае включения в перечень объектов новых объектов и мероприятий в соответствии с решением Председателя Правительства Российской Федерации на основании заявки, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId188">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства и объектах недвижимого имущества, утвержденных постановлением Правительства Российской Федерации от 30 ноября 2023 г. N 2050 "Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства и объектах недвижимого имущества".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 30(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId189">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>31. Согласование предложений по внесению изменений в принятое решение с Министерством экономического развития Российской Федерации не требуется, если указанные предложения не предусматривают изменение направления инвестирования, мощности более чем на 30 процентов по сравнению с изначально установленной в решении и (или) срока ввода в эксплуатацию, приобретения объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 31 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId190">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 12.06.2025 N 888)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Приложение</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>к Правилам принятия решений</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>об осуществлении капитальных вложений</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в объекты капитального строительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и приобретение объектов недвижимого</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>имущества за счет средств</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>федерального бюджета</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ПРОЦЕДУРА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ПОДГОТОВКИ ПРОЕКТА РЕШЕНИЯ ОБ ОСУЩЕСТВЛЕНИИ КАПИТАЛЬНЫХ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ВЛОЖЕНИЙ В ОБЪЕКТЫ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И ПРИОБРЕТЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ОБЪЕКТОВ НЕДВИЖИМОГО ИМУЩЕСТВА ЗА СЧЕТ СРЕДСТВ ФЕДЕРАЛЬНОГО</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>БЮДЖЕТА В ФОРМЕ ЭЛЕКТРОННОГО ДОКУМЕНТА, ПРЕДУСМАТРИВАЮЩЕГО</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ВКЛЮЧЕНИЕ ОБЪЕКТА КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА, ОБЪЕКТА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>НЕДВИЖИМОГО ИМУЩЕСТВА ИЛИ МЕРОПРИЯТИЯ В ПЕРЕЧЕНЬ ОБЪЕКТОВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА, МЕРОПРИЯТИЙ (УКРУПНЕННЫХ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ИНВЕСТИЦИОННЫХ ПРОЕКТОВ), ОБЪЕКТОВ НЕДВИЖИМОГО ИМУЩЕСТВА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(введена </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановлением</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 30.06.2026 N 807)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00C41861" w:rsidSect="00B16894">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="514"/>
+        <w:gridCol w:w="4706"/>
+        <w:gridCol w:w="5275"/>
+        <w:gridCol w:w="3061"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C41861">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Этап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ответственный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Срок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4706" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Формирование проекта электронного документа, предусматривающего включение объекта капитального строительства, объекта недвижимого имущества (далее - объект) или мероприятия в перечень объектов капитального строительства, мероприятий (укрупненных инвестиционных проектов), объектов недвижимого имущества (далее - перечень объектов), направление его на согласование в Минфин России, Минэкономразвития России и Минстрой России </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P563">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;1&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> (далее - заинтересованные органы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Минстрой России или иной федеральный орган исполнительной власти, уполномоченный решением президиума (штаба) Правительственной комиссии по региональному развитию в Российской Федерации </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P563">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;1&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> (далее - уполномоченный орган)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>в течение 3 рабочих дней со дня принятия федерального закона о федеральном бюджете на очередной финансовый год и плановый период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4706" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Рассмотрение проекта перечня объектов, формирование и направление в уполномоченной орган позиции в отношении проекта перечня объектов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>заинтересованные органы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">в течение 5 рабочих дней со дня поступления проекта перечня объектов на согласование </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P564">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;2&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4706" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Доработка проекта перечня объектов с учетом поступивших замечаний в отношении проекта перечня объектов и (или) проведение согласительного совещания для обсуждения указанных замечаний в целях поиска взаимоприемлемого решения </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P565">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;3&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>уполномоченный орган совместно с главными распорядителями средств федерального бюджета и заинтересованными органами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4706" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Направление доработанного проекта перечня объектов в заинтересованные органы на повторное согласование с приложением протокола согласительного совещания и таблицы разногласий (при наличии разногласий) </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P565">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;3&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>уполномоченный орган</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>в течение 5 рабочих дней со дня поступления замечаний заинтересованных органов в отношении проекта перечня объектов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4706" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Рассмотрение доработанного проекта перечня </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>объектов, а также подписание протокола согласительного совещания и таблицы разногласий (при наличии разногласий)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>заинтересованные органы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">в течение 3 рабочих дней со </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">дня поступления проекта перечня объектов на повторное согласование </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P564">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;2&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4706" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Направление проекта перечня объектов в Правительство Российской Федерации с приложением протокола согласительного совещания и таблицы разногласий (при наличии разногласий)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>уполномоченный орган</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>в течение 16 рабочих дней со дня принятия федерального закона о федеральном бюджете на очередной финансовый год и плановый период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4706" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Принятие решение об урегулировании разногласий в отношении проекта перечня объектов </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P564">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;2&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Заместитель Председателя Правительства Российской Федерации (в соответствии с распределением обязанностей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4706" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Доработка проекта перечня объектов в соответствии с принятым решением об урегулировании разногласий в отношении проекта перечня объектов, направление его в Правительство Российской Федерации </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P566">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;4&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>уполномоченный орган совместно с главными распорядителями средств федерального бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>в течение 2 рабочих дней со дня принятия решения об урегулировании разногласий в отношении проекта перечня объектов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4706" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Принятие решения об утверждении перечня объектов </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P567">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;5&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Председатель Правительства Российской Федерации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00C41861">
+          <w:pgSz w:w="16838" w:h="11905" w:orient="landscape"/>
+          <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>--------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="P563"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:r>
+        <w:t>&lt;1&gt; В случае если в отношении отдельных объектов и мероприятий, определенных решением президиума (штаба) Правительственной комиссии по региональному развитию в Российской Федерации, проект решения об осуществлении капитальных вложений в объекты за счет средств федерального бюджета в форме перечня объектов подготовлен федеральным органом исполнительной власти, не являющимся Минстроем России.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="82" w:name="P564"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:r>
+        <w:t>&lt;2&gt; В случае отсутствия по истечении указанного срока позиции заинтересованного органа проект перечня объектов считается согласованным указанным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="83" w:name="P565"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:r>
+        <w:t>&lt;3&gt; В случае наличия замечаний заинтересованных органов в отношении проекта перечня объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="84" w:name="P566"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:r>
+        <w:t>&lt;4&gt; В случае необходимости доработки проекта перечня объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="85" w:name="P567"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:r>
+        <w:t>&lt;5&gt; На основании доклада Заместителя Председателя Правительства Российской Федерации (в соответствии с распределением обязанностей), который должен содержать в том числе информацию об урегулировании разногласий в отношении проекта перечня объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Утверждены</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>постановлением Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>от 30 мая 2024 г. N 702</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="86" w:name="P578"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:r>
+        <w:t>ПРАВИЛА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ОСУЩЕСТВЛЕНИЯ КАПИТАЛЬНЫХ ВЛОЖЕНИЙ В ОБЪЕКТЫ КАПИТАЛЬНОГО</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>СТРОИТЕЛЬСТВА И ПРИОБРЕТЕНИЕ ОБЪЕКТОВ НЕДВИЖИМОГО ИМУЩЕСТВА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ЗА СЧЕТ СРЕДСТВ ФЕДЕРАЛЬНОГО БЮДЖЕТА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9068"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C41861">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 15.03.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112">
+            <w:hyperlink r:id="rId192">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 313</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 08.10.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113">
+            <w:hyperlink r:id="rId193">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1561</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 30.12.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114">
+            <w:hyperlink r:id="rId194">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2222</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 30.12.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115">
+            <w:hyperlink r:id="rId195">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2231</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 21.05.2026 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 583</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...5 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>I. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="67"/>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="87" w:name="P589"/>
+      <w:bookmarkEnd w:id="87"/>
       <w:r>
         <w:t>1. Настоящие Правила устанавливают порядок осуществления за счет средств федерального бюджета капитальных вложений в целях строительства (реконструкции, в том числе с элементами реставрации, технического перевооружения) (далее - строительство) объектов капитального строительства или приобретения объектов недвижимого имущества (далее - объекты) путем:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 15.03.2025 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId116">
+      <w:hyperlink r:id="rId197">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 313</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 30.12.2025 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId117">
+      <w:hyperlink r:id="rId198">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 2231</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">а) осуществления бюджетных инвестиций в находящиеся на территории Российской Федерации объекты государственной собственности Российской Федерации в соответствии со </w:t>
       </w:r>
-      <w:hyperlink r:id="rId118">
+      <w:hyperlink r:id="rId199">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 79</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации или предоставления субсидий федеральным государственным бюджетным, автономным учреждениям (далее - учреждения), федеральным государственным унитарным предприятиям, в том числе казенным (далее - предприятия), на осуществление капитальных вложений в находящиеся на территории Российской Федерации объекты государственной собственности Российской Федерации в соответствии со </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId119">
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации или предоставления субсидий федеральным государственным бюджетным, автономным учреждениям (далее - учреждения), федеральным государственным унитарным предприятиям, в том числе казенным (далее - предприятия), на осуществление капитальных вложений в находящиеся на территории Российской </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Федерации объекты государственной собственности Российской Федерации в соответствии со </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId200">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 78.2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, а также осуществления бюджетных инвестиций и предоставления субсидий на подготовку обоснования инвестиций и проведение его технологического и ценового аудита, если подготовка обоснования инвестиций в соответствии с законодательством Российской Федерации является обязательной;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(пп. "а" в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId120">
+      <w:hyperlink r:id="rId201">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="68"/>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="88" w:name="P593"/>
+      <w:bookmarkEnd w:id="88"/>
       <w:r>
         <w:t xml:space="preserve">а(1)) осуществления бюджетных инвестиций в находящиеся за пределами территории Российской Федерации объекты государственной собственности Российской Федерации, в том числе объекты дипломатических представительств и консульских учреждений Российской Федерации, представительств Российской Федерации при международных (межгосударственных, межправительственных) организациях, торговых представительств Российской Федерации и представительств федеральных органов исполнительной власти (далее - объекты государственной собственности Российской Федерации за пределами территории Российской Федерации), в соответствии со </w:t>
       </w:r>
-      <w:hyperlink r:id="rId121">
+      <w:hyperlink r:id="rId202">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 79</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации или предоставления субсидий осуществляющим деятельность за пределами территории Российской Федерации учреждениям и предприятиям на осуществление капитальных вложений в объекты государственной собственности Российской Федерации за пределами территории Российской Федерации в соответствии со </w:t>
       </w:r>
-      <w:hyperlink r:id="rId122">
+      <w:hyperlink r:id="rId203">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 78.2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(пп. "а(1)" введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId123">
+      <w:hyperlink r:id="rId204">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) предоставления субсидий:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">юридическим лицам, 100 процентов акций (долей) которых принадлежит Российской Федерации, на цели, указанные в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId205">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 8 статьи 78</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">государственным корпорациям (компаниям), публично-правовым компаниям (далее - корпорации (компании), в том числе в виде имущественного взноса Российской Федерации, на цели, указанные в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId206">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId207">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>4 пункта 1 статьи 78.3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId208">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2222)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) предоставления бюджетных инвестиций юридическим лицам, которые не являются государственными, муниципальными учреждениями, предприятиями, на цели, указанные в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId209">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце третьем пункта 1 статьи 80</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Предоставление указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P589">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил бюджетных инвестиций и субсидий (далее соответственно - бюджетные инвестиции, субсидии) осуществляется в пределах доведенных в установленном порядке до получателей средств федерального бюджета на соответствующие цели лимитов бюджетных обязательств либо в случаях, установленных бюджетным законодательством Российской Федерации, в пределах средств, предусмотренных принятыми в установленном Правительством Российской Федерации порядке решениями, предоставляющими получателю средств федерального бюджета право принимать обязательства на срок, превышающий срок действия утвержденных ему лимитов бюджетных обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Предоставление бюджетных инвестиций и субсидий осуществляется на основании принятых в установленном порядке решений об осуществлении капитальных вложений (далее - решения о капитальных вложениях), а в отношении объектов, сведения о которых подлежат включению в предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId210">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 179.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестр объектов капитального строительства, объектов недвижимого имущества (далее - реестр), - в соответствии со сведениями, содержащимися в реестре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3(1). Допускается направление предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P593">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а(1)" пункта 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил бюджетных инвестиций или субсидий на финансовое обеспечение и (или) возмещение расходов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P352">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 7(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правил принятия решений об осуществлении капитальных </w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>б) предоставления субсидий:</w:t>
-[...39 lines deleted...]
-          <w:t>подпунктах 3</w:t>
+        <w:t>вложений в объекты капитального строительства и приобретение объектов недвижимого имущества за счет средств федерального бюджета, утвержденных постановлением Правительства Российской Федерации от 30 мая 2024 г. N 702 "Об управлении капитальными вложениями, финансовое обеспечение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета", в размере, предусмотренном решением о капитальных вложениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 3(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId211">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. Положения </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P606">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>разделов II</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId126">
-[...171 lines deleted...]
-      <w:hyperlink w:anchor="P449">
+      <w:hyperlink w:anchor="P637">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>III</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил в отношении федеральных органов государственной власти (государственных органов) распространяются на Государственную корпорацию по атомной энергии "Росатом" и Государственную корпорацию по космической деятельности "Роскосмос".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...5 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="P418"/>
-      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkStart w:id="89" w:name="P606"/>
+      <w:bookmarkEnd w:id="89"/>
       <w:r>
         <w:t>II. Осуществление бюджетных инвестиций</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...5 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>5. Бюджетные инвестиции осуществляются путем заключения и исполнения от имени Российской Федерации государственных контрактов на выполнение проектных и (или) изыскательских работ, строительство, приобретение объектов:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...8 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) государственными заказчиками, являющимися получателями средств федерального бюджета, включая дипломатические представительства и консульские учреждения Российской Федерации, представительства Российской Федерации при международных (межгосударственных, межправительственных) организациях, торговые представительства Российской Федерации и представительства федеральных органов исполнительной власти при осуществлении бюджетных инвестиций в объекты государственной собственности Российской Федерации за пределами территории Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId212">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="90" w:name="P611"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:r>
+        <w:t>б) юридическим лицами, которым получатели средств федерального бюджета передали свои полномочия государственного заказчика по заключению и исполнению от имени Российской Федерации государственных контрактов от лица соответствующих получателей средств федерального бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="91" w:name="P612"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:r>
+        <w:t xml:space="preserve">6. Получатели средств федерального бюджета при осуществлении закупок в целях выполнения проектных и (или) изыскательских работ, строительства объектов устанавливают в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId213">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд" обеспечение исполнения государственного контракта, условиями которого предусмотрена выплата подлежащего казначейскому сопровождению аванса, в размере, не превышающем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) 20 процентов начальной (максимальной) цены контракта (цены контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем), уменьшенной на размер аванса, в случае если такая цена контракта (цена контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем) составляет менее 1 млрд. рублей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) 15 процентов начальной (максимальной) цены контракта (цены контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем), уменьшенной на размер аванса, в случае если такая цена контракта (цена контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем) составляет 1 млрд. рублей и более.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7. Полномочия, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P611">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "б" пункта 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, могут быть переданы при осуществлении бюджетных инвестиций:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) учреждениям, предприятиям федеральными органами государственной власти (государственными органами):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>межправительственных) организациях, торговые представительства Российской Федерации и представительства федеральных органов исполнительной власти при осуществлении бюджетных инвестиций в объекты государственной собственности Российской Федерации за пределами территории Российской Федерации;</w:t>
-[...15 lines deleted...]
-          <w:t>Постановления</w:t>
+        <w:t>осуществляющими функции и полномочия учредителя учреждения или права собственника имущества предприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>не осуществляющими функции и полномочия учредителя учреждения или права собственника имущества предприятия, при осуществлении бюджетных инвестиций в рамках реализации государственного оборонного заказа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) корпорациям (компаниям), которым в случаях, определенных федеральными законами (за исключением федерального закона о федеральном бюджете) либо иными нормативными правовыми актами о создании публично-правовых компаний, предоставлено право на заключение и исполнение от имени Российской Федерации государственных контрактов от лица получателей средств федерального бюджета при осуществлении бюджетных инвестиций (за исключением бюджетных инвестиций в целях реконструкции, технического перевооружения объектов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="92" w:name="P620"/>
+      <w:bookmarkEnd w:id="92"/>
+      <w:r>
+        <w:t>в) юридическим лицам, акции (доли) которых принадлежат Российской Федерации, при осуществлении бюджетных инвестиций с последующей передачей объекта в качестве вклада в уставные (складочные) капиталы таких юридических лиц и возникновением права государственной собственности Российской Федерации на эквивалентную часть уставных (складочных) капиталов указанных юридических лиц, которое оформляется участием Российской Федерации в уставных (складочных) капиталах таких юридических лиц в соответствии с гражданским законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8. В целях осуществления бюджетных инвестиций в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P611">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "б" пункта 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил федеральный орган государственной власти (государственный орган) заключает с юридическим лицом соглашение о передаче полномочий государственного заказчика по заключению и исполнению от имени Российской Федерации государственных контрактов от лица указанного органа (далее - соглашение о передаче полномочий).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Соглашение о передаче полномочий и дополнительные соглашения к указанному соглашению, предусматривающие внесение в него изменений или его расторжение, заключаются в соответствии с типовой </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId214">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>формой</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, утверждаемой Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9. Соглашение о передаче полномочий заключается в отношении одного или нескольких объектов и содержит в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) цель осуществления бюджетных инвестиций и их объем с распределением по годам в отношении каждого объекта с указанием его наименования, мощности, сроков строительства, приобретения объекта, рассчитанной в ценах соответствующих лет стоимости объекта (сметной или предполагаемой (предельной) либо стоимости приобретения), а также рассчитанного в ценах соответствующих лет общего объема капитальных вложений, в том числе объема бюджетных ассигнований, предусмотренного федеральному органу государственной власти (государственному органу) как получателю средств федерального бюджета, которые должны соответствовать объему средств, определенному решением о капитальных вложениях, а по объектам, сведения о которых включены (подлежат включению) в реестр, - в соответствии с такими сведениями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="93" w:name="P625"/>
+      <w:bookmarkEnd w:id="93"/>
+      <w:r>
+        <w:t>б) положения, устанавливающие права и обязанности юридического лица по заключению и исполнению от имени Российской Федерации государственных контрактов от лица федерального органа государственной власти (государственного органа);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) ответственность юридического лица за неисполнение или ненадлежащее исполнение переданных ему полномочий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) положения, устанавливающие право федерального органа государственной власти (государственного органа) на проведение проверок соблюдения юридическим лицом условий </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>соглашения о передаче полномочий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="94" w:name="P628"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:r>
+        <w:t>д) положения, устанавливающие обязанность юридического лица по ведению бюджетного учета, составлению и представлению бюджетной отчетности федеральному органу государственной власти (государственному органу) как получателю средств федерального бюджета в порядке, установленном Министерством финансов Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">е) положения, определяющие порядок и сроки передачи объектов, созданных в результате осуществления бюджетных инвестиций, в качестве вклада в уставный (складочный) капитал юридическому лицу в случае, указанном в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P620">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "в" пункта 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ж) обязательство юридического лица устанавливать при осуществлении закупок в целях выполнения проектных и (или) изыскательских работ, строительства объектов обеспечение исполнения государственного контракта в соответствии с положениями </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P612">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункта 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>10. Объекты, созданные или приобретенные в результате осуществления бюджетных инвестиций, закрепляются в установленном порядке на праве оперативного управления за федеральными государственными учреждениями либо на праве оперативного управления или хозяйственного ведения за предприятиями с последующим увеличением стоимости основных средств, находящихся на соответствующем вещном праве у этих государственных учреждений, предприятий, а также с увеличением уставного фонда предприятий, основанных на праве хозяйственного ведения, либо включаются в состав государственной казны Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10(1). При осуществлении бюджетных инвестиций, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P593">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а(1)" пункта 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) операции, связанные с бюджетными инвестициями, осуществляемыми в порядке, установленном бюджетным законодательством Российской Федерации для исполнения федерального бюджета, отражаются на открытых в органах Федерального казначейства в порядке, установленном Федеральным казначейством, лицевых счетах, предназначенных для учета операций получателя средств федерального бюджета, в том числе на лицевом счете получателя средств федерального бюджета, предназначенном для учета операций по перечислению бюджетных средств на счета, открытые в кредитных организациях получателю средств федерального бюджета, находящемуся за пределами территории Российской Федерации и получающему бюджетные средства от главного распорядителя средств федерального бюджета в иностранной валюте;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) положения </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P612">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункта 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил не применяются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 10(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId215">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...403 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="P449"/>
-      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkStart w:id="95" w:name="P637"/>
+      <w:bookmarkEnd w:id="95"/>
       <w:r>
         <w:t>III. Предоставление субсидий учреждениям, предприятиям</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="76"/>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="96" w:name="P639"/>
+      <w:bookmarkEnd w:id="96"/>
       <w:r>
         <w:t xml:space="preserve">11. Предоставление субсидии учреждению, предприятию осуществляется в соответствии с соглашением, заключенным между федеральным органом государственной власти (государственным органом) как получателем средств федерального бюджета, предоставляющим субсидию, и учреждением, предприятием (далее - соглашение о предоставлении субсидии), а в случае предоставления субсидии федеральному государственному бюджетному учреждению, осуществляющему в соответствии с Бюджетным </w:t>
       </w:r>
-      <w:hyperlink r:id="rId135">
+      <w:hyperlink r:id="rId216">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Российской Федерации полномочия главного распорядителя бюджетных средств, - на условиях, предусмотренных решением о капитальных вложениях, без заключения соглашения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="77"/>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="97" w:name="P640"/>
+      <w:bookmarkEnd w:id="97"/>
       <w:r>
         <w:t xml:space="preserve">Соглашение о предоставлении субсидии и дополнительные соглашения к указанному соглашению, предусматривающие внесение в него изменений или его расторжение, заключаются в соответствии с типовой </w:t>
       </w:r>
-      <w:hyperlink r:id="rId136">
+      <w:hyperlink r:id="rId217">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>формой</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, утверждаемой Министерством финансов Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">При предоставлении субсидии без заключения соглашения о предоставлении субсидии в случае, указанном в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P451">
+      <w:hyperlink w:anchor="P639">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце первом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта, положения, предусмотренные </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P457">
+      <w:hyperlink w:anchor="P645">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпунктами "в"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P461">
+      <w:hyperlink w:anchor="P649">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>"е"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P465">
+      <w:hyperlink w:anchor="P653">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>"и"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P468">
+      <w:hyperlink w:anchor="P656">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>"м"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P470">
+      <w:hyperlink w:anchor="P658">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>"о" пункта 12</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил, включаются в решение о капитальных вложениях.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>12. Соглашение о предоставлении субсидии заключается в отношении одного или нескольких объектов и содержит в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>а) цель и значения результатов предоставления субсидии и ее объем с распределением по годам в отношении каждого объекта с указанием его наименования, мощности, сроков строительства, приобретения объекта, рассчитанной в ценах соответствующих лет стоимости объекта (сметной или предполагаемой (предельной) стоимости либо стоимости приобретения), а также общего объема капитальных вложений за счет всех источников финансового обеспечения, в том числе объема предоставляемой субсидии, который должен соответствовать объему средств, определенному решением о капитальных вложениях, а по объектам, сведения о которых включены (подлежат включению) в реестр, - в соответствии с такими сведениями. В случае если субсидия предоставляется в целях достижения мероприятий (результатов) структурного элемента государственной программы Российской Федерации, указывается наименование такого структурного элемента, при этом результаты предоставления субсидии должны соответствовать мероприятиям (результатам) структурного элемента государственной программы Российской Федерации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...10 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="98" w:name="P644"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:r>
+        <w:t>б) положения, устанавливающие права и обязанности сторон соглашения о предоставлении субсидии и порядок их взаимодействия при реализации указанного соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="99" w:name="P645"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:r>
+        <w:t>в) условие о соблюдении учреждением, предприятием при использовании субсидии положений, установленных законодательством Российской Федерации о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, в том числе о применении учреждением, предприятием при проведении конкурентных способов определения поставщиков (подрядчиков, исполнителей) при осуществлении закупок за счет средств субсидии закрытых конкурентных способов определения поставщиков (подрядчиков, исполнителей), если в отношении таких учреждения, предприятия иностранными государствами, совершающими недружественные действия в отношении Российской Федерации, граждан Российской Федерации или российских юридических лиц, введены политические или экономические санкции и (или) иностранными государствами, государственными объединениями и (или) союзами и (или) государственными (межгосударственными) учреждениями иностранных государств, государственных объединений и (или) союзов введены меры ограничительного характера;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId218">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 08.10.2025 N 1561)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) обязательство учреждения, предприятия осуществлять без использования субсидии выполнение работ, предшествующих строительству, в том числе разработку проектной документации и проведение инженерных изысканий, выполняемых для подготовки такой проектной документации, если предоставление субсидии на эти цели не предусмотрено решением о капитальных вложениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="100" w:name="P648"/>
+      <w:bookmarkEnd w:id="100"/>
+      <w:r>
+        <w:t>д) обязательство предприятия осуществлять эксплуатационные расходы, необходимые для содержания объекта после ввода в эксплуатацию, приобретения, без использования на эти цели средств федерального бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="101" w:name="P649"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:r>
+        <w:t>е) обязательство учреждения осуществлять эксплуатационные расходы, необходимые для содержания объекта после ввода в эксплуатацию, приобретения, за счет средств, предоставляемых из федерального бюджета, в размере, не превышающем размер соответствующих нормативных затрат, применяемых при расчете субсидии на финансовое обеспечение выполнения государственного задания на оказание государственных услуг (выполнение работ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="102" w:name="P650"/>
+      <w:bookmarkEnd w:id="102"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>субсидии и порядок их взаимодействия при реализации указанного соглашения;</w:t>
-[...23 lines deleted...]
-      <w:hyperlink r:id="rId137">
+        <w:t>ж) сроки (порядок определения сроков) перечисления субсидии, а также положения, устанавливающие обязанность перечисления субсидии на лицевой счет для учета операций с субсидиями, открытый получателю субсидии в органе Федерального казначейства, если иное не установлено бюджетным законодательством Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "ж" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId219">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 08.10.2025 N 1561)</w:t>
-[...68 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>з) положения, устанавливающие право получателя средств федерального бюджета, предоставляющего субсидию, на проведение проверок соблюдения учреждением, предприятием условий, установленных соглашением о предоставлении субсидии;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="83"/>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="103" w:name="P653"/>
+      <w:bookmarkEnd w:id="103"/>
       <w:r>
         <w:t>и) порядок возврата учреждением, предприятием средств в объеме остатка не использованной на начало текущего финансового года перечисленной ему в предшествующем финансовом году субсидии в случае отсутствия принятого в установленном Правительством Российской Федерации порядке решения получателя средств федерального бюджета, предоставляющего субсидию, о наличии потребности направления этих средств на цели предоставления субсидии в текущем финансовом году;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>к) порядок возврата сумм, использованных учреждением, предприятием, в случае установления по результатам проверок фактов нарушения целей и условий, определенных соглашением о предоставлении субсидии;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">л) положения, предусматривающие приостановление предоставления субсидии либо </w:t>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>л) положения, предусматривающие приостановление предоставления субсидии либо сокращение объема предоставляемой субсидии в связи с нарушением учреждением, предприятием условия о софинансировании капитальных вложений в объекты за счет иных источников, в случае если соглашением о предоставлении субсидии предусмотрено такое условие;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="104" w:name="P656"/>
+      <w:bookmarkEnd w:id="104"/>
+      <w:r>
+        <w:t>м) порядок и сроки представления учреждением, предприятием отчетности об использовании субсидии, а также о достижении значений результатов предоставления субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="105" w:name="P657"/>
+      <w:bookmarkEnd w:id="105"/>
+      <w:r>
+        <w:t xml:space="preserve">н) случаи и порядок внесения изменений в соглашение о предоставлении субсидии, в том числе в случае уменьшения в соответствии с Бюджетным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId220">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>кодексом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Российской Федерации получателю средств федерального бюджета, предоставляющему субсидию, ранее доведенных в установленном порядке лимитов бюджетных обязательств на предоставление субсидии, а также случаи и порядок досрочного прекращения соглашения о предоставлении субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="106" w:name="P658"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:r>
+        <w:t xml:space="preserve">о) обязательство учреждения, предприятия устанавливать при осуществлении закупок в целях выполнения проектных и (или) изыскательских работ, строительства объектов обеспечение исполнения контракта в соответствии с положениями </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P612">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункта 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">12(1). При заключении соглашения о предоставлении субсидии в отношении одного или нескольких объектов государственной собственности Российской Федерации за пределами территории Российской Федерации и дополнительных соглашений к указанному соглашению, предусматривающих внесение в него изменений или его расторжение, положения </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P640">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаца второго пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P648">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункта "д"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (в случае если в соответствии с Бюджетным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId221">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>кодексом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Российской Федерации и иными нормативными правовыми актами Российской Федерации, регулирующими бюджетные правоотношения, принято решение о предоставлении субсидии из федерального бюджета на финансовое обеспечение (возмещение) эксплуатационных расходов, необходимых для содержания объекта государственной собственности Российской Федерации за пределами территории Российской Федерации после ввода в эксплуатацию, приобретения) и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P658">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункта "о" пункта 12</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил не применяются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 12(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId222">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">12(2). В случае предоставления субсидии федеральному государственному автономному учреждению допускается изменение по соглашению сторон условий договора, заключенного указанным учреждением при использовании субсидии в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P645">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "в" пункта 12</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>сокращение объема предоставляемой субсидии в связи с нарушением учреждением, предприятием условия о софинансировании капитальных вложений в объекты за счет иных источников, в случае если соглашением о предоставлении субсидии предусмотрено такое условие;</w:t>
-[...126 lines deleted...]
-      <w:hyperlink r:id="rId141">
+        <w:t>настоящих Правил, с учетом следующих особенностей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="107" w:name="P662"/>
+      <w:bookmarkEnd w:id="107"/>
+      <w:r>
+        <w:t>а) если в ходе исполнения договора возникли независящие от сторон обстоятельства, влекущие невозможность его исполнения, и изменение условий договора приведет к увеличению цены и (или) срока его исполнения более чем на 10 процентов, а также к изменению порядка оплаты, включая размер аванса, то такое изменение допускается только на основании решения федерального органа исполнительной власти, осуществляющего функции и полномочия учредителя федерального государственного автономного учреждения (федерального органа исполнительной власти, осуществляющего полномочия по предоставлению субсидии на финансовое обеспечение выполнения федеральным государственным автономным учреждением государственного задания, в случае, если функции и полномочия учредителя такого учреждения осуществляет Правительство Российской Федерации);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) если в ходе исполнения договора возникли независящие от сторон обстоятельства, влекущие невозможность его исполнения, и цена договора составляет или превышает 100 млн. рублей (для договоров, заключенных до 31 декабря 2022 г., - 1 млн. рублей), то изменение его условий осуществляется при наличии в письменной форме обоснования такого изменения на основании решения органа, указанного в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P662">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, и при условии, что такое изменение не приведет к увеличению срока исполнения договора и (или) цены договора более чем на 30 процентов. При этом в указанный срок не включается срок получения в соответствии с законодательством Российской Федерации положительного заключения экспертизы проектной документации в случае необходимости внесения в нее изменений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) если договор по независящим от его сторон обстоятельствам, влекущим невозможность его исполнения, в том числе необходимость внесения изменений в проектную документацию, либо по вине подрядчика не исполнен в установленный в договоре срок, допускается однократное изменение срока исполнения договора на срок, не превышающий срока исполнения договора, предусмотренного при его заключении. При этом в случае, если обеспечение исполнения договора осуществлено путем внесения денежных средств, по соглашению сторон определяется новый срок возврата заказчиком подрядчику денежных средств, внесенных в качестве обеспечения исполнения договора. В случае неисполнения договора в срок по вине подрядчика предусмотренное настоящим подпунктом изменение срока осуществляется при условии отсутствия неисполненных подрядчиком требований об уплате неустоек (штрафов, пеней), предъявленных заказчиком, предоставления подрядчиком обеспечения исполнения договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 12(2) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId223">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 21.05.2026 N 583)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13. Осуществление капитальных вложений в объекты за счет субсидий влечет увеличение стоимости основных средств, находящихся на праве оперативного управления у учреждений либо на праве оперативного управления или хозяйственного ведения у предприятий. Осуществление капитальных вложений за счет субсидий в объекты предприятий, основанных на праве хозяйственного ведения, влечет также увеличение их уставного фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">13(1). Если иное не установлено бюджетным законодательством Российской Федерации, перечисление субсидий, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P593">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а(1)" пункта 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, осуществляется в порядке, установленном для осуществления операций получателем средств федерального бюджета с иностранной валютой, на открытый учреждению, предприятию счет в кредитной организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 13(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId224">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2231)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...58 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>IV. Предоставление субсидий организациям</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...5 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">14. Предоставление субсидий организациям осуществляется на финансовое обеспечение затрат организаций (юридических лиц, дочерних обществ, указанных в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P480">
+      <w:hyperlink w:anchor="P673">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил), связанных со строительством, приобретением объектов, определяемых согласно решению о капитальных вложениях.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...10 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="108" w:name="P673"/>
+      <w:bookmarkEnd w:id="108"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>корпорации (компании), дочерние общества), допускается в случае, если указанные организации корпорации (компании), дочерние общества определены в решении о капитальных вложениях застройщиками, заказчиками в порядке, сроки и на условиях, которые определены настоящими Правилами.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+        <w:t>15. При предоставлении субсидии корпорации (компании) использование корпорацией (компанией) указанной субсидии на цели предоставления взносов в уставные (складочные) капиталы юридических лиц, акции (доли) которых принадлежат указанной корпорации (компании), в том числе для последующего предоставления взносов в уставные (складочные) капиталы дочерних обществ таких юридических лиц (далее соответственно - взносы, организации корпорации (компании), дочерние общества), допускается в случае, если указанные организации корпорации (компании), дочерние общества определены в решении о капитальных вложениях застройщиками, заказчиками в порядке, сроки и на условиях, которые определены настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>16. Предоставление субсидии организации осуществляется на условиях последующего достижения организацией результатов предоставления субсидии, к которым относятся ввод в эксплуатацию, приобретение объектов в сроки, установленные решением о капитальных вложениях, и иных показателей предоставления субсидий, определенных решением о капитальных вложениях (при их наличии).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="88"/>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="109" w:name="P675"/>
+      <w:bookmarkEnd w:id="109"/>
       <w:r>
         <w:t>17. Субсидия предоставляется организации в соответствии с договором (соглашением) о предоставлении субсидии, заключаемым между получателем средств федерального бюджета и организацией (далее - договор о предоставлении субсидии), а в случае предоставления субсидии государственной корпорации при осуществлении ею в соответствии с бюджетным законодательством Российской Федерации полномочий главного распорядителя бюджетных средств и получателя бюджетных средств - на условиях, предусмотренных решением о капитальных вложениях, без заключения договора о предоставлении субсидии.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Договор о предоставлении субсидии и дополнительные соглашения к указанному договору, предусматривающие внесение в него изменений или его расторжение, заключаются в соответствии с типовой </w:t>
       </w:r>
-      <w:hyperlink r:id="rId143">
+      <w:hyperlink r:id="rId225">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>формой</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, утверждаемой Министерством финансов Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="89"/>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="110" w:name="P677"/>
+      <w:bookmarkEnd w:id="110"/>
       <w:r>
         <w:t xml:space="preserve">18. Если иное не установлено решением о капитальных вложениях, организация должна соответствовать на 1-е число месяца, предшествующего месяцу, в котором планируется заключение договора о предоставлении субсидии либо предоставление субсидии (в случае, если в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P482">
+      <w:hyperlink w:anchor="P675">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем первым пункта 17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил заключение договора о предоставлении субсидии не требуется), следующим требованиям:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>а) у организации отсутствует неисполненная обязанность по уплате налогов, сборов, страховых взносов, пеней, штрафов и процентов, подлежащих уплате в соответствии с законодательством Российской Федерации о налогах и сборах;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>б) организация не находится в процессе реорганизации, ликвидации и банкротства;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="90"/>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="111" w:name="P680"/>
+      <w:bookmarkEnd w:id="111"/>
       <w:r>
         <w:t>в) у организации отсутствуют просроченная задолженность по возврату в федеральный бюджет средств, предоставленных в соответствии с федеральным законом о федеральном бюджете и иными нормативными правовыми актами, регулирующими правила предоставления указанных средств, а также другая просроченная задолженность перед федеральным бюджетом.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">19. В случае предоставления субсидии корпорации (компании) на цели предоставления взносов каждое из юридических лиц (дочерних обществ), которым предоставляются взносы, должно соответствовать условиям, установленным </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P484">
+      <w:hyperlink w:anchor="P677">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="91"/>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="112" w:name="P682"/>
+      <w:bookmarkEnd w:id="112"/>
       <w:r>
         <w:t xml:space="preserve">20. Для заключения договора о предоставлении субсидии организация, а в случае, указанном в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P480">
+      <w:hyperlink w:anchor="P673">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил, - юридическое лицо (дочернее общество), которому предоставляются взносы, предоставляют получателю средств федерального бюджета:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>а) справку об исполнении налогоплательщиком обязанности по уплате налогов, сборов, страховых взносов, пеней, штрафов, процентов, подлежащих уплате в соответствии с законодательством Российской Федерации о налогах и сборах;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...8 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>взаимодействия);</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+        <w:t>б) выписку из единого государственного реестра юридических лиц, содержащую сведения об организации, а также о юридическом лице (дочернем обществе), которому предоставляются взносы (в случае непредставления такого документа получатель средств федерального бюджета запрашивает его самостоятельно в рамках межведомственного информационного взаимодействия);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">в) справку, подписанную руководителем или иным уполномоченным лицом организации, а также юридического лица (дочернего общества), которому предоставляются взносы, подтверждающую соответствие организации и указанного юридического лица (дочернего общества) требованию, предусмотренному </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P487">
+      <w:hyperlink w:anchor="P680">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпунктом "в" пункта 18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">21. Получатель средств федерального бюджета в течение 10 рабочих дней со дня получения документов, указанных в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P489">
+      <w:hyperlink w:anchor="P682">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил, рассматривает их и принимает решение о заключении с организацией договора о предоставлении субсидии либо направляет организации информацию об отказе в предоставлении субсидии в одном из следующих случаев:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>а) непредставление (представление не в полном объеме) документов, необходимых для заключения договора о предоставлении субсидии;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>б) недостоверность информации, содержащейся в представленных документах;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>в) отсутствие в соответствии с бюджетным законодательством Российской Федерации оснований для заключения договора о предоставлении субсидии.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="92"/>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="113" w:name="P690"/>
+      <w:bookmarkEnd w:id="113"/>
       <w:r>
         <w:t>22. Договор о предоставлении субсидии организации заключается в отношении одного или нескольких объектов и содержит в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>а) целевое назначение и значения результатов предоставления субсидии, включая в отношении каждого объекта его наименование, мощность, сроки строительства, приобретения объекта, рассчитанную в ценах соответствующих лет стоимость объекта (сметную или предполагаемую (предельную) стоимость либо стоимость приобретения), соответствующие решению о капитальных вложениях, а также общий объем капитальных вложений за счет всех источников финансового обеспечения и его распределение по годам с выделением объема предоставляемой субсидии, которые должны соответствовать сведениям, включенным в реестр (если сведения об объекте подлежат включению в реестр). В случае если субсидия предоставляется в целях достижения мероприятий (результатов) структурного элемента государственной программы Российской Федерации, указывается наименование такого структурного элемента, при этом результаты предоставления субсидии должны соответствовать мероприятиям (результатам) структурного элемента государственной программы Российской Федерации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>б) значения иных показателей предоставления субсидии, определенных решением о капитальных вложениях (при их наличии), а также условие об их достижении;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>в) сроки перечисления субсидии (за исключением случая, если субсидия предоставляется в пределах суммы, необходимой для оплаты денежных обязательств организации, источником финансового обеспечения которых является субсидия);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>г) положения, устанавливающие права и обязанности сторон договора о предоставлении субсидии и порядок взаимодействия сторон при его реализации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">д) обязанность организации осуществлять закупки за счет полученных средств в порядке, установленном законодательством Российской Федерации о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, а также условие о применении организацией при проведении конкурентных способов определения поставщиков (подрядчиков, исполнителей) при осуществлении закупок за счет полученных средств закрытых конкурентных способов определения поставщиков (подрядчиков, исполнителей), если в отношении организации иностранными государствами, совершающими недружественные действия в отношении Российской Федерации, граждан Российской Федерации или российских юридических лиц, введены политические или экономические санкции и (или) иностранными государствами, государственными объединениями и (или) союзами и (или) государственными </w:t>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="114" w:name="P695"/>
+      <w:bookmarkEnd w:id="114"/>
+      <w:r>
+        <w:t xml:space="preserve">д) обязанность организации осуществлять закупки за счет полученных средств в порядке, установленном законодательством Российской Федерации о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, а также условие о применении организацией при проведении конкурентных способов определения поставщиков (подрядчиков, исполнителей) при осуществлении закупок за счет полученных средств закрытых конкурентных способов определения поставщиков (подрядчиков, исполнителей), если в </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(межгосударственными) учреждениями иностранных государств, государственных объединений и (или) союзов введены меры ограничительного характера;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+        <w:t>отношении организации иностранными государствами, совершающими недружественные действия в отношении Российской Федерации, граждан Российской Федерации или российских юридических лиц, введены политические или экономические санкции и (или) иностранными государствами, государственными объединениями и (или) союзами и (или) государственными (межгосударственными) учреждениями иностранных государств, государственных объединений и (или) союзов введены меры ограничительного характера;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId144">
+      <w:hyperlink r:id="rId226">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 08.10.2025 N 1561)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>е) обязанность организации обеспечить финансирование капитальных вложений в объекты в размере, предусмотренном решением о капитальных вложениях и договором о предоставлении субсидии;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>ж) обязанность организации обеспечить без использования субсидии выполнение работ, предшествующих строительству, в том числе разработку проектной документации и проведение инженерных изысканий, выполняемых для подготовки такой проектной документации, если предоставление субсидии на эти цели не предусмотрено решением о капитальных вложениях;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>з) положения о запрете:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>на приобретение организацией за счет субсидий иностранной валюты, за исключением операций, осуществляемых в соответствии с валютным законодательством Российской Федерации при закупке (поставке) высокотехнологичного импортного оборудования, сырья и комплектующих изделий, а также иных операций, связанных с достижением целей предоставления субсидии и определенных решением о капитальных вложениях;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">на перечисление организацией субсидии в качестве взносов в уставные (складочные) капиталы других организаций, вкладов в имущество таких организаций, не увеличивающих их уставные (складочные) капиталы, за исключением случая, указанного в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P480">
+      <w:hyperlink w:anchor="P673">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>на размещение организацией полученных средств на депозитах, а также в иных финансовых инструментах;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>на осуществление операций, определенных нормативными правовыми актами Правительства Российской Федерации, в случаях, установленных в соответствии с бюджетным законодательством Российской Федерации, при осуществлении казначейского сопровождения субсидий;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="94"/>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="115" w:name="P704"/>
+      <w:bookmarkEnd w:id="115"/>
       <w:r>
         <w:t>и) обязательство организации осуществлять эксплуатационные расходы, необходимые для содержания объектов после ввода в эксплуатацию, приобретения, без использования на эти цели средств, предоставляемых из федерального бюджета в соответствии с федеральным законом о федеральном бюджете и иными нормативными правовыми актами, регулирующими правила предоставления указанных средств;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>к) положение о возврате организацией в федеральный бюджет остатка субсидии, не использованного в отчетном финансовом году (за исключением субсидии, предоставляемой в пределах суммы, необходимой для оплаты денежных обязательств организации, источником финансового обеспечения которых является субсидия), если получателем средств федерального бюджета не принято в установленном Правительством Российской Федерации порядке решение об использовании этих средств в текущем финансовом году на цели, ранее установленные условиями предоставления субсидии, или на иные цели, определенные в соответствии с федеральным законом о федеральном бюджете;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="95"/>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="116" w:name="P706"/>
+      <w:bookmarkEnd w:id="116"/>
       <w:r>
         <w:t>л) порядок и сроки представления организацией отчетности о расходах, источником финансового обеспечения которых является субсидия, и о достижении значений результатов предоставления субсидии (иных показателей);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>м) право получателя средств федерального бюджета на проведение проверок соблюдения организацией условий, определенных договором о предоставлении субсидии;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>н) ответственность организации за нарушение условий, определенных договором о предоставлении субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>о) обязанность организации по возврату соответствующих средств в федеральный бюджет в случае установления по итогам проверок, проведенных получателем средств федерального бюджета и уполномоченными органами государственного финансового контроля, факта нарушения целей, условий и порядка предоставления субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="117" w:name="P710"/>
+      <w:bookmarkEnd w:id="117"/>
+      <w:r>
+        <w:t xml:space="preserve">п) обязательство организации устанавливать при осуществлении закупок в целях выполнения проектных и (или) изыскательских работ, строительства объектов обеспечение исполнения контракта в соответствии с положениями </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P612">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункта 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>р) иные положения, содержащие условия, определенные нормативными правовыми актами Правительства Российской Федерации, регулирующими требования к договорам о предоставлении субсидий организациям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="118" w:name="P712"/>
+      <w:bookmarkEnd w:id="118"/>
+      <w:r>
+        <w:t xml:space="preserve">23. Договор о предоставлении субсидии корпорации (компании) в целях последующего предоставления взносов организациям корпорации (компании) на осуществление капитальных вложений в объекты, которые находятся (будут находиться) в собственности организаций корпорации (компании), помимо положений, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P690">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, также содержит:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) наименования организаций корпорации (компании);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) целевое назначение предоставляемых взносов, соответствующее целевому назначению субсидии, и их объем, перечень затрат, источником финансового обеспечения которых являются эти взносы, а также условие об обеспечении достижения организациями корпораций (компаний) значений результатов предоставления субсидии (иных показателей);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) сроки перечисления взносов в уставные (складочные) капиталы организаций корпорации (компании), которые не могут превышать 90 дней со дня заключения договора о предоставлении субсидии, если решением (актом) о предоставлении субсидии не определены иные сроки или порядок определения указанных сроков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) положение о представлении в составе отчетности, указанной в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P706">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "л" пункта 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, информации об использовании организациями корпорации (компании) полученных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) положение о предоставлении взносов в уставные (складочные) капиталы организаций корпорации (компании) на условиях, предусматривающих право получателя средств федерального бюджета, предоставляющего субсидию, и уполномоченных органов государственного финансового контроля на проведение в отношении них проверок на предмет соблюдения корпорацией (компанией) порядка, целей и условий предоставления субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="119" w:name="P718"/>
+      <w:bookmarkEnd w:id="119"/>
+      <w:r>
+        <w:t>е) обязательство корпорации (компании) по предоставлению взносов в уставные (складочные) капиталы организаций корпорации (компании) на условиях договоров, заключаемых корпорацией (компанией) с каждой из организаций корпорации (компании) в соответствии с типовой формой, установленной Министерством финансов Российской Федерации, а также ответственность корпорации (компании) за несоблюдение организациями корпорации (компании) указанных условий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="120" w:name="P719"/>
+      <w:bookmarkEnd w:id="120"/>
+      <w:r>
+        <w:t xml:space="preserve">24. Договором между корпорацией (компанией) и организацией корпорации (компании) о предоставлении взноса в уставный (складочный) капитал организации корпорации (компании), </w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>н) ответственность организации за нарушение условий, определенных договором о предоставлении субсидии;</w:t>
-[...30 lines deleted...]
-          <w:t>пункта 6</w:t>
+        <w:t xml:space="preserve">указанным в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P718">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "е" пункта 23</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, предусматриваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) целевое назначение предоставляемого взноса и его объем, перечень затрат, источником финансового обеспечения которых является этот взнос, а также значения результатов предоставления взноса (иных показателей), которые должны быть достигнуты организацией корпорации (компании) в целях достижения значений соответствующих результатов предоставления субсидии (иных показателей) корпорацией (компанией);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) положения, устанавливающие права и обязанности сторон договора, и порядок взаимодействия сторон при его реализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) порядок и сроки перечисления взноса в уставный (складочный) капитал организации корпорации (компании);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="121" w:name="P723"/>
+      <w:bookmarkEnd w:id="121"/>
+      <w:r>
+        <w:t>г) условие о соблюдении организацией корпорации (компании) при осуществлении закупок за счет полученных средств положений, установленных законодательством Российской Федерации о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, в том числе о применении организацией корпорации (компании) при проведении конкурентных способов определения поставщиков (подрядчиков, исполнителей) при осуществлении закупок за счет полученных средств закрытых конкурентных способов определения поставщиков (подрядчиков, исполнителей), если в отношении организации корпорации (компании) иностранными государствами, совершающими недружественные действия в отношении Российской Федерации, граждан Российской Федерации или российских юридических лиц, введены политические или экономические санкции и (или) иностранными государствами, государственными объединениями и (или) союзами и (или) государственными (межгосударственными) учреждениями иностранных государств, государственных объединений и (или) союзов введены меры ограничительного характера;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId227">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 08.10.2025 N 1561)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) обязанность организации корпорации (компании) обеспечить финансирование капитальных вложений в объекты в размере, предусмотренном решением о капитальных вложениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>е) обязанность организации корпорации (компании) обеспечить без использования полученных средств, отраженных на открытом ей лицевом счете неучастника бюджетного процесса, выполнение работ, предшествующих строительству, в том числе разработку проектной документации и проведение инженерных изысканий, выполняемых для подготовки такой проектной документации, если предоставление субсидии на эти цели не предусмотрено решением о капитальных вложениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ж) положения о запрете:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>на приобретение за счет средств, отраженных на соответствующем лицевом счете, открытом организации корпорации (компании), иностранной валюты, за исключением операций, осуществляемых в соответствии с валютным законодательством Российской Федерации при закупке (поставке) высокотехнологичного импортного оборудования, сырья и комплектующих изделий, а также иных операций, связанных с достижением целей предоставления этих средств и определенных решением о капитальных вложениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">на перечисление средств, отраженных на лицевом счете неучастника бюджетного процесса, открытом организации корпорации (компании), в качестве взносов в уставные (складочные) капиталы других организаций, за исключением случая, указанного в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P673">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...27 lines deleted...]
-          <w:t>пункте 22</w:t>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>на размещение средств, отраженных на лицевом счете неучастника бюджетного процесса, открытом организации корпорации (компании), на депозитах, а также в иных финансовых инструментах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>на осуществление операций, предусмотренных нормативными правовыми актами Правительства Российской Федерации, регулирующими осуществление казначейского сопровождения субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>з) обязательство организации корпорации (компании) осуществлять эксплуатационные расходы, необходимые для содержания объектов после ввода в эксплуатацию, приобретения, без использования на эти цели средств, предоставляемых из федерального бюджета в соответствии с федеральным законом о федеральном бюджете и иными нормативными правовыми актами, регулирующими правила предоставления указанных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и) порядок и сроки представления организацией корпорации (компании) отчетности об использовании полученных средств и о достижении организацией корпорации (компании) установленных договором значений результатов предоставления взноса (иных показателей);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>к) право корпорации (компании) и уполномоченных органов государственного финансового контроля на проведение в отношении организации корпорации (компании) проверок соблюдения ею условий, определенных договором о предоставлении взноса в уставный (складочный) капитал организации корпорации (компании);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>л) ответственность организации корпорации (компании) за нарушение условий, определенных договором о предоставлении взноса в уставный (складочный) капитал организации корпорации (компании);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">м) обязательство организации корпорации (компании) устанавливать при осуществлении закупок, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P723">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, обеспечение исполнения контракта в соответствии с положениями </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P710">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункта "п" пункта 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">25. Договор о предоставлении субсидии в целях предоставления взносов организаций корпорации (компании) для последующего предоставления взносов дочерним обществам на осуществление капитальных вложений в объекты, которые находятся (будут находиться) в собственности дочерних обществ, помимо положений, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P690">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктах 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P712">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>23</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил, также содержит:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...32 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) наименования дочерних обществ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) целевое назначение предоставляемых взносов, соответствующее целевому назначению субсидии, и их объем, а также перечень затрат, источником финансового обеспечения которых являются взносы в уставный (складочный) капитал дочерних обществ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) сроки перечисления взносов в уставный (складочный) капитал дочерних обществ, которые не могут превышать 90 дней со дня заключения соответствующих договоров о предоставлении взносов в уставный (складочный) капитал организации корпорации (компании), если решением об осуществлении капитальных вложений не определены иные сроки или порядок определения указанных сроков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">г) положение о представлении в составе отчетности, указанной в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P513">
+      <w:hyperlink w:anchor="P706">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпункте "л" пункта 22</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящих Правил, информации об использовании организациями корпорации (компании) полученных средств;</w:t>
-[...58 lines deleted...]
-        <w:t xml:space="preserve">а) целевое назначение предоставляемого взноса и его объем, перечень затрат, источником </w:t>
+        <w:t xml:space="preserve"> настоящих Правил, информации об использовании дочерними обществами полученных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) положения, обеспечивающие предоставление организациями корпорации (компании) взносов в уставный (складочный) капитал дочерних обществ на условиях, предусматривающих право получателя средств федерального бюджета, предоставляющего субсидию, и уполномоченных органов государственного финансового контроля на проведение в отношении дочерних обществ проверок на предмет соблюдения корпорацией (компанией) порядка, целей и условий предоставления субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">е) положения, обеспечивающие предоставление организациями корпорации (компании) </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>финансового обеспечения которых является этот взнос, а также значения результатов предоставления взноса (иных показателей), которые должны быть достигнуты организацией корпорации (компании) в целях достижения значений соответствующих результатов предоставления субсидии (иных показателей) корпорацией (компанией);</w:t>
-[...142 lines deleted...]
-        <w:t xml:space="preserve">на осуществление операций, предусмотренных нормативными правовыми актами Правительства Российской Федерации, регулирующими осуществление казначейского </w:t>
+        <w:t>взносов в уставный (складочный) капитал дочерних обществ на условиях, предусмотренных заключенными организациями корпорации (компании) с каждым из дочерних обществ договорами, а также ответственность корпорации (компании) за несоблюдение дочерними обществами указанных условий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">26. Договором о предоставлении взноса в уставный (складочный) капитал дочернего общества предусматриваются положения, аналогичные указанным в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P719">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 24</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="122" w:name="P745"/>
+      <w:bookmarkEnd w:id="122"/>
+      <w:r>
+        <w:t>27. В случаях, определенных федеральными законами (за исключением федерального закона о федеральном бюджете) либо иным нормативным правовым актом о создании публично-правовой компании, корпорации (компании) предоставляются субсидии в целях осуществления указанной корпорацией (компанией) строительства объектов, подлежащих передаче в государственную собственность Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Порядок и сроки передачи объектов в государственную собственность Российской Федерации в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P745">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта определяются договором (соглашением) о предоставлении субсидии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="123" w:name="P747"/>
+      <w:bookmarkEnd w:id="123"/>
+      <w:r>
+        <w:t>28. Организация представляет получателю средств федерального бюджета, предоставляющему субсидию, отчетность о расходах, источником финансового обеспечения которых является субсидия, и об обеспечении достижения организацией результатов предоставления субсидии в сроки, определенные договором (соглашением) о предоставлении субсидии, при условии, что отчетность об указанных расходах представляется ежеквартально, до 20-го рабочего дня после окончания отчетного квартала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>29. Получатель средств федерального бюджета и органы государственного финансового контроля проводят проверки соблюдения организацией целей и условий предоставления субсидии. В случае установления получателем средств федерального бюджета или органом государственного финансового контроля факта нарушения организацией порядка, целей и условий предоставления субсидии соответствующие средства подлежат возврату организацией в федеральный бюджет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) на основании требования получателя средств федерального бюджета не позднее 30-го рабочего дня со дня получения указанного требования организацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) на основании представления и (или) предписания органа государственного финансового контроля в сроки, установленные в соответствии с бюджетным законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>30. В случае если субсидия предоставлена корпорации (компании) в виде имущественного взноса Российской Федерации, возврат корпорацией (компанией) в федеральный бюджет остатка субсидии, а также средств в случае нарушения корпорацией (компанией) порядка, целей и условий предоставления субсидии осуществляется в порядке и размере, установленных решением Правительства Российской Федерации, с уменьшением указанного имущественного взноса Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>31. При предоставлении субсидии юридическому лицу, 100 процентов акций (долей) которого принадлежит Российской Федерации, федеральный орган исполнительной власти или организация, осуществляющие от имени Российской Федерации права акционера (участника) юридического лица, и (или) получатель средств федерального бюджета не позднее 3 месяцев со дня ввода в эксплуатацию, приобретения объекта, источником финансового обеспечения строительства, приобретения которого является субсидия, осуществляют действия, направленные на увеличение уставного капитала такого юридического лица в порядке, установленном законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">31(1). Договор о предоставлении субсидии, в соответствии с которым предоставляется </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>сопровождения субсидии;</w:t>
-[...94 lines deleted...]
-          <w:t>пунктах 22</w:t>
+        <w:t xml:space="preserve">субсидия на цели, указанные в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId228">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте 4 пункта 1 статьи 78.3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, заключается с учетом следующих особенностей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) в отчетность, предусмотренную </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P747">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 28</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, включается информация о достижении показателей, реализации мероприятий (результатов) федерального проекта, в рамках реализации которого предоставляется субсидия, а также о рисках реализации указанного федерального проекта в части достижения таких показателей, реализации таких мероприятий (результатов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) положения </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P695">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктов "д"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P704">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"и"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P519">
-[...294 lines deleted...]
-      <w:hyperlink w:anchor="P517">
+      <w:hyperlink w:anchor="P710">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>"п" пункта 22</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил не предусматриваются.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 31(1) введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId147">
+      <w:hyperlink r:id="rId229">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.12.2025 N 2222)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...5 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>V. Предоставление бюджетных инвестиций юридическим лицам</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...5 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>32. Предоставление бюджетных инвестиций юридическим лицам осуществляется в соответствии с договором, заключаемым между Правительством Российской Федерации или получателем средств федерального бюджета, предоставляющим инвестиции, федеральным органом исполнительной власти, осуществляющим полномочия собственника Российской Федерации в отношении акций (долей) в уставном (складочном) капитале организации, и юридическим лицом.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">33. Договор о предоставлении бюджетных инвестиций заключается в соответствии с </w:t>
       </w:r>
-      <w:hyperlink r:id="rId148">
+      <w:hyperlink r:id="rId230">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>требованиями</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> к договорам о предоставлении бюджетных инвестиций юридическим лицам, не являющимся федеральными государственными учреждениями и федеральными государственными унитарными предприятиями, за счет средств федерального бюджета, утвержденными постановлением Правительства Российской Федерации от 15 февраля 2017 г. N 190 "О требованиях к договорам о предоставлении бюджетных инвестиций юридическим лицам, не являющимся федеральными государственными учреждениями и федеральными государственными унитарными предприятиями, за счет средств федерального бюджета и об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...5 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>VI. Особенности осуществления бюджетных инвестиций</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>или предоставления субсидий учреждениям, предприятиям</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>в целях подготовки обоснования инвестиций и проведения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>его технологического и ценового аудита</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...5 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>34. Бюджетные инвестиции и предоставление субсидий учреждениям, предприятиям в целях подготовки обоснования инвестиций и проведения его технологического и ценового аудита осуществляются в случае, если подготовка обоснования инвестиций для объекта капитального строительства в соответствии с законодательством Российской Федерации является обязательной.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">35. Соглашение о передаче полномочий при осуществлении бюджетных инвестиций в целях подготовки обоснования инвестиций и проведения его технологического и ценового аудита должно содержать в том числе положения, предусмотренные </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P437">
+      <w:hyperlink w:anchor="P625">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпунктами "б"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P440">
+      <w:hyperlink w:anchor="P628">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>"д" пункта 9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил, а также цель осуществления бюджетных инвестиций с указанием в отношении каждого объекта его наименования, сроков подготовки обоснования инвестиций и проведения его технологического и ценового аудита и общего объема капитальных вложений в целях подготовки обоснования инвестиций и проведения его технологического и ценового аудита, в том числе объема бюджетных ассигнований, предусмотренного федеральному органу государственной власти (государственному органу) как получателю средств федерального бюджета, соответствующего решению о капитальных вложениях.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...9 lines deleted...]
-      <w:hyperlink w:anchor="P456">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">36. Соглашение о предоставлении субсидии в целях подготовки обоснования инвестиций и проведения его технологического и ценового аудита должно содержать в том числе положения, </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P644">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпунктами "б"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P457">
+      <w:hyperlink w:anchor="P645">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>"в"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P462">
+      <w:hyperlink w:anchor="P650">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>"ж"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P469">
+      <w:hyperlink w:anchor="P657">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>"н" пункта 12</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящих Правил, а также цель, значения результатов предоставления субсидии и ее объем с распределением по годам в </w:t>
-[...36 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+        <w:t xml:space="preserve"> настоящих Правил, а также цель, значения результатов предоставления субсидии и ее объем с распределением по годам в отношении каждого объекта с указанием его наименования и общего объема капитальных вложений на подготовку обоснования инвестиций и проведения его технологического и ценового аудита за счет всех источников финансового обеспечения, в том числе объема предоставляемой субсидии, соответствующего решению о капитальных вложениях, сроков подготовки обоснования инвестиций и проведения его технологического и ценового аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Утверждены</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>постановлением Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>от 30 мая 2024 г. N 702</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...5 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="103" w:name="P588"/>
-      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkStart w:id="124" w:name="P781"/>
+      <w:bookmarkEnd w:id="124"/>
       <w:r>
         <w:t>ИЗМЕНЕНИЯ,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>КОТОРЫЕ ВНОСЯТСЯ В АКТЫ ПРАВИТЕЛЬСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
-        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="9068"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008526AC">
+      <w:tr w:rsidR="00C41861">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149">
+            <w:hyperlink r:id="rId231">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Постановления</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства РФ от 07.05.2026 N 525)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+          <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...5 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. В </w:t>
       </w:r>
-      <w:hyperlink r:id="rId150">
+      <w:hyperlink r:id="rId232">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпункте "т" пункта 9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId151">
+      <w:hyperlink r:id="rId233">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпункте "ш" пункта 10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Положения о представлении в Правительство Российской Федерации отчетности об исполнении федерального бюджета за I квартал, первое полугодие и 9 месяцев текущего финансового года и годовой отчетности об исполнении федерального бюджета, утвержденного постановлением Правительства Российской Федерации от 11 мая 2006 г. N 281 "Об утверждении Положения о представлении в Правительство Российской Федерации отчетности об исполнении федерального бюджета за I квартал, первое полугодие и 9 месяцев текущего финансового года и годовой отчетности об исполнении федерального бюджета" (Собрание законодательства Российской Федерации, 2006, N 20, ст. 2178; 2013, N 9, ст. 956; 2014, N 15, ст. 1760; 2017, N 37, ст. 5538; 2021, N 46, ст. 7703; 2022, N 18, ст. 3082), слова "федеральной адресной инвестиционной программой" заменить словами "реестром объектов капитального строительства, объектов недвижимого имущества, предусмотренным </w:t>
       </w:r>
-      <w:hyperlink r:id="rId152">
+      <w:hyperlink r:id="rId234">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 179.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. В </w:t>
       </w:r>
-      <w:hyperlink r:id="rId153">
+      <w:hyperlink r:id="rId235">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце втором пункта 29(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId154">
+      <w:hyperlink r:id="rId236">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце втором пункта 29(5)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Положения об организации и проведении государственной экспертизы проектной документации и результатов инженерных изысканий, утвержденного постановлением Правительства Российской Федерации от 5 марта 2007 г. N 145 "О порядке организации и проведения государственной экспертизы проектной документации и результатов инженерных изысканий" (Собрание законодательства Российской Федерации, 2007, N 11, ст. 1336; 2016, N 48, ст. 6766; 2021, N 16, ст. 2787; N 49, ст. 8296; 2023, N 20, ст. 3552), слова "федеральных адресных инвестиционных программ" заменить словами "предусмотренного </w:t>
       </w:r>
-      <w:hyperlink r:id="rId155">
+      <w:hyperlink r:id="rId237">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 179.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестра объектов капитального строительства, объектов недвижимого имущества".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. В </w:t>
       </w:r>
-      <w:hyperlink r:id="rId156">
+      <w:hyperlink r:id="rId238">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпункте "ч" пункта 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Положения о Правительственной комиссии по транспорту, утвержденного постановлением Правительства Российской Федерации от 16 марта 2013 г. N 220 "О реорганизации Правительственной комиссии по транспорту и связи и об образовании Правительственной комиссии по транспорту и Правительственной комиссии по связи" (Собрание законодательства Российской Федерации, 2013, N 12, ст. 1323; 2014, N 19, ст. 2440), слова ", федеральных целевых программ и федеральных адресных инвестиционных программ" заменить словами "и федеральных целевых программ".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4. В </w:t>
       </w:r>
-      <w:hyperlink r:id="rId157">
+      <w:hyperlink r:id="rId239">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>постановлении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства Российской Федерации от 30 сентября 2014 г. N 999 "О </w:t>
-[...6 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 30 сентября 2014 г. N 999 "О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации" (Собрание законодательства Российской Федерации, 2014, N 41, ст. 5536; 2016, N 10, ст. 1406; 2018, N 50, ст. 7767; 2019, N 41, ст. 5726; 2022, N 22, ст. 3680; 2023, N 49, ст. 8798):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">а) в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId158">
+      <w:hyperlink r:id="rId240">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 3(2)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> слова "актом Министерства строительства и жилищно-коммунального хозяйства Российской Федерации, согласованным с Министерством финансов Российской Федерации" заменить словами "на основании сформированных Министерством строительства и жилищно-коммунального хозяйства Российской Федерации, согласованных с Министерством финансов Российской Федерации сведений об объектах капитального строительства, объектах недвижимого имущества, включенных в предусмотренный </w:t>
       </w:r>
-      <w:hyperlink r:id="rId159">
+      <w:hyperlink r:id="rId241">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 179.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестр объектов капитального строительства, объектов недвижимого имущества (далее - реестр объектов)";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">б) в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId160">
+      <w:hyperlink r:id="rId242">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 3(3)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> слова "актом Министерства Российской Федерации по развитию Дальнего Востока и Арктики, согласованным с Министерством финансов Российской Федерации, Министерством строительства и жилищно-коммунального хозяйства Российской Федерации, Министерством экономического развития Российской Федерации" заменить словами "на основании сформированных Министерством Российской Федерации по развитию Дальнего Востока и Арктики, согласованных с Министерством финансов Российской Федерации, Министерством строительства и жилищно-коммунального хозяйства Российской Федерации, Министерством экономического развития Российской Федерации сведений об объектах капитального строительства, объектах недвижимого имущества, включенных в реестр объектов";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">в) в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId161">
+      <w:hyperlink r:id="rId243">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 3(4)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> слова "актом федерального органа исполнительной власти, осуществляющего предоставление соответствующей субсидии в рамках указанной государственной программы" заменить словами "на основании сформированных федеральным органом исполнительной власти, осуществляющим предоставление соответствующей субсидии в рамках указанной государственной программы сведений об объектах капитального строительства, объектах недвижимого имущества, включенных в реестр объектов";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">г) в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId162">
+      <w:hyperlink r:id="rId244">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Правилах</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId163">
+      <w:hyperlink r:id="rId245">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...6 lines deleted...]
-      <w:hyperlink r:id="rId164">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId246">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзац третий</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>"Адресное (пообъектное) распределение субсидий по объектам капитального строительства и объектам недвижимого имущества (за исключением объектов недвижимого имущества (жилых помещений), приобретаемых для формирования муниципального специализированного жилищного фонда в целях реализации мер социальной поддержки отдельных категорий граждан) определяется соглашением в соответствии с правилами предоставления субсидий и на основании сведений об объектах капитального строительства, объектах недвижимого имущества, сформированных в государственной интегрированной информационной системе управления общественными финансами "Электронный бюджет" (далее - система "Электронный бюджет") в соответствии с Положением о порядке формирования и ведения реестра объектов капитального строительства, объектов недвижимого имущества, строительство (реконструкция, в том числе с элементами реставрации, техническое перевооружение) или приобретение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета, утвержденным постановлением Правительства Российской от 30 мая 2024 г. N 702 "Об управлении капитальными вложениями, финансовое обеспечение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета" (далее - Положение о порядке формирования и ведения реестра объектов).";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...6 lines deleted...]
-      <w:hyperlink r:id="rId165">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId247">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>дополнить</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> абзацем следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>"Сведения об объектах капитального строительства, объектах недвижимого имущества, не включенных в федеральные целевые программы, подлежат утверждению в системе "Электронный бюджет" до 1 декабря текущего финансового года в случае, когда субсидии предусматриваются проектом федерального закона о федеральном бюджете на очередной финансовый год и плановый период, а в случае, когда субсидии предусматриваются проектом федерального закона о внесении изменений в федеральный закон о федеральном бюджете на текущий финансовый год и плановый период, - не позднее 10 рабочих дней со дня принятия Государственной Думой Федерального Собрания Российской Федерации указанного федерального закона.";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...6 lines deleted...]
-      <w:hyperlink r:id="rId166">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId248">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацы первый</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId167">
+      <w:hyperlink r:id="rId249">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пятый</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId168">
+      <w:hyperlink r:id="rId250">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>седьмой</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId169">
+      <w:hyperlink r:id="rId251">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>одиннадцатый пункта 6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId170">
+      <w:hyperlink r:id="rId252">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункт 7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> признать утратившими силу;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId171">
+      <w:hyperlink r:id="rId253">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 7(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> слова "Правилами формирования и реализации адресной программы" заменить словами "Положением о порядке формирования и ведения реестра объектов";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId172">
+      <w:hyperlink r:id="rId254">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпункте "в(5)" пункта 10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> слова ", за исключением объектов, подлежащих включению в федеральную адресную инвестиционную программу в соответствии с пунктом 6 Правил формирования и реализации адресной программы" исключить.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. В </w:t>
       </w:r>
-      <w:hyperlink r:id="rId173">
+      <w:hyperlink r:id="rId255">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> о государственной интегрированной информационной системе управления общественными финансами "Электронный бюджет", утвержденном постановлением Правительства Российской Федерации от 30 июня 2015 г. N 658 "О государственной интегрированной информационной системе управления общественными финансами "Электронный бюджет" (Собрание законодательства Российской Федерации, 2015, N 28, ст. 4228; 2022, N 37, ст. 6367):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">а) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId174">
+      <w:hyperlink r:id="rId256">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпункт "б(1)" пункта 8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">"б(1)) формирование и ведение предусмотренного </w:t>
       </w:r>
-      <w:hyperlink r:id="rId175">
+      <w:hyperlink r:id="rId257">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 179.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестра объектов капитального строительства, объектов недвижимого имущества, в том числе формирование, представление, согласование и утверждение документов и информации при формировании и ведении указанного реестра (за исключением документов и информации, содержащих сведения, составляющие государственную тайну, обмен которыми осуществляется в установленном порядке на бумажном носителе), а также мониторинг строительства (реконструкции, в том числе с элементами реставрации, технического перевооружения) объектов капитального строительства и приобретения объектов недвижимого имущества, включенных в указанный реестр;";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">б) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId176">
+      <w:hyperlink r:id="rId258">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпункт "г" пункта 35</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> признать утратившим силу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. В </w:t>
       </w:r>
-      <w:hyperlink r:id="rId177">
+      <w:hyperlink r:id="rId259">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Правилах</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> осуществления мониторинга реализации крупных проектов с государственным участием, в том числе инфраструктурных проектов, финансируемых в рамках государственных программ Российской Федерации (федеральных целевых программ) и за счет средств Фонда национального благосостояния, реализуемых на территории Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 6 ноября 2015 г. N 1199 "О мониторинге реализации крупных проектов с государственным участием, в том числе инфраструктурных проектов, финансируемых в рамках государственных программ Российской Федерации (федеральных целевых программ) и за счет средств Фонда национального благосостояния, реализуемых на территории Российской Федерации" (Собрание законодательства Российской Федерации, 2015, N 46, ст. 6386; 2019, N 11, ст. 1122):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">а) в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId178">
+      <w:hyperlink r:id="rId260">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце втором пункта 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> слова "федеральной адресной инвестиционной программы" заменить словами "предусмотренного </w:t>
       </w:r>
-      <w:hyperlink r:id="rId179">
+      <w:hyperlink r:id="rId261">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 179.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестра объектов капитального строительства, объектов недвижимого имущества";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">б) в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId180">
+      <w:hyperlink r:id="rId262">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> приложения N 1 к указанным Правилам слова "федеральная адресная инвестиционная программа," исключить.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. В </w:t>
       </w:r>
-      <w:hyperlink r:id="rId181">
+      <w:hyperlink r:id="rId263">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> о Правительственной комиссии по региональному развитию в Российской Федерации, утвержденном постановлением Правительства Российской Федерации от 21 мая 2016 г. N 451 "О Правительственной комиссии по региональному развитию в Российской Федерации" (Собрание законодательства Российской Федерации, 2016, N 22, ст. 3227; 2021, N 31, ст. 5901; 2022, N 51, ст. 9229):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">а) в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId182">
+      <w:hyperlink r:id="rId264">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> слова "федеральной адресной инвестиционной программы, иных" исключить;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">б) в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId183">
+      <w:hyperlink r:id="rId265">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпункте "г" пункта 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId184">
+      <w:hyperlink r:id="rId266">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> слова ", федеральной адресной инвестиционной программы" исключить.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. В </w:t>
       </w:r>
-      <w:hyperlink r:id="rId185">
+      <w:hyperlink r:id="rId267">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце втором пункта 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> требований к договорам о предоставлении бюджетных инвестиций юридическим лицам, не являющимся федеральными государственными учреждениями и федеральными государственными унитарными предприятиями, за счет средств федерального бюджета, утвержденных постановлением Правительства Российской Федерации от 15 февраля 2017 г. N 190 "О требованиях к договорам о предоставлении бюджетных инвестиций юридическим лицам, не являющимся федеральными государственными учреждениями и федеральными государственными унитарными предприятиями, за счет средств федерального бюджета и об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2017, N 8, ст. 1256), слова "в соответствии с федеральной адресной инвестиционной программой, должен соответствовать объему бюджетных ассигнований на предоставление бюджетных инвестиций, предусмотренному указанной программой" заменить словами "в соответствии со сведениями, включенными в реестр объектов капитального строительства, объектов недвижимого имущества, должен советовать объему средств, предусмотренному указанными сведениями".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9. Утратил силу. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId186">
+      <w:hyperlink r:id="rId268">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 07.05.2026 N 525.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10. В </w:t>
       </w:r>
-      <w:hyperlink r:id="rId187">
+      <w:hyperlink r:id="rId269">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> о Правительственной комиссии по бюджетным проектировкам на очередной финансовый год и плановый период, утвержденном постановлением Правительства Российской Федерации от 23 февраля 2019 г. N 189 "Об утверждении Положения о Правительственной комиссии по бюджетным проектировкам на очередной финансовый год и плановый период, о внесении изменений в Правила составления проекта федерального бюджета и проектов бюджетов государственных внебюджетных фондов Российской Федерации на очередной финансовый год и плановый период, утвержденные постановлением Правительства Российской Федерации от 24 марта 2018 г. N 326, и признании утратившими силу некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2019, N 9, ст. 845):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">а) в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId188">
+      <w:hyperlink r:id="rId270">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId189">
+      <w:hyperlink r:id="rId271">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпункте "г"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> слова "федеральной адресной инвестиционной программы" заменить словами "на осуществление капитальных вложений в соответствии с предусмотренным </w:t>
       </w:r>
-      <w:hyperlink r:id="rId190">
+      <w:hyperlink r:id="rId272">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 179.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестром объектов капитального строительства, объектов недвижимого имущества (далее - реестр объектов)";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId191">
+      <w:hyperlink r:id="rId273">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпункте "ж"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> слова "федеральной адресной инвестиционной программы" заменить словами "на осуществление капитальных вложений в соответствии с реестром объектов";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">б) в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId192">
+      <w:hyperlink r:id="rId274">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 12</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> слова "в части, касающейся бюджетных ассигнований на реализацию федеральных целевых программ и федеральной адресной инвестиционной программы на очередной финансовый год и плановый период, - совместно с Министерством экономического развития Российской Федерации" заменить словами "в части, касающейся бюджетных </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>ассигнований на реализацию федеральных целевых программ, - совместно с Министерством экономического развития Российской Федерации, на осуществление капитальных вложений в соответствии с реестром объектов - совместно с Министерством строительства и жилищно-коммунального хозяйства Российской Федерации".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">11. В </w:t>
       </w:r>
-      <w:hyperlink r:id="rId193">
+      <w:hyperlink r:id="rId275">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпункте "м" пункта 10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Положения о системе управления государственными программами Российской Федерации, утвержденного постановлением Правительства Российской Федерации от 26 мая 2021 г. N 786 "О системе управления государственными программами Российской Федерации" (Собрание законодательства Российской Федерации, 2021, N 23, ст. 4042; 2022, N 16, ст. 2695), слова "федеральная адресная инвестиционная программа" заменить словами "предусмотренный </w:t>
       </w:r>
-      <w:hyperlink r:id="rId194">
+      <w:hyperlink r:id="rId276">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 179.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестр объектов капитального строительства, объектов недвижимого имущества".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12. В </w:t>
       </w:r>
-      <w:hyperlink r:id="rId195">
+      <w:hyperlink r:id="rId277">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Положении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> о рабочей группе Правительственной комиссии по региональному развитию в Российской Федерации по рассмотрению инвестиционных проектов, реализуемых в рамках комплексной государственной программы Российской Федерации "Строительство", утвержденном постановлением Правительства Российской Федерации от 28 июля 2022 г. N 1343 "О рабочей группе Правительственной комиссии по региональному развитию в Российской Федерации по рассмотрению инвестиционных проектов, реализуемых в рамках комплексной государственной программы Российской Федерации "Строительство" (Собрание законодательства Российской Федерации, 2022, N 31, ст. 5728):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">а) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId196">
+      <w:hyperlink r:id="rId278">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункт 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">"1. Рабочая группа Правительственной комиссии по региональному развитию в Российской Федерации по рассмотрению инвестиционных проектов, реализуемых в рамках комплексной государственной </w:t>
       </w:r>
-      <w:hyperlink r:id="rId197">
+      <w:hyperlink r:id="rId279">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>программы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Российской Федерации "Строительство" (далее - рабочая группа), создана с целью рассмотрения предложений главных распорядителей средств федерального бюджета по включению в реестр объектов капитального строительства, объектов недвижимого имущества, предусмотренный </w:t>
       </w:r>
-      <w:hyperlink r:id="rId198">
+      <w:hyperlink r:id="rId280">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 179.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, объектов капитального строительства, объектов недвижимого имущества, мероприятий (укрупненных инвестиционных проектов), финансовое обеспечение которых планируется осуществить полностью или частично за счет средств федерального бюджета (далее соответственно - объекты, мероприятия), за исключением объектов и мероприятий, предлагаемых к включению в государственный оборонный заказ.";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">б) в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId199">
+      <w:hyperlink r:id="rId281">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...6 lines deleted...]
-      <w:hyperlink r:id="rId200">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId282">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпункт "а"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">"а) рассматривает проекты сведений об объектах и мероприятиях для их включения в реестр объектов капитального строительства, объектов недвижимого имущества, предусмотренный </w:t>
       </w:r>
-      <w:hyperlink r:id="rId201">
+      <w:hyperlink r:id="rId283">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 179.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации;";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...6 lines deleted...]
-      <w:hyperlink r:id="rId202">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId284">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпункт "б"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> признать утратившим силу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">13. В </w:t>
       </w:r>
-      <w:hyperlink r:id="rId203">
+      <w:hyperlink r:id="rId285">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 13 октября 2022 г. N 1816 "Об установлении случаев принятия Правительством Российской Федерации решений о проведении строительного контроля федеральными органами исполнительной власти или подведомственными им государственными (бюджетными или автономными) учреждениями, указанными в части 2.1 статьи 53 Градостроительного кодекса Российской Федерации" (Собрание законодательства Российской Федерации, 2022, N 42, ст. 7193), слова "в федеральную адресную инвестиционную программу" заменить словами "в предусмотренный </w:t>
       </w:r>
-      <w:hyperlink r:id="rId204">
+      <w:hyperlink r:id="rId286">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 179.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестр объектов капитального строительства, объектов недвижимого имущества".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">14. В </w:t>
       </w:r>
-      <w:hyperlink r:id="rId205">
+      <w:hyperlink r:id="rId287">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>постановлении</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 15 марта 2023 г. N 399 "О случаях и порядке проведения проверки инвестиционных проектов на предмет эффективности использования средств федерального бюджета, направляемых на капитальные вложения, о внесении изменений в некоторые акты Правительства Российской Федерации, приостановлении действия постановления Правительства Российской Федерации от 12 августа 2008 г. N 590 и отдельных положений некоторых актов Правительства Российской Федерации, а также признании утратившими силу некоторых актов Правительства Российской Федерации и отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2023, N 12, ст. 2045):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">а) в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId206">
+      <w:hyperlink r:id="rId288">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> слова "в рамках федеральной адресной инвестиционной программы" заменить словами "в рамках предусмотренного </w:t>
       </w:r>
-      <w:hyperlink r:id="rId207">
+      <w:hyperlink r:id="rId289">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 179.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестра объектов капитального строительства, объектов недвижимого имущества";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">б) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId208">
+      <w:hyperlink r:id="rId290">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункт 9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> признать утратившим силу;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">в) в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId209">
+      <w:hyperlink r:id="rId291">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правил проведения проверки инвестиционных проектов на предмет эффективности использования средств федерального бюджета, направляемых на капитальные вложения, утвержденных указанным постановлением, слова "в рамках федеральной адресной инвестиционной программы" заменить словами "в рамках предусмотренного </w:t>
       </w:r>
-      <w:hyperlink r:id="rId210">
+      <w:hyperlink r:id="rId292">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 179.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестра объектов капитального строительства, объектов недвижимого имущества".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">15. В </w:t>
       </w:r>
-      <w:hyperlink r:id="rId211">
+      <w:hyperlink r:id="rId293">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правил принятия решений о предоставлении получателю средств федерального бюджета права принимать за счет средств федерального бюджета расходные обязательства на срок, превышающий срок действия утвержденных лимитов бюджетных обязательств, утвержденных постановлением Правительства Российской Федерации от 29 ноября 2023 г. N 2015 "Об утверждении Правил принятия решений о предоставлении получателю средств федерального бюджета права принимать за счет средств федерального бюджета расходные обязательства на срок, превышающий срок действия утвержденных лимитов бюджетных обязательств" (Собрание законодательства Российской Федерации, 2023, N 49, ст. 8767):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">а) в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId212">
+      <w:hyperlink r:id="rId294">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце первом подпункта "б"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> слова "включенные в федеральную адресную инвестиционную программу" заменить словами "сведения о которых включены в предусмотренный </w:t>
       </w:r>
-      <w:hyperlink r:id="rId213">
+      <w:hyperlink r:id="rId295">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 179.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестр объектов капитального строительства, объектов недвижимого имущества";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">б) в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId214">
+      <w:hyperlink r:id="rId296">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпункте "в"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> слова "включенных (включаемых) в федеральную адресную инвестиционную программу" заменить словами "сведения о которых включены в предусмотренный </w:t>
       </w:r>
-      <w:hyperlink r:id="rId215">
+      <w:hyperlink r:id="rId297">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 179.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестр объектов капитального строительства, объектов недвижимого имущества".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">16. В </w:t>
       </w:r>
-      <w:hyperlink r:id="rId216">
+      <w:hyperlink r:id="rId298">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпункте "е" пункта 8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства и объектах недвижимого имущества, утвержденных постановлением Правительства Российской Федерации от 30 ноября 2023 г. N 2050 "Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства и объектах недвижимого имущества" (Собрание законодательства Российской Федерации, 2023, N 50, ст. 9076), слова "(с приложением документов, предусмотренных пунктом 29(4) Правил формирования и реализации федеральной адресной инвестиционной программы, утвержденных постановлением Правительства Российской Федерации от 13 сентября 2010 г. N 716 "Об утверждении Правил формирования и реализации федеральной адресной инвестиционной программы")" исключить.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">17. В </w:t>
       </w:r>
-      <w:hyperlink r:id="rId217">
+      <w:hyperlink r:id="rId299">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпункте "а" пункта 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 1 декабря 2023 г. N 2058 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2023, N 49, ст. 8798) слова "пунктом 38(2) Правил формирования и реализации федеральной адресной инвестиционной программы, утвержденных постановлением Правительства Российской Федерации от 13 сентября 2010 г. N 716 "Об утверждении Правил формирования и реализации федеральной адресной инвестиционной программы" заменить словами "пунктом 30 Положения о порядке формирования и ведения реестра объектов капитального строительства, объектов недвижимого имущества, строительство (реконструкция, в том числе с элементами реставрации, техническое перевооружение) или приобретение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета, утвержденного постановлением Правительства Российской Федерации от 30 мая 2024 г. N 702 "Об управлении капитальными вложениями, финансовое обеспечение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета", слова "включенных в федеральную адресную инвестиционную программу" заменить словами "включенных в предусмотренный </w:t>
       </w:r>
-      <w:hyperlink r:id="rId218">
+      <w:hyperlink r:id="rId300">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 179.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестр объектов капитального строительства, объектов недвижимого имущества".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...29 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Приложение</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>к постановлению Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>от 30 мая 2024 г. N 702</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...5 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="104" w:name="P654"/>
-      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkStart w:id="125" w:name="P847"/>
+      <w:bookmarkEnd w:id="125"/>
       <w:r>
         <w:t>ПЕРЕЧЕНЬ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>УТРАТИВШИХ СИЛУ АКТОВ ПРАВИТЕЛЬСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...5 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId219">
+      <w:hyperlink r:id="rId301">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 30 апреля 2008 г. N 324 "Об утверждении Правил принятия решения о подготовке и реализации бюджетных инвестиций в объекты капитального строительства государственной собственности Российской Федерации, не включенные в долгосрочные (федеральные) целевые программы" (Собрание законодательства Российской Федерации, 2008, N 18, ст. 2059).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId220">
+      <w:hyperlink r:id="rId302">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 29 декабря 2008 г. N 1062 "О внесении изменений в акты Правительства Российской Федерации по вопросам проведения проверки инвестиционных проектов на предмет эффективности использования средств федерального бюджета, направляемых на капитальные вложения" (Собрание законодательства Российской Федерации, 2009, N 2, ст. 247).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId221">
+      <w:hyperlink r:id="rId303">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 31 марта 2009 г. N 282 "О внесении изменений в Правила принятия решения о подготовке и реализации бюджетных инвестиций в объекты капитального строительства государственной собственности Российской Федерации, не включенные в долгосрочные (федеральные) целевые программы" (Собрание законодательства Российской Федерации, 2009, N 14, ст. 1666).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId222">
+      <w:hyperlink r:id="rId304">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 13 сентября 2010 г. N 716 "Об утверждении Правил формирования и реализации федеральной адресной инвестиционной программы" (Собрание законодательства Российской Федерации, 2010, N 38, ст. 4834).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId223">
+      <w:hyperlink r:id="rId305">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 20 июля 2011 г. N 596 "О внесении изменения в Правила принятия решения о подготовке и реализации бюджетных инвестиций в объекты капитального строительства государственной собственности Российской Федерации, не </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>включенные в долгосрочные (федеральные) целевые программы" (Собрание законодательства Российской Федерации, 2011, N 30, ст. 4645).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId224">
+      <w:hyperlink r:id="rId306">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункт 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 30 декабря 2011 г. N 1206 "О порядке формирования и использования бюджетных ассигнований Федерального дорожного фонда и о внесении изменений в Правила формирования и реализации федеральной адресной инвестиционной программы" (Собрание законодательства Российской Федерации, 2012, N 7, ст. 849).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId225">
+      <w:hyperlink r:id="rId307">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункт 13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации в связи с принятием Федерального закона "О федеральном бюджете на 2012 год и на плановый период 2013 и 2014 годов", утвержденных постановлением Правительства Российской Федерации от 30 декабря 2011 г. N 1249 "О мерах по реализации Федерального закона "О федеральном бюджете на 2012 год и на плановый период 2013 и 2014 годов" (Собрание законодательства Российской Федерации, 2012, N 3, ст. 447).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId226">
+      <w:hyperlink r:id="rId308">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 23 апреля 2012 г. N 379 "О внесении изменений в Правила принятия решения о подготовке и реализации бюджетных инвестиций в объекты капитального строительства государственной собственности Российской Федерации, не включенные в долгосрочные (федеральные) целевые программы" (Собрание законодательства Российской Федерации, 2012, N 18, ст. 2238).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId227">
+      <w:hyperlink r:id="rId309">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункт 7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 28 декабря 2012 г. N 1456 "О порядке осуществления в 2013 году бюджетных инвестиций в объекты капитального строительства государственной собственности Российской Федерации" (Собрание законодательства Российской Федерации, 2013, N 1, ст. 52).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId228">
+      <w:hyperlink r:id="rId310">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункт 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 30 апреля 2013 г. N 382 "О проведении публичного технологического и ценового аудита крупных инвестиционных проектов с государственным участием и о внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2013, N 20, ст. 2478).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId229">
+      <w:hyperlink r:id="rId311">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 24 октября 2013 г. N 941 "Об утверждении Правил принятия решения о предоставлении бюджетных инвестиций юридическим лицам, не являющимся государственными или муниципальными учреждениями и государственными или муниципальными унитарными предприятиями, в объекты капитального строительства за счет средств федерального бюджета" (Собрание законодательства Российской Федерации, 2013, N 43, ст. 5565).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId230">
+      <w:hyperlink r:id="rId312">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 9 января 2014 г. N 13 "Об утверждении Правил осуществления капитальных вложений в объекты государственной собственности Российской Федерации за счет средств федерального бюджета" (Собрание законодательства Российской Федерации, 2014, N 3, ст. 282).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId231">
+      <w:hyperlink r:id="rId313">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 9 января 2014 г. N 14 "Об утверждении Правил принятия решений о предоставлении субсидии из федерального бюджета на осуществление капитальных вложений в объекты капитального строительства государственной собственности Российской Федерации и приобретение объектов недвижимого имущества в государственную собственность Российской Федерации" (Собрание законодательства Российской Федерации, 2014, N 3, ст. 283).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId232">
+      <w:hyperlink r:id="rId314">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 9 января 2014 г. N 16 "О внесении изменений в некоторые акты Правительства Российской Федерации в связи с принятием Федерального закона "О внесении изменений в Бюджетный кодекс Российской Федерации и </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>отдельные законодательные акты Российской Федерации" (Собрание законодательства Российской Федерации, 2014, N 3, ст. 285).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId233">
+      <w:hyperlink r:id="rId315">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 20 марта 2014 г. N 211 "О внесении изменений в постановление Правительства Российской Федерации от 9 января 2014 г. N 13" (Собрание законодательства Российской Федерации, 2014, N 13, ст. 1471).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId234">
+      <w:hyperlink r:id="rId316">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункты 14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId235">
+      <w:hyperlink r:id="rId317">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId236">
+      <w:hyperlink r:id="rId318">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>26</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 3 декабря 2014 г. N 1298 "О внесении изменений и признании утратившими силу некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2014, N 50, ст. 7087).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId237">
+      <w:hyperlink r:id="rId319">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункты 6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId238">
+      <w:hyperlink r:id="rId320">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId239">
+      <w:hyperlink r:id="rId321">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>27</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 26 декабря 2014 г. N 1505 "О внесении изменений и признании утратившими силу некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2015, N 2, ст. 459).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId240">
+      <w:hyperlink r:id="rId322">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Абзац шестой пункта 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 30 апреля 2015 г. N 432 "Об управляющей компании, осуществляющей функции по управлению Арктической зоной Российской Федерации, а также территориями опережающего развития в субъектах Российской Федерации, входящих в состав Дальневосточного федерального округа, Арктической зоне Российской Федерации и свободным портом Владивосток" (Собрание законодательства Российской Федерации, 2015, N 19, ст. 2836).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId241">
+      <w:hyperlink r:id="rId323">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 28 ноября 2015 г. N 1281 "О внесении изменений в Правила формирования и реализации федеральной адресной инвестиционной программы" (Собрание законодательства Российской Федерации, 2015, N 49, ст. 6974).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId242">
+      <w:hyperlink r:id="rId324">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 12 декабря 2015 г. N 1373 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2015, N 51, ст. 7355).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId243">
+      <w:hyperlink r:id="rId325">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункт 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 2 марта 2016 г. N 159 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2016, N 11, ст. 1538).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId244">
+      <w:hyperlink r:id="rId326">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 17 марта 2016 г. N 205 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2016, N 12, ст. 1681).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId245">
+      <w:hyperlink r:id="rId327">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункт 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 22 марта 2016 г. N 226 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2016, N 13, ст. 1843).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId246">
+      <w:hyperlink r:id="rId328">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункт 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 19 сентября 2016 г. N 943 "О внесении изменений в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации" (Собрание законодательства Российской Федерации, 2016, N 39, ст. 5664).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId247">
+      <w:hyperlink r:id="rId329">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункты 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId248">
+      <w:hyperlink r:id="rId330">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId249">
+      <w:hyperlink r:id="rId331">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId250">
+      <w:hyperlink r:id="rId332">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId251">
+      <w:hyperlink r:id="rId333">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 12 ноября 2016 г. N 1159 "О критериях экономической эффективности проектной документации" (Собрание законодательства Российской Федерации, 2016, N 48, ст. 6764).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">26. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId252">
+      <w:hyperlink r:id="rId334">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Абзац третий пункта 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в постановление Правительства Российской Федерации от 30 апреля 2015 г. N 432, утвержденных постановлением Правительства Российской Федерации от 21 декабря 2016 г. N 1414 "О внесении изменений в постановление Правительства Российской Федерации от 30 апреля 2015 г. N 432" (Собрание законодательства Российской Федерации, 2016, N 52, ст. 7673).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId253">
+      <w:hyperlink r:id="rId335">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 6 февраля 2017 г. N 141 "О внесении изменений в Правила формирования и реализации федеральной адресной инвестиционной программы" (Собрание законодательства Российской Федерации, 2017, N 7, ст. 1080).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId254">
+      <w:hyperlink r:id="rId336">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункт 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 15 февраля 2017 г. N 190 "О требованиях к договорам о предоставлении бюджетных инвестиций юридическим лицам, не являющимся федеральными государственными учреждениями и федеральными государственными унитарными предприятиями, за счет средств федерального бюджета и об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2017, N 8, ст. 1256).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId255">
+      <w:hyperlink r:id="rId337">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 4 апреля 2017 г. N 409 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2017, N 16, ст. 2409).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId256">
+      <w:hyperlink r:id="rId338">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункт 7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 12 мая 2017 г. N 563 "О порядке и об основаниях заключения контрактов, предметом которых является одновременно выполнение работ по проектированию, строительству и вводу в эксплуатацию объектов капитального строительства, и о внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2017, N 21, ст. 3015).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId257">
+      <w:hyperlink r:id="rId339">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункт 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 17 октября 2017 г. N 1263 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2017, N 43, ст. 6341).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">32. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId258">
+      <w:hyperlink r:id="rId340">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункт 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 11 ноября 2017 г. N 1364 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2017, N 47, ст. 6996).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">33. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId259">
+      <w:hyperlink r:id="rId341">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 30 ноября 2017 г. N 1451 "Об утверждении Правил предоставления субсидий из федерального бюджета юридическим лицам, 100 процентов акций (долей) которых принадлежит Российской Федерации, на осуществление капитальных вложений в объекты капитального строительства, находящиеся в собственности указанных юридических лиц, и (или) на приобретение ими объектов недвижимого имущества с последующим увеличением уставных капиталов таких юридических лиц в соответствии с законодательством Российской Федерации" (Собрание законодательства Российской Федерации, 2017, N 50, ст. 7612).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId260">
+      <w:hyperlink r:id="rId342">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 30 ноября 2017 г. N 1453 "О </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>порядке предоставления из федерального бюджета субсидий государственным корпорациям (компаниям), публично-правовым компаниям" (Собрание законодательства Российской Федерации, 2017, N 50, ст. 7614).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId261">
+      <w:hyperlink r:id="rId343">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункты 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId262">
+      <w:hyperlink r:id="rId344">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId263">
+      <w:hyperlink r:id="rId345">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 28 декабря 2017 г. N 1678 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2018, N 2, ст. 425).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">36. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId264">
+      <w:hyperlink r:id="rId346">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 29 декабря 2017 г. N 1688 "Об утверждении Правил принятия решения о предоставлении субсидий из федерального бюджета юридическим лицам, 100 процентов акций (долей) которых принадлежит Российской Федерации, на осуществление капитальных вложений в объекты капитального строительства, находящиеся в собственности указанных юридических лиц, и (или) на приобретение ими объектов недвижимого имущества с последующим увеличением уставных капиталов таких юридических лиц в соответствии с законодательством Российской Федерации" (Собрание законодательства Российской Федерации, 2018, N 3, ст. 525).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">37. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId265">
+      <w:hyperlink r:id="rId347">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 29 декабря 2017 г. N 1691 "О порядке принятия решений о предоставлении из федерального бюджета субсидий государственным корпорациям (компаниям), публично-правовым компаниям" (Собрание законодательства Российской Федерации, 2018, N 3, ст. 528).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">38. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId266">
+      <w:hyperlink r:id="rId348">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 29 декабря 2017 г. N 1692 "О порядке принятия решения о предоставлении бюджетных инвестиций юридическим лицам, не являющимся государственными или муниципальными учреждениями и государственными или муниципальными унитарными предприятиями, в целях предоставления взноса в уставные (складочные) капиталы дочерних обществ указанных юридических лиц на осуществление капитальных вложений в объекты капитального строительства, находящиеся в собственности таких дочерних обществ, и (или) на приобретение такими дочерними обществами объектов недвижимого имущества за счет средств федерального бюджета" (Собрание законодательства Российской Федерации, 2018, N 3, ст. 529).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">39. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId267">
+      <w:hyperlink r:id="rId349">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункты 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId268">
+      <w:hyperlink r:id="rId350">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId269">
+      <w:hyperlink r:id="rId351">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 23 августа 2018 г. N 978 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2018, N 36, ст. 5607).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId270">
+      <w:hyperlink r:id="rId352">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 24 сентября 2018 г. N 1131 "О внесении изменений в Правила осуществления капитальных вложений в объекты государственной собственности Российской Федерации за счет средств федерального бюджета" (Собрание законодательства Российской Федерации, 2018, N 40, ст. 6135).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId271">
+      <w:hyperlink r:id="rId353">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Подпункт "а" пункта 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 1 декабря 2018 г. N 1455 "О внесении изменений в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2018, N 50, ст. 7767).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">42. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId272">
+      <w:hyperlink r:id="rId354">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Подпункт "д" пункта 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в постановление Правительства Российской Федерации от 30 сентября 2014 г. N 999, утвержденных постановлением Правительства Российской Федерации от 7 октября 2019 г. N 1295 "О внесении изменений в постановление Правительства Российской Федерации от 30 сентября 2014 г. N 999 и признании утратившими силу </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>абзацев второго, четвертого и пятого пункта 13 изменений, которые вносятся в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 11 декабря 2017 г. N 1519" (Собрание законодательства Российской Федерации, 2019, N 41, ст. 5726).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">43. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId273">
+      <w:hyperlink r:id="rId355">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункты 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId274">
+      <w:hyperlink r:id="rId356">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 30 декабря 2018 г. N 1749 "О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2019, N 1, ст. 44).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId275">
+      <w:hyperlink r:id="rId357">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 26 марта 2019 г. N 316 "О внесении изменений в Правила формирования и реализации федеральной адресной инвестиционной программы" (Собрание законодательства Российской Федерации, 2019, N 14, ст. 1518).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">45. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId276">
+      <w:hyperlink r:id="rId358">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункты 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId277">
+      <w:hyperlink r:id="rId359">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId278">
+      <w:hyperlink r:id="rId360">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId279">
+      <w:hyperlink r:id="rId361">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 26 декабря 2019 г. N 1843 "О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2020, N 1, ст. 40).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">46. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId280">
+      <w:hyperlink r:id="rId362">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункты 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId281">
+      <w:hyperlink r:id="rId363">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId282">
+      <w:hyperlink r:id="rId364">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId283">
+      <w:hyperlink r:id="rId365">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId284">
+      <w:hyperlink r:id="rId366">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 31 декабря 2019 г. N 1948 "О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу некоторых актов и отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2020, N 2, ст. 190).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">47. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId285">
+      <w:hyperlink r:id="rId367">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункты 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId286">
+      <w:hyperlink r:id="rId368">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId287">
+      <w:hyperlink r:id="rId369">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацы четвертый</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId288">
+      <w:hyperlink r:id="rId370">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>шестой</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId289">
+      <w:hyperlink r:id="rId371">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>седьмой пункта 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 2 апреля 2020 г. N 421 "О внесении изменений в Правила формирования и реализации федеральной адресной инвестиционной программы и о приостановлении действия отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2020, N 15, ст. 2278).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">48. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId290">
+      <w:hyperlink r:id="rId372">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункт 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 22 апреля 2020 г. N 559 "О внесении изменений в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, приостановлении действия пунктов 16 - 20(1) указанных Правил и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2020, N 17, ст. 2799).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">49. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId291">
+      <w:hyperlink r:id="rId373">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 21 мая 2020 г. N 718 "Об особенностях реализации федеральной адресной инвестиционной программы в 2020 году и о внесении изменений в Правила формирования и реализации федеральной адресной инвестиционной программы" (Собрание законодательства Российской Федерации, 2020, N 22, ст. 3487).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">50. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId292">
+      <w:hyperlink r:id="rId374">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Подпункт "а" пункта 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 12 октября 2020 г. N 1667 "О внесении изменений в Правила формирования, предоставления и </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации" (Собрание законодательства Российской Федерации, 2020, N 42, ст. 6630).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId293">
+      <w:hyperlink r:id="rId375">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункты 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId294">
+      <w:hyperlink r:id="rId376">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации по вопросам принятия решений об осуществлении капитальных вложений за счет средств федерального бюджета, утвержденных постановлением Правительства Российской Федерации от 30 октября 2020 г. N 1770 "О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам принятия решений об осуществлении капитальных вложений за счет средств федерального бюджета и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2020, N 45, ст. 7123).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">52. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId295">
+      <w:hyperlink r:id="rId377">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Абзац пятый подпункта "в" пункта 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительством Российской Федерации от 16 ноября 2020 г. N 1835 "Об акционерном обществе "Корпорация развития Дальнего Востока и Арктики" и о внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2020, N 47, ст. 7537).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId296">
+      <w:hyperlink r:id="rId378">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункты 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId297">
+      <w:hyperlink r:id="rId379">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 2 декабря 2020 г. N 1985 "О внесении изменений в некоторые акты Правительства Российской Федерации и приостановлении действия пункта 46 Положения о формировании государственного задания на оказание государственных услуг (выполнение работ) в отношении федеральных государственных учреждений и финансовом обеспечении выполнения государственного задания" (Собрание законодательства Российской Федерации, 2020, N 50, ст. 8196).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId298">
+      <w:hyperlink r:id="rId380">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункт 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 24 декабря 2020 г. N 2261 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2021, N 1, ст. 126).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">55. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId299">
+      <w:hyperlink r:id="rId381">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 4 мая 2021 г. N 707 "О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам принятия решений об осуществлении капитальных вложений за счет средств федерального бюджета" (Собрание законодательства Российской Федерации, 2021, N 20, ст. 3378).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId300">
+      <w:hyperlink r:id="rId382">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункт 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения, утвержденных постановлением Правительства Российской Федерации от 28 июня 2021 г. N 1034 "О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2021, N 28, ст. 5504).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">57. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId301">
+      <w:hyperlink r:id="rId383">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункты 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId302">
+      <w:hyperlink r:id="rId384">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId303">
+      <w:hyperlink r:id="rId385">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId304">
+      <w:hyperlink r:id="rId386">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 9 августа 2021 г. N 1315 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2021, N 33, ст. 6107).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">58. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId305">
+      <w:hyperlink r:id="rId387">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 1 ноября 2021 г. N 1888 "О внесении изменений в Правила формирования и реализации федеральной адресной инвестиционной программы" (Собрание законодательства Российской Федерации, 2021, N 45, ст. 7535).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">59. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId306">
+      <w:hyperlink r:id="rId388">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Абзац второй подпункта "б" пункта 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 29 декабря 2021 г. N 2572 "Об изменении и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2022, N 2, ст. 525).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId307">
+      <w:hyperlink r:id="rId389">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункты 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId308">
+      <w:hyperlink r:id="rId390">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId309">
+      <w:hyperlink r:id="rId391">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId310">
+      <w:hyperlink r:id="rId392">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 12 февраля 2022 г. N 156 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2022, N 8, ст. 1163).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId311">
+      <w:hyperlink r:id="rId393">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункты 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId312">
+      <w:hyperlink r:id="rId394">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId313">
+      <w:hyperlink r:id="rId395">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId314">
+      <w:hyperlink r:id="rId396">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId315">
+      <w:hyperlink r:id="rId397">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпункт 2 пункта 10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId316">
+      <w:hyperlink r:id="rId398">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункты 14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId317">
+      <w:hyperlink r:id="rId399">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId318">
+      <w:hyperlink r:id="rId400">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId319">
+      <w:hyperlink r:id="rId401">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 14 апреля 2022 г. N 655 "О внесении изменений в некоторые акты Правительства Российской Федерации и приостановлении действия постановления Правительства Российской Федерации от 12 августа 2008 г. N 590 и отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2022, N 16, ст. 2695).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId320">
+      <w:hyperlink r:id="rId402">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 26 июля 2022 г. N 1329 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2022, N 31, ст. 5716).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">63. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId321">
+      <w:hyperlink r:id="rId403">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункты 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId322">
+      <w:hyperlink r:id="rId404">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId323">
+      <w:hyperlink r:id="rId405">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 14 ноября 2022 г. N 2057 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2022, N 47, ст. 8220).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId324">
+      <w:hyperlink r:id="rId406">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 1 марта 2023 г. N 330 "О внесении изменения в пункт 17(1) Правил формирования и реализации федеральной адресной инвестиционной программы" (Собрание законодательства Российской Федерации, 2023, N 10, ст. 1699).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">65. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId325">
+      <w:hyperlink r:id="rId407">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункты 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId326">
+      <w:hyperlink r:id="rId408">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId327">
+      <w:hyperlink r:id="rId409">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId328">
+      <w:hyperlink r:id="rId410">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 15 марта 2023 г. N 398 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2023, N 12, ст. 2044).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId329">
+      <w:hyperlink r:id="rId411">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункты 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId330">
+      <w:hyperlink r:id="rId412">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId331">
+      <w:hyperlink r:id="rId413">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId332">
+      <w:hyperlink r:id="rId414">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 15 марта 2023 г. N 399 "О случаях и порядке проведения проверки инвестиционных проектов на предмет эффективности использования средств федерального бюджета, направляемых на капитальные вложения, о внесении изменений в некоторые акты Правительства Российской Федерации, приостановлении действия постановления Правительства Российской Федерации от 12 августа 2008 г. N 590 и отдельных положений некоторых актов Правительства Российской Федерации, а также признании утратившими силу некоторых актов и отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2023, N 12, ст. 2045).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">67. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId333">
+      <w:hyperlink r:id="rId415">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Подпункт "б" пункта 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в постановление Правительства Российской Федерации от 30 апреля 2015 г. N 432, утвержденных постановлением Правительства Российской Федерации от 10 октября 2023 г. N 1667 "О внесении изменений в постановление Правительства Российской Федерации от 30 апреля 2015 г. N 432" (Собрание законодательства Российской Федерации, 2023, N 42, ст. 7507).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId334">
+      <w:hyperlink r:id="rId416">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункты 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId335">
+      <w:hyperlink r:id="rId417">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId336">
+      <w:hyperlink r:id="rId418">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId337">
+      <w:hyperlink r:id="rId419">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId338">
+      <w:hyperlink r:id="rId420">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Федерации, утвержденных постановлением Правительства Российской Федерации от 30 ноября 2023 г. N 2050 "Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства и объектах недвижимого имущества" (Собрание законодательства Российской Федерации, 2023, N 50, ст. 9076).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">69. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId339">
+      <w:hyperlink r:id="rId421">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункт 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 1 декабря 2023 г. N 2058 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2023, N 49, ст. 8798).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId340">
+      <w:hyperlink r:id="rId422">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пункт 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 22 декабря 2023 г. N 2255 "Об утверждении государственной программы Российской Федерации "Восстановление и социально-экономическое развитие Донецкой Народной Республики, Луганской Народной Республики, Запорожской области и Херсонской области" (Собрание законодательства Российской Федерации, 2024, N 1, ст. 152).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...11 lines deleted...]
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008526AC" w:rsidRDefault="008526AC">
-[...7 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p w:rsidR="00C41861" w:rsidRDefault="00C41861">
+      <w:bookmarkStart w:id="126" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="126"/>
+    </w:p>
+    <w:sectPr w:rsidR="00C41861">
+      <w:pgSz w:w="11905" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008526AC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008526AC"/>
+    <w:rsidRoot w:val="00C41861"/>
+    <w:rsid w:val="00C41861"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{502240C1-26CB-4A5C-A703-3F106BCDF2A1}"/>
+  <w15:docId w15:val="{63B94A09-3048-461F-8691-5714EE22565A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14964,186 +21375,186 @@
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
-    <w:rsid w:val="008526AC"/>
+    <w:rsid w:val="00C41861"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat">
     <w:name w:val="ConsPlusNonformat"/>
-    <w:rsid w:val="008526AC"/>
+    <w:rsid w:val="00C41861"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
     <w:name w:val="ConsPlusTitle"/>
-    <w:rsid w:val="008526AC"/>
+    <w:rsid w:val="00C41861"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell">
     <w:name w:val="ConsPlusCell"/>
-    <w:rsid w:val="008526AC"/>
+    <w:rsid w:val="00C41861"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList">
     <w:name w:val="ConsPlusDocList"/>
-    <w:rsid w:val="008526AC"/>
+    <w:rsid w:val="00C41861"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
     <w:name w:val="ConsPlusTitlePage"/>
-    <w:rsid w:val="008526AC"/>
+    <w:rsid w:val="00C41861"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm">
     <w:name w:val="ConsPlusJurTerm"/>
-    <w:rsid w:val="008526AC"/>
+    <w:rsid w:val="00C41861"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList">
     <w:name w:val="ConsPlusTextList"/>
-    <w:rsid w:val="008526AC"/>
+    <w:rsid w:val="00C41861"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100052" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463689" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7551" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=5807" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=440977" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100213" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=173809" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=305470&amp;dst=100023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=529678&amp;dst=3864" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7290" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465359&amp;dst=100249" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=489699&amp;dst=100018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=459800&amp;dst=8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=391040&amp;dst=100055" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366823&amp;dst=100104" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523199&amp;dst=100206" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=351176&amp;dst=100021" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443359&amp;dst=100051" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523199&amp;dst=100206" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=427831&amp;dst=45" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=388195&amp;dst=100051" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100006" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455803&amp;dst=100182" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523801&amp;dst=100015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100044" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100241" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523801&amp;dst=100021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511679" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=443" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463408&amp;dst=100007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431491" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103433" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=307544" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463695&amp;dst=100032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103582" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100057" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100216" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455804&amp;dst=100153" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447208&amp;dst=100324" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465359&amp;dst=100273" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523199&amp;dst=100012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100024" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100066" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=459800&amp;dst=49" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=391040&amp;dst=100108" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455803&amp;dst=100198" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=365157&amp;dst=100012" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405975&amp;dst=100008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507818&amp;dst=100056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523199&amp;dst=100206" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511573&amp;dst=100013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=466770&amp;dst=18" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455847&amp;dst=100040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533149&amp;dst=100034" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=102722" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=489699&amp;dst=100006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100042" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447208&amp;dst=100331" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100259" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465359&amp;dst=100298" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507818&amp;dst=100052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=374788" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103458" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100068" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=229" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=459800&amp;dst=59" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455856" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431493" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455803&amp;dst=100201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521426&amp;dst=100022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511573&amp;dst=100013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7290" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463537&amp;dst=100043" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455845&amp;dst=100015" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463504&amp;dst=100011" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463695&amp;dst=100060" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523199&amp;dst=443" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507818&amp;dst=100058" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=457935&amp;dst=352" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=426299&amp;dst=30" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=803387&amp;dst=100009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100031" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455806" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=189803" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533898&amp;dst=100320" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521426&amp;dst=100022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103458" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455847&amp;dst=100056" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447208&amp;dst=100412" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100272" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463408&amp;dst=100016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507523" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508385&amp;dst=100011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103433" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396428&amp;dst=100009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100211" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431494&amp;dst=100016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508385&amp;dst=100011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7553" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455807" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=209473&amp;dst=100014" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=392832&amp;dst=100029" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455845&amp;dst=100077" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463504&amp;dst=100017" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103476" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100034" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=509132&amp;dst=100012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=457935&amp;dst=365" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474009&amp;dst=100009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=803387&amp;dst=100010" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=803387&amp;dst=100013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533149&amp;dst=100034" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=86391" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455800" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455847&amp;dst=100096" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447208&amp;dst=100420" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100349" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516874&amp;dst=100009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103433" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507523" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100055" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525269&amp;dst=100016" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100103" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=229" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533898&amp;dst=100320" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463421&amp;dst=100029" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455802" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366748" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=392832&amp;dst=100123" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=433580&amp;dst=100020" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463504&amp;dst=100023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=93980&amp;dst=100003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534747&amp;dst=100011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7551" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525269&amp;dst=100014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100060" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=422995" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523801&amp;dst=100023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=426299&amp;dst=100112" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516874&amp;dst=100009" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455854" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455799&amp;dst=100047" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455851" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455844&amp;dst=100005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516195&amp;dst=100043" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=5807" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463504&amp;dst=100028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100037" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525269&amp;dst=100017" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100164" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=388195&amp;dst=100011" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100115" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463421&amp;dst=100036" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=160674" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431494&amp;dst=100071" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=505592&amp;dst=100011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=489699&amp;dst=100018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523801&amp;dst=100025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366814" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436779&amp;dst=100025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463697&amp;dst=100019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103458" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511679" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=430564&amp;dst=7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414991&amp;dst=162" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431380&amp;dst=100009" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=803387&amp;dst=100014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=117237" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=195407" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7551" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100020" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455852" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455844&amp;dst=100008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523801&amp;dst=100024" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=4853" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103582" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=399" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=388195&amp;dst=100015" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100038" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100131" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533664&amp;dst=100009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=469322&amp;dst=100038" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=505592&amp;dst=100472" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455798" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366823&amp;dst=100019" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436779&amp;dst=100027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516874&amp;dst=100009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100050" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396428&amp;dst=100005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414991&amp;dst=164" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443359&amp;dst=100025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431380&amp;dst=100025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103433" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=803387&amp;dst=100012" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=428994&amp;dst=100005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100011" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=314358&amp;dst=100006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=195711&amp;dst=100010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455849" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455844&amp;dst=100012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523199&amp;dst=100206" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=529678&amp;dst=3933" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103582" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523801&amp;dst=100027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=324" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100065" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=459302&amp;dst=100015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516195&amp;dst=100043" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=529678&amp;dst=3803" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=388195&amp;dst=100019" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463421&amp;dst=100041" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=469322&amp;dst=100041" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455846&amp;dst=100233" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366823&amp;dst=100064" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389448&amp;dst=100010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100019" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525269&amp;dst=100015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100206" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443359&amp;dst=100036" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431380&amp;dst=100029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521426&amp;dst=100010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507818&amp;dst=100054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100032" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=284935&amp;dst=100225" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=215338&amp;dst=100012" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=305470&amp;dst=100010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455844&amp;dst=100014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;dst=100243" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523801&amp;dst=100026" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525269&amp;dst=100014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523199&amp;dst=443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507818&amp;dst=100058" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100040" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516408&amp;dst=100013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100212" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465359&amp;dst=100237" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414991&amp;dst=100032" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=469322&amp;dst=100069" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=363118&amp;dst=100010" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366823&amp;dst=100093" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443359&amp;dst=100042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=2528" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100064" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=388195&amp;dst=100024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455803&amp;dst=100067" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100016" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455844&amp;dst=100015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521426&amp;dst=100017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508385&amp;dst=100011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533898&amp;dst=100320" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100213" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=529678&amp;dst=3229" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=442" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465359&amp;dst=100047" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342704&amp;dst=100018" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521426&amp;dst=100018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=4853" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103458" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463695&amp;dst=100010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100214" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=140404&amp;dst=100024" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=305470&amp;dst=100030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533656&amp;dst=100007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447208&amp;dst=100293" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465359&amp;dst=100269" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486494&amp;dst=100016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=459800&amp;dst=58" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=391040&amp;dst=100078" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366749" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=399916" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523199&amp;dst=443" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523199&amp;dst=443" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=427831&amp;dst=46" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463709&amp;dst=100402" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455803&amp;dst=100191" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100049" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431492" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100258" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100053" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=351288&amp;dst=100021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507818&amp;dst=100053" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523801&amp;dst=100022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100059" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463695&amp;dst=100042" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=426299&amp;dst=100016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455797" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100007" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463408&amp;dst=100007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100062" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100034" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455800" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447208&amp;dst=100420" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508385&amp;dst=100011" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525269&amp;dst=100016" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533898&amp;dst=100320" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=505592&amp;dst=100011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100022" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366748" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=433580&amp;dst=100020" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=489699&amp;dst=100018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100124" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7552" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=422995" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516874&amp;dst=100009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538917&amp;dst=443" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538917&amp;dst=100206" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455854" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455851" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405975&amp;dst=100008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520002&amp;dst=100013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=4853" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100115" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100164" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523801&amp;dst=100015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=4853" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=160674" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366814" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100052" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508385&amp;dst=100011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100037" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396428&amp;dst=100005" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100259" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414991&amp;dst=162" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7551" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100007" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=388195&amp;dst=100015" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=195407" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=5978" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100007" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455844&amp;dst=100008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=103582" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=803387&amp;dst=100012" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455798" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100072" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538917&amp;dst=100206" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436779&amp;dst=100027" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100125" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463504&amp;dst=100017" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431380&amp;dst=100025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=324" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7552" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=314358&amp;dst=100006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523801&amp;dst=100022" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455849" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523801&amp;dst=100025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523801&amp;dst=100026" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=459302&amp;dst=100015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7552" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533149&amp;dst=100034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100007" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=469322&amp;dst=100041" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366823&amp;dst=100064" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100023" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533664&amp;dst=100009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100064" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455844&amp;dst=100014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538648&amp;dst=100013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516195&amp;dst=100043" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7552" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=215338&amp;dst=100012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538680" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100026" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463689" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7552" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100034" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7552" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=363118&amp;dst=100010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=8102" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=103458" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100103" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520002&amp;dst=100013" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=305470&amp;dst=100023" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=440977" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508385&amp;dst=100011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7552" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463504&amp;dst=100028" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100213" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463421&amp;dst=100036" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=173809" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100049" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100063" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=103476" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100007" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366823&amp;dst=100104" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534689&amp;dst=100005" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465359&amp;dst=100249" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534689&amp;dst=100005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=459800&amp;dst=8" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=391040&amp;dst=100055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533898&amp;dst=100058" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100096" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455803&amp;dst=100182" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100040" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=351176&amp;dst=100021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=427831&amp;dst=45" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=388195&amp;dst=100051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521426&amp;dst=100022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100078" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=524066&amp;dst=3933" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431491" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443359&amp;dst=100025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100053" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=443" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=428994&amp;dst=100005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516874&amp;dst=100009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486494&amp;dst=100016" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455804&amp;dst=100153" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516874&amp;dst=100009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534747&amp;dst=100011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100104" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=524066&amp;dst=3229" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100007" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455803&amp;dst=100191" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=307544" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366749" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100065" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463695&amp;dst=100032" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100059" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=427831&amp;dst=46" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100216" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533656&amp;dst=100007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100021" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463709&amp;dst=100402" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463421&amp;dst=100041" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7552" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100057" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538917&amp;dst=100206" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508812&amp;dst=100243" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100052" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=391040&amp;dst=100108" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431492" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447208&amp;dst=100324" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443359&amp;dst=100036" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465359&amp;dst=100273" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=103458" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534689&amp;dst=100005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533149&amp;dst=100034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100037" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=459800&amp;dst=49" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7552" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538917&amp;dst=100012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=103458" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100107" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538680" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520002&amp;dst=100016" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455797" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455803&amp;dst=100198" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=351288&amp;dst=100021" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=365157&amp;dst=100012" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100182" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463695&amp;dst=100042" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100067" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=489699&amp;dst=100018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508812" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7552" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465359&amp;dst=100298" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7553" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=426299&amp;dst=100016" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7552" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7552" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7552" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100100" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100120" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100016" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455856" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=466770&amp;dst=18" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455847&amp;dst=100040" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447208&amp;dst=100331" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100059" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538917&amp;dst=443" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=103458" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=103433" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443359&amp;dst=100042" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100068" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=229" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=459800&amp;dst=59" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463695&amp;dst=100060" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=93980&amp;dst=100003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=103433" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=489699&amp;dst=100006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100108" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100041" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431493" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455803&amp;dst=100201" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463537&amp;dst=100043" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=102722" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507818&amp;dst=100054" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100129" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455845&amp;dst=100015" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100213" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=509132&amp;dst=100012" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=457935&amp;dst=352" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=426299&amp;dst=30" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=803387&amp;dst=100009" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465359&amp;dst=100047" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100272" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463408&amp;dst=100016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516195&amp;dst=100043" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100121" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455806" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=189803" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455847&amp;dst=100056" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7551" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100061" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507818&amp;dst=100056" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100044" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447208&amp;dst=100412" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443359&amp;dst=100051" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507818&amp;dst=100058" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100055" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396428&amp;dst=100009" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100211" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431494&amp;dst=100016" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100006" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100076" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507523" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525269&amp;dst=100014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100030" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486494&amp;dst=100016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100068" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502020&amp;dst=100021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100110" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=374788" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=209473&amp;dst=100014" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=392832&amp;dst=100029" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455845&amp;dst=100077" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100241" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100049" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100060" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=457935&amp;dst=365" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7552" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=803387&amp;dst=100010" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100349" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474009&amp;dst=100009" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=86391" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538917&amp;dst=100206" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100080" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100101" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455847&amp;dst=100096" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=399916" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100131" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=5807" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=229" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100103" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=5807" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7552" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521426&amp;dst=100017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100051" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100113" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455802" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=392832&amp;dst=100123" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100258" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507818&amp;dst=100058" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100035" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=426299&amp;dst=100112" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521426&amp;dst=100010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100064" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100089" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455799&amp;dst=100047" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455844&amp;dst=100005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100042" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525269&amp;dst=100017" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=388195&amp;dst=100011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=505592&amp;dst=100472" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523801&amp;dst=100023" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7552" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431494&amp;dst=100071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=2528" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538917&amp;dst=443" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100007" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436779&amp;dst=100025" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431380&amp;dst=100009" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=430564&amp;dst=7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100031" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=117237" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455852" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100083" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100116" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463504&amp;dst=100011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525269&amp;dst=100014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=103582" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=399" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442133&amp;dst=100131" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=103582" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414991&amp;dst=164" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=469322&amp;dst=100038" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521426&amp;dst=100022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523801&amp;dst=100021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100091" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366823&amp;dst=100019" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100122" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525269&amp;dst=100015" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=388195&amp;dst=100019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521426&amp;dst=100018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100065" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100098" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=195711&amp;dst=100010" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455844&amp;dst=100012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507523" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523801&amp;dst=100027" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389448&amp;dst=100010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100206" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100032" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100073" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100013" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=803387&amp;dst=100013" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455846&amp;dst=100233" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507818&amp;dst=100052" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538917&amp;dst=443" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100126" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463504&amp;dst=100023" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=431380&amp;dst=100029" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100212" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100007" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463421&amp;dst=100029" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=284935&amp;dst=100225" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=305470&amp;dst=100010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100084" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7290" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100118" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100050" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7290" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366823&amp;dst=100093" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465359&amp;dst=100237" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533898&amp;dst=100320" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100055" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414991&amp;dst=100032" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=469322&amp;dst=100069" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100087" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=524066&amp;dst=3803" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455844&amp;dst=100015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507818&amp;dst=100053" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533898&amp;dst=100320" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=388195&amp;dst=100024" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455803&amp;dst=100067" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100066" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523801&amp;dst=100024" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342704&amp;dst=100018" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=103433" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463697&amp;dst=100019" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=442" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=803387&amp;dst=100014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100035" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100074" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=103433" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=524066&amp;dst=3864" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100085" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100127" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=305470&amp;dst=100030" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463503&amp;dst=100038" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463695&amp;dst=100010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100057" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467420&amp;dst=100214" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7552" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=140404&amp;dst=100024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=524066&amp;dst=3864" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7551" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=391040&amp;dst=100078" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538593&amp;dst=100119" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=501014&amp;dst=100019" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447208&amp;dst=100293" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465359&amp;dst=100269" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525228&amp;dst=100066" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=459800&amp;dst=58" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -15401,70 +21812,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>55</Pages>
-[...1 lines deleted...]
-  <Characters>184009</Characters>
+  <Pages>65</Pages>
+  <Words>37644</Words>
+  <Characters>214576</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1533</Lines>
-  <Paragraphs>431</Paragraphs>
+  <Lines>1788</Lines>
+  <Paragraphs>503</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>215860</CharactersWithSpaces>
+  <CharactersWithSpaces>251717</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Стрельникова Елизавета Игоревна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>