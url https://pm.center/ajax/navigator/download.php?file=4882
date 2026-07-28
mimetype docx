--- v0 (2026-04-12)
+++ v1 (2026-07-28)
@@ -1,18709 +1,15232 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...1 lines deleted...]
-  <Default Extension="bmp" ContentType="image/bmp"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitlePage"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Документ предоставлен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>КонсультантПлюс</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ПРАВИТЕЛЬСТВО РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>от 30 сентября 2014 г. N 999</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>О ФОРМИРОВАНИИ, ПРЕДОСТАВЛЕНИИ И РАСПРЕДЕЛЕНИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>СУБСИДИЙ ИЗ ФЕДЕРАЛЬНОГО БЮДЖЕТА БЮДЖЕТАМ СУБЪЕКТОВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
-          <w:insideH w:val="nil"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10716"/>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr>
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00C5248B">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10716" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
             <w:pPr>
-              <w:pStyle w:val="5"/>
+              <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
-            <w:r>
-[...47 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...13 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10716" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
             <w:pPr>
-              <w:pStyle w:val="5"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...13 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10716" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
             <w:pPr>
-              <w:pStyle w:val="5"/>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:hyperlink w:history="0" r:id="rId4" w:tooltip="Ссылка на КонсультантПлюс">
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.01.2015 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId5">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="28"/>
-[...1 lines deleted...]
-                  <w:b w:val="on"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">КонсультантПлюс</w:t>
-[...1 lines deleted...]
-                <w:br/>
+                <w:t>N 60</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink w:history="0" r:id="rId5" w:tooltip="Ссылка на КонсультантПлюс">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 18.06.2015 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId6">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="28"/>
-[...1 lines deleted...]
-                  <w:b w:val="on"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">www.consultant.ru</w:t>
+                <w:t>N 604</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...11 lines deleted...]
-            </w:r>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 22.02.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId7">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 127</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 29.02.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 149</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 17.05.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 442</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 19.09.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 943</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 12.11.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1159</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 24.12.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1472</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 07.04.2017 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 417</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 12.07.2017 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 829</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 12.10.2017 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1242</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 11.12.2017 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1519</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 31.01.2018 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 90</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 01.12.2018 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1455</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 13.02.2019 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 140</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 07.10.2019 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1295</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 26.12.2019 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1843</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 31.12.2019 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1948</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 22.04.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 559</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 19.06.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 883</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 27.07.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1123</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 12.10.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1667</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 30.10.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1769</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 02.12.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1985</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 06.02.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 119</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 11.02.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 166</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 31.05.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 835</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 29.12.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2572</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 01.03.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 278</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 14.04.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 655</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 21.05.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 934</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 26.07.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1329</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 28.10.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1916</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 28.11.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2158</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 15.03.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 399</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 28.03.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 489</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 02.08.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1260</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 30.11.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2031</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 01.12.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2058</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 22.12.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2255</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 29.12.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2374</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 30.05.2024 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 702</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 11.09.2024 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1231</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 07.02.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 118</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 07.02.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 120</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 27.09.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1487</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 26.12.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2162</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 07.07.2026 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 850</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">с изм., внесенными Постановлениями Правительства РФ от 30.04.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 630</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 23.01.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 39</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 24.12.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2460</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 11.02.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 149</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 29.03.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 505</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 16.04.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 681</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 30.12.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2549</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...10 lines deleted...]
-        <w:pStyle w:val="0"/>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Правительство Российской Федерации постановляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P63">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правила</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> формирования, предоставления и распределения </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId60">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>субсидий</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> из федерального бюджета бюджетам субъектов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Федеральным органам исполнительной власти в срок до 1 января 2015 г. внести в установленном порядке в Правительство Российской Федерации проекты нормативных правовых актов о внесении изменений в правила предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, а также в иные нормативные правовые акты, регламентирующие вопросы предоставления субсидий на софинансирование капитальных вложений в объекты государственной собственности субъектов Российской Федерации (муниципальной собственности), в целях их приведения в соответствие с настоящим постановлением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2(1). Установить, что в 2016 году возврат средств из бюджетов субъектов Российской Федерации в федеральный бюджет в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P408">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P450">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правил формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, утвержденных настоящим постановлением, осуществляется в порядке, предусмотренном указанными Правилами, если иной порядок не установлен Правительством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(п. 2(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId61">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.02.2016 N 149)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Утратил силу с 1 января 2024 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId62">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.12.2023 N 2058.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3(1). Правилами предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, разработанными в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P106">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правил, утвержденных настоящим постановлением, может предусматриваться предоставление субсидий из федерального бюджета бюджету г. Байконура.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 3(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId63">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 19.06.2020 N 883)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3(2). Установить, что в 2021 - 2027 годах адресное (пообъектное) распределение субсидий по объектам капитального строительства и (или) объектам недвижимого имущества сметной или предполагаемой (предельной) стоимостью или стоимостью приобретения (рассчитанной в ценах соответствующих лет) более 3 млрд. рублей, софинансирование которых предусмотрено государственной </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId64">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>программой</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Российской Федерации "Социально-экономическое развитие Республики Крым и г. Севастополя", утверждается на основании сформированных Министерством строительства и жилищно-коммунального хозяйства Российской Федерации, согласованных с Министерством финансов Российской Федерации сведений об объектах капитального строительства, объектах недвижимого имущества, включенных в предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId65">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 179.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации реестр объектов капитального строительства, объектов недвижимого имущества (далее - реестр объектов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 3(2) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId66">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 06.02.2021 N 119; в ред. Постановлений Правительства РФ от 29.12.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId67">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2572</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.10.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId68">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1916</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.11.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId69">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2158</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 30.05.2024 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId70">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 702</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3(3). Установить, что в 2024 - 2027 годах адресное (пообъектное) распределение субсидий по объектам капитального строительства и (или) объектам недвижимого имущества сметной или предполагаемой (предельной) стоимостью или стоимостью приобретения (рассчитанной в ценах соответствующих лет) более 3 млрд. рублей, софинансирование капитальных вложений по которым предусмотрено планами развития центров экономического роста субъектов Российской Федерации, входящих в состав Дальневосточного федерального округа, в рамках государственной </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId71">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>программы</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Российской Федерации "Социально-экономическое развитие Дальневосточного федерального округа" или планами развития центров экономического роста субъектов Российской Федерации, входящих в состав Арктической зоны Российской Федерации, в рамках государственной </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId72">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>программы</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Российской Федерации "Социально-экономическое развитие Арктической зоны Российской Федерации", утверждается на основании сформированных Министерством Российской Федерации по развитию Дальнего Востока и Арктики, согласованных с Министерством финансов Российской Федерации, Министерством строительства и жилищно-коммунального хозяйства Российской Федерации, Министерством экономического развития Российской Федерации сведений об объектах капитального строительства, объектах недвижимого имущества, включенных в реестр объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 3(3) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId73">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.11.2023 N 2031; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId74">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.05.2024 N 702)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3(4). Установить, что в 2024 - 2030 годах адресное (пообъектное) распределение субсидий по объектам капитального строительства и (или) объектам недвижимого имущества сметной или предполагаемой (предельной) стоимостью или стоимостью приобретения (рассчитанной в ценах соответствующих лет) более 3 млрд. рублей, софинансирование которых предусмотрено государственной </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId75">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>программой</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Российской Федерации "Восстановление и социально-экономическое развитие Донецкой Народной Республики, Луганской Народной Республики, Запорожской области и Херсонской области", утверждается на основании сформированных федеральным органом исполнительной власти, осуществляющим предоставление соответствующей субсидии в рамках указанной государственной программы сведений об объектах капитального строительства, объектах недвижимого имущества, включенных в реестр объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 3(4) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId76">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 22.12.2023 N 2255; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId77">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Правительства РФ от 30.05.2024 N 702)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3(5). Установить, что до 1 января 2025 г. субсидии из федерального бюджета бюджетам субъектов Российской Федерации, предоставляемые в соответствии с решениями, предусмотренными </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId78">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 1 части 9 статьи 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Федерального закона "О внесении изменений в статьи 96.6 и 220.1 Бюджетного кодекса Российской Федерации и отдельные законодательные акты Российской Федерации, приостановлении действия отдельных положений Бюджетного кодекса Российской Федерации и об установлении особенностей исполнения бюджетов бюджетной системы Российской Федерации в 2024 году", распределяются актами Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 3(5) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId79">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.12.2023 N 2374)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. Признать утратившими силу решения Правительства Российской Федерации по </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P544">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>перечню</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> согласно приложению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. Настоящее постановление вступает в силу с 1 января 2015 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Председатель Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Д.МЕДВЕДЕВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Утверждены</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>постановлением Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>от 30 сентября 2014 г. N 999</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-        <w:pStyle w:val="2"/>
+      <w:bookmarkStart w:id="0" w:name="P63"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>ПРАВИЛА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="2"/>
+        <w:t>ФОРМИРОВАНИЯ, ПРЕДОСТАВЛЕНИЯ И РАСПРЕДЕЛЕНИЯ СУБСИДИЙ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="2"/>
+        <w:t>ИЗ ФЕДЕРАЛЬНОГО БЮДЖЕТА БЮДЖЕТАМ СУБЪЕКТОВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...54 lines deleted...]
-        <w:spacing w:before="0"/>
+        <w:t>РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
-          <w:insideH w:val="nil"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
-        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00C5248B">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="ced3f1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.01.2015 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 60</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 18.06.2015 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 604</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 22.02.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 127</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 29.02.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 149</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 17.05.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 442</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 19.09.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 943</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 12.11.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1159</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 24.12.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1472</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 07.04.2017 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 417</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 12.07.2017 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 829</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 12.10.2017 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1242</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 11.12.2017 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1519</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 31.01.2018 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 90</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 01.12.2018 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1455</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 13.02.2019 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 140</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 07.10.2019 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1295</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 26.12.2019 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1843</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 31.12.2019 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1948</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 22.04.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 559</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 19.06.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 883</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 27.07.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1123</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 12.10.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1667</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 30.10.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1769</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 02.12.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1985</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 06.02.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 119</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 11.02.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 166</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 31.05.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 835</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 29.12.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2572</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 01.03.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 278</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 14.04.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 655</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 21.05.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 934</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 26.07.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1329</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 28.10.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1916</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 15.03.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 399</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 28.03.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 489</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 02.08.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1260</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 01.12.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2058</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 30.05.2024 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 702</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 11.09.2024 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1231</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 07.02.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 118</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 07.02.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 120</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 27.09.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1487</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 26.12.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2162</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 07.07.2026 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 850</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">с изм., внесенными Постановлениями Правительства РФ от 30.04.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 630</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">от 23.01.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 39</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 24.12.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2460</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 11.02.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 149</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 29.03.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 505</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 16.04.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 681</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 30.12.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2549</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1140 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. Настоящие Правила устанавливают общие требования к формированию, предоставлению и распределению субсидий бюджетам субъектов Российской Федерации из федерального бюджета (далее - субсидии), а также порядок определения и установления предельного уровня софинансирования (в процентах) объема расходного обязательства субъекта Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId131">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.12.2017 N 1519)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Настоящие Правила не распространяются на предоставление субсидий из:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId132">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.12.2017 N 1519)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>резервного фонда Президента Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId133">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.12.2017 N 1519; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId134">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 22.04.2020 N 559)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>резервного фонда Правительства Российской Федерации в случаях, предусмотренных порядком использования бюджетных ассигнований резервного фонда Правительства Российской Федерации, утверждаемым нормативным правовым актом Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId135">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.12.2017 N 1519; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId136">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.02.2025 N 120)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Положения </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P517">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункта 23</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил не распространяются на предоставление субсидий, указанных в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId137">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацах третьем</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId138">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>седьмом пункта 4 статьи 132</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, а также на предоставление субсидий из федерального бюджета на реализацию мероприятий, предусмотренных региональными программами переселения, включенными в Государственную </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId139">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>программу</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> по оказанию содействия добровольному переселению в Российскую Федерацию соотечественников, проживающих за рубежом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 22.04.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId140">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 559</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.03.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId141">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 489</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Субсидии предоставляются в целях оказания финансовой поддержки субъектам Российской Федерации при исполнении расходных обязательств, возникающих при выполнении органами государственной власти субъектов Российской Федерации полномочий по предметам ведения субъектов Российской Федерации и предметам совместного ведения Российской Федерации и субъектов Российской Федерации, и (или) при предоставлении межбюджетных трансфертов местным бюджетам при исполнении расходных обязательств по выполнению органами местного самоуправления полномочий по вопросам местного значения (далее - расходные обязательства субъектов Российской Федерации) в соответствии с перечнем субсидий бюджетам субъектов Российской Федерации, предоставляемых из федерального бюджета в целях софинансирования выполнения полномочий органов государственной власти субъектов Российской Федерации и органов местного самоуправления, утверждаемым федеральным законом о федеральном бюджете на очередной финансовый год и плановый период.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 24.12.2016 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId142">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1472</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 11.12.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId143">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1519</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId144">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае если утвержденными правилами предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, разработанными в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P106">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, предусматривается предоставление субсидии на софинансирование одновременно расходных обязательств субъектов Российской Федерации, возникающих при осуществлении капитальных вложений в объекты капитального строительства государственной собственности субъектов Российской Федерации (муниципальной собственности) (далее - объекты капитального строительства), приобретения объектов недвижимого имущества в государственную собственность субъектов Российской Федерации (муниципальную собственность) </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>(далее - объекты недвижимого имущества) и расходных обязательств субъектов Российской Федерации, возникающих при реализации мероприятий (результатов), не относящихся к капитальным вложениям в объекты капитального строительства и приобретению объектов недвижимого имущества, или на софинансирование расходных обязательств субъектов Российской Федерации, возникающих при реализации 2 и более мероприятий (результатов) в рамках одной государственной программы Российской Федерации (структурного элемента государственной программы Российской Федерации), такие субсидии для целей настоящих Правил относятся к консолидированным и на них распространяются положения настоящих Правил о консолидированной субсидии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId145">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.12.2018 N 1455; в ред. Постановлений Правительства РФ от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId146">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 21.05.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId147">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 934</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.03.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId148">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 489</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае если утвержденными правилами предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, разработанными в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P106">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, предусматривается предоставление субсидий в целях достижения показателей национальных проектов, показателей государственных программ Российской Федерации (показателей структурных элементов государственных программ Российской Федерации), такие субсидии для целей настоящих Правил определяются как единые субсидии и на них распространяется действие настоящих Правил (с учетом особенностей, установленных настоящими Правилами в отношении единой субсидии), за исключением положений </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P139">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункта "д(2)" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P149">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаца второго пункта 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P167">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацев первого</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P173">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>четвертого пункта 8</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P186">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункта 8(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P211">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктов "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P214">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"б(1)"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (в части характеристик результатов использования субсидии), </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P216">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"б(2)"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P222">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"в(1)"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P226">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"в(3)" пункта 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P306">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктов 12</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P338">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (в части характеристик результатов использования субсидии), </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P450">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктов 19</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P474">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>19(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P476">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктов 20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P508">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>20(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (в части характеристик результатов использования субсидии) настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId149">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.07.2026 N 850)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Цели и условия предоставления субсидий (за исключением субсидий, источником финансового обеспечения которых являются бюджетные ассигнования резервного фонда Правительства Российской Федерации, в случаях, предусмотренных порядком использования бюджетных ассигнований резервного фонда Правительства Российской Федерации, утверждаемым нормативным правовым актом Правительства Российской Федерации) устанавливаются федеральными законами и (или) нормативными правовыми актами Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.03.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId150">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 489</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.02.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId151">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 120</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="P106"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:t>3. Субъекты бюджетного планирования в соответствии с настоящими Правилами разрабатывают проекты нормативных правовых актов Правительства Российской Федерации, устанавливающих правила предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации (далее - правила предоставления субсидий) или вносящих изменения в ранее утвержденные правила предоставления субсидий, которые представляются в установленном порядке в Правительство Российской Федерации в составе материалов, направляемых одновременно с проектом федерального закона о федеральном бюджете на очередной финансовый год и плановый период, а также с проектом федерального закона о внесении изменений в федеральный закон о федеральном бюджете на текущий финансовый год и плановый период, если указанным проектом федерального закона предусматриваются субсидии. Правила предоставления субсидий подлежат согласованию с Министерством финансов Российской Федерации, а правила предоставления субсидий на софинансирование капитальных вложений в объекты капитального строительства, правила предоставления субсидий на софинансирование приобретения объектов недвижимого имущества - также с Министерством строительства и жилищно-коммунального хозяйства Российской Федерации и Министерством экономического развития Российской Федерации. Указанные министерства обеспечивают их согласование в течение 10 дней со дня их поступления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 19.09.2016 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId152">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 943</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 11.12.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId153">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1519</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 01.12.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId154">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t>1455</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 14.04.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId155">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 655</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае если предоставление субсидий предусматривается в соответствии с ранее утвержденными правилами предоставления субсидий, в состав таких материалов включается информация об этом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId156">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.12.2017 N 1519)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Субъекты бюджетного планирования вносят в установленном порядке в Правительство Российской Федерации проекты нормативных правовых актов Правительства Российской Федерации, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P106">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце первом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, до 1 октября текущего финансового года в случаях, когда субсидии предусматриваются проектом федерального закона о федеральном бюджете на очередной финансовый год и плановый период, а в случаях, когда субсидии предусматриваются проектом федерального закона о внесении изменений в федеральный закон о федеральном бюджете на текущий финансовый год и плановый период, - не позднее даты внесения указанного проекта федерального закона в Государственную Думу Федерального Собрания Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId157">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.12.2017 N 1519; в ред. Постановлений Правительства РФ от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId158">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 27.09.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId159">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1487</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C5248B">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p/>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Предоставление субсидий на софинансирование капитальных вложений в объекты, по которым адресное (пообъектное) распределение субсидий утверждено актами Правительства РФ, принятыми до 30.12.2019, осуществляется на основании этих актов до их полного исполнения (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановление</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 26.12.2019 N 1843).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...106 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Нормативные правовые акты Правительства Российской Федерации, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P106">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце первом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, проекты которых внесены до 1 октября текущего финансового года, подлежат принятию до 1 ноября текущего финансового года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId161">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Государственными программами Российской Федерации может быть предусмотрено предоставление субсидий бюджетам субъектов Российской Федерации для достижения целей указанных программ. Правила предоставления указанных субсидий устанавливаются соответствующей программой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId162">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.12.2017 N 1519)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае если федеральной целевой программой предусмотрено предоставление субсидий бюджету субъекта Российской Федерации на реализацию мероприятий, финансируемых за счет средств бюджета субъекта Российской Федерации, правила предоставления указанных субсидий устанавливаются соответствующей федеральной целевой программой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Внесение изменений в правила предоставления субсидий в течение финансового года допускается в исключительных случаях с соответствующим обоснованием необходимости указанных изменений и оценкой их влияния на социально-экономическое положение субъектов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId163">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 22.02.2016 N 127)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. Правила предоставления субсидий должны содержать следующие положения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) цели предоставления субсидий, определяемые в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P148">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "а" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId164">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.10.2019 N 1295)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) указание на соблюдение условий предоставления субсидий в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P167">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 8</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "б" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId165">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.02.2025 N 120)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) критерии отбора субъектов Российской Федерации для предоставления субсидий в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P191">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 8(2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил в случае предоставления субсидий двум и более субъектам Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "в" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId166">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.02.2025 N 120)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) методика распределения субсидий между бюджетами субъектов Российской Федерации, предусматривающая определение размера субсидии пропорционально потребности в финансовом обеспечении расходных обязательств субъектов Российской Федерации, возникающих при реализации соответствующих мероприятий (результатов) в отраслях экономики и социальной сферы субъекта Российской Федерации, в том числе связанных с реализацией региональных проектов, направленных на реализацию федеральных проектов, входящих в состав соответствующих национальных проектов, утвержденных на основании и во исполнение национальных целей, определенных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId167">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Указом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Президента Российской Федерации от 7 мая 2024 г. N 309 "О национальных целях развития Российской Федерации на период до 2030 года и на перспективу до 2036 года" (далее соответственно - федеральные проекты в составе национальных проектов, региональные проекты), а также государственных программ субъектов Российской Федерации, направленных на достижение целей и показателей государственных программ Российской Федерации (показателей структурных элементов государственных программ Российской Федерации) (исходя из численности населения (отдельных групп населения - конечных получателей социальных услуг), и (или) оценки затрат (в денежном выражении) на реализацию соответствующих мероприятий (результатов) (строительство объектов капитального строительства, приобретение объектов недвижимого имущества), мероприятий (результатов) регионального проекта или контрольных точек мероприятий (результатов) регионального проекта, и (или) иных критериев), и с учетом предельного уровня софинансирования расходного обязательства субъекта Российской Федерации из федерального бюджета. Указанная методика должна учитывать параметры демографического прогноза Российской Федерации по субъектам Российской Федерации и муниципальным образованиям в случае определения размеров субсидий в зависимости от численности населения. Изменения объемов субсидий, связанные с направлением на реализацию мероприятий (результатов) в целях достижения целей, показателей и мероприятий (результатов) региональных проектов экономии, образовавшейся по результатам заключения государственных (муниципальных) контрактов на закупку товаров, работ, услуг для обеспечения государственных нужд субъекта Российской Федерации (муниципальных нужд), не подлежат учету в указанной методике.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае если правилами предоставления субсидий предусмотрено проведение главным распорядителем средств федерального бюджета отбора мероприятий (результатов), направленных на развитие инфраструктуры (строительство, реконструкция, капитальный ремонт, модернизация объектов капитального строительства, приобретение объектов недвижимого имущества), в целях софинансирования которых предоставляется субсидия, то указанная методика должна предусматривать приоритетность такого отбора при реализации соответствующих мероприятий (результатов) в опорных населенных пунктах, включенных в единый перечень опорных населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "г" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId168">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.02.2025 N 120)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) порядок оценки эффективности использования субсидий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "д" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId169">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.10.2019 N 1295)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д(1)) перечень результатов использования субсидии, которые должны быть конкретными и измеримыми, а также:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в случае предоставления субсидий в целях реализации мероприятий (результатов) структурных элементов государственных программ Российской Федерации - соответствовать </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>мероприятиям (результатам) структурных элементов государственных программ Российской Федерации, устанавливаемым в паспортах таких структурных элементов государственных программ Российской Федерации. В отношении субсидий, предоставляемых в целях софинансирования капитальных вложений в объекты государственной собственности субъектов Российской Федерации (муниципальной собственности), результаты использования субсидий предусматриваются по каждому объекту капитального строительства (объекту недвижимого имущества), а в отношении консолидированных субсидий - по каждому из мероприятий (результатов) и (или) объектов капитального строительства (объектов недвижимого имущества);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.03.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId170">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 489</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.07.2026 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId171">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 850</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в случае предоставления единой субсидии - соответствовать показателям национальных проектов, показателям государственных программ Российской Федерации (показателям структурных элементов государственных программ Российской Федерации), устанавливаемым в паспортах национальных проектов, паспортах государственных программ Российской Федерации (в паспортах структурных элементов государственных программ Российской Федерации). В правилах предоставления субсидий могут предусматриваться ограничения на возможные направления расходов бюджетов субъектов Российской Федерации, источником финансового обеспечения которых является единая субсидия. Указанные ограничения могут устанавливаться в отношении отдельных государственных программ субъекта Российской Федерации, отдельных видов расходов классификации расходов бюджетов бюджетной системы Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.03.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId172">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 489</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.02.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId173">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 120</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.07.2026 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId174">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 850</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "д(1)" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId175">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 21.05.2022 N 934)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="P139"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:t>д(2)) перечень характеристик результатов использования субсидии, представляющих собой дополнительные количественные параметры, которым должны соответствовать результаты использования субсидии, - в случае предоставления субсидии в целях реализации мероприятий (результатов) структурных элементов государственных программ Российской Федерации, для которых в паспортах структурных элементов государственных программ Российской Федерации устанавливаются характеристики мероприятий (результатов), декомпозированные по субъектам Российской Федерации. В иных случаях перечень характеристик результатов использования субсидии устанавливается по решению федерального органа исполнительной власти, осуществляющего предоставление соответствующей субсидии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Характеристики результата использования субсидии, предоставляемой в рамках государственной программы Российской Федерации, должны соответствовать характеристикам мероприятия (результата) структурного элемента государственной программы Российской Федерации, декомпозированным в паспорте такого структурного элемента государственной программы Российской Федерации по субъектам Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "д(2)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId176">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.07.2026 N 850)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">е) утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId177">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.12.2018 N 1455;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ж) основания и порядок применения мер финансовой ответственности к субъекту Российской Федерации при невыполнении им условий соглашения о предоставлении субсидии между федеральным органом государственной власти (федеральным государственным органом), до которого как получателя средств федерального бюджета доведены лимиты бюджетных обязательств на предоставление субсидии (далее - главный распорядитель средств федерального бюджета), и высшим исполнительным органом субъекта Российской Федерации (далее - соглашение), предусматривающих обязательства субъекта Российской Федерации, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P214">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "б(1)"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P446" w:tooltip="19. В случае если субъектом Российской Федерации по состоянию на 31 декабря года предоставления субсидии допущены нарушения обязательств, предусмотренных соглашением в соответствии с подпунктом &quot;в&quot; пункта 10 настоящих Правил, и в срок до 1 апреля года, следующего за годом предоставления субсидии, указанные нарушения не устранены, объем средств, соответствующий 10 процентам объема средств, предусмотренного на год, в котором допущены нарушения указанных обязательств, на софинансирование капитальных вложени...">
-[...66 lines deleted...]
-        </w:rPr>
+      <w:hyperlink w:anchor="P220">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"в" пункта 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 19.06.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId178">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 883</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.10.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId179">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1916</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 26.12.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId180">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2162</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">з) утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId181">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.12.2017 N 1519.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>4(1). При распределении субсидий между бюджетами субъектов Российской Федерации объем субсидии бюджету субъекта Российской Федерации в финансовом году не может превышать объем средств на исполнение в финансовом году расходного обязательства субъекта Российской Федерации, в целях софинансирования которого предоставляется субсидия, с учетом предельного уровня софинансирования расходного обязательства субъекта Российской Федерации из федерального бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 4(1) в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId182">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.04.2017 N 417)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="P148"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:t>5. Цели предоставления субсидий определяются правилами предоставления субсидий и соглашениями исходя из необходимости достижения результатов использования субсидии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="P149"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:t>Правила предоставления субсидий могут устанавливать требования к составу расходных обязательств субъекта Российской Федерации, софинансируемых из федерального бюджета, включающие требования к составу приобретаемых в целях достижения результатов использования субсидий товаров (выполняемых работ, оказываемых услуг) и (или) способам финансового обеспечения реализации соответствующих расходных обязательств за счет средств бюджета субъекта Российской Федерации. Указанные в настоящем пункте требования в случаях, установленных правилами предоставления субсидий, могут утверждаться актами главного распорядителя средств федерального бюджета, принятыми не позднее 20-го рабочего дня со дня утверждения правил предоставления субсидий (внесения изменений в правила предоставления субсидий), но не позднее начала финансового года, в котором предоставляется субсидия. В случае отсутствия указанных актов, утвержденных в установленные сроки, состав расходных обязательств субъектов Российской Федерации определяется субъектом Российской Федерации самостоятельно исходя из целей предоставления субсидий и подлежит включению в соглашение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Адресное (пообъектное) распределение субсидий по объектам капитального строительства и объектам недвижимого имущества (за исключением объектов недвижимого имущества (жилых помещений), приобретаемых для формирования муниципального специализированного жилищного фонда в целях реализации мер социальной поддержки отдельных категорий граждан) определяется соглашением в соответствии с правилами предоставления субсидий и на основании сведений об объектах капитального строительства, объектах недвижимого имущества, сформированных в государственной интегрированной информационной системе управления общественными финансами "Электронный бюджет" (далее - система "Электронный бюджет") в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId183">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о порядке формирования и ведения реестра объектов капитального строительства, объектов недвижимого имущества, строительство (реконструкция, в том числе с элементами реставрации, техническое перевооружение) или приобретение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета, утвержденным постановлением Правительства Российской от 30 мая 2024 г. N 702 "Об управлении капитальными вложениями, финансовое обеспечение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета" (далее - Положение о порядке формирования и ведения реестра объектов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId184">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.05.2024 N 702)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Сведения об объектах капитального строительства, объектах недвижимого имущества, не включенных в федеральные целевые программы, подлежат утверждению в системе "Электронный бюджет" до 1 декабря текущего финансового года в случае, когда субсидии предусматриваются проектом федерального закона о федеральном бюджете на очередной финансовый год и плановый период, а в случае, когда субсидии предусматриваются проектом федерального закона о внесении изменений в федеральный закон о федеральном бюджете на текущий финансовый год и плановый период, - не позднее 10 рабочих дней со дня принятия Государственной Думой Федерального Собрания Российской Федерации указанного федерального закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId185">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.05.2024 N 702)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 5 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId186">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.10.2019 N 1295)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. Абзац утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId187">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.05.2024 N 702.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">абзацы второй - четвертый утратили силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId188">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 26.12.2019 N 1843;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">абзацы пятый - седьмой утратили силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId189">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.05.2024 N 702.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Адресное (пообъектное) распределение субсидий по объектам капитального строительства и (или) объектам недвижимого имущества, включенным в федеральные целевые программы, осуществляется путем определения в федеральных целевых программах размеров субсидий в отношении каждого объекта капитального строительства и (или) объекта недвижимого имущества с распределением по годам реализации соответствующих федеральных целевых программ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В отношении линейных объектов государственной собственности субъектов Российской Федерации (муниципальной собственности) в федеральной целевой программе указывается адресное распределение субсидий с распределением объемов финансирования по годам (без детализации по этапам строительства), а в соглашении о предоставлении субсидии - адресное распределение средств по этапам строительства в отношении таких объектов с указанием объемов финансирования по каждому этапу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId190">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.02.2025 N 120)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Абзац утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId191">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 29.12.2021 N 2572.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Абзац утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId192">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.05.2024 N 702.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 6 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId193">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 22.02.2016 N 127)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7. Утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId194">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.05.2024 N 702.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7(1). При заключении соглашений о предоставлении субсидий на софинансирование строительства (реконструкции, в том числе с элементами реставрации, технического перевооружения) объектов капитального строительства и (или) приобретения объектов недвижимого имущества главные распорядители средств федерального бюджета совместно с органами государственной власти субъектов Российской Федерации определяют в системе "Электронный бюджет" контрольные точки, утвержденные для мониторинга строительства, реконструкции, в том числе с элементами реставрации, технического перевооружения объектов капитального строительства и приобретения объектов недвижимого имущества (за исключением приобретения жилых помещений для формирования муниципального специализированного жилищного фонда в целях реализации мер социальной поддержки отдельных категорий граждан) в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId195">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о порядке формирования и ведения реестра объектов (далее - контрольные точки строительства), и сроки их достижения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 7(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId196">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.12.2023 N 2058; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId197">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.05.2024 N 702)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="P167"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:t>8. Условиями предоставления субсидий являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId198">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.02.2025 N 120)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) наличие государственных программ субъекта Российской Федерации и (или) структурных элементов государственных программ субъекта Российской Федерации или правовых актов субъекта Российской Федерации (в случае если субсидия предоставляется вне рамок государственных программ Российской Федерации), содержащих перечень мероприятий (результатов), при реализации которых возникают расходные обязательства субъекта Российской Федерации, в целях софинансирования которых предоставляются субсидии, в соответствии с требованиями нормативных правовых актов Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "а" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId199">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.02.2025 N 120)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) наличие в бюджете субъекта Российской Федерации бюджетных ассигнований на исполнение расходного обязательства субъекта Российской Федерации, софинансирование </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>которого осуществляется из федерального бюджета, в объеме, необходимом для его исполнения, включающем размер планируемой к предоставлению из федерального бюджета субсидии, если иное не установлено актами Президента Российской Федерации или Правительства Российской Федерации (за исключением субсидий, предоставляемых в целях возмещения произведенных расходов бюджета субъекта Российской Федерации);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.03.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId200">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 489</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.02.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId201">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 120</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="P173"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:t xml:space="preserve">в) заключение соглашения в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P206">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "в" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId202">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.02.2025 N 120)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Условиями предоставления единой субсидии являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId203">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.02.2025 N 120)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) заключение соглашения, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId204">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем третьим пункта 28</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о системе управления государственными программами Российской Федерации, утвержденного постановлением Правительства Российской Федерации от 26 мая 2021 г. N 786 "О системе управления государственными программами Российской Федерации" (далее - Положение о системе управления государственными программами), если результаты использования субсидии соответствуют показателям государственной программы Российской Федерации (показателям структурных элементов государственной программы Российской Федерации, за исключением федеральных проектов в составе национальных проектов) и (или) соглашения, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId205">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 74</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения об организации проектной деятельности в Правительстве Российской Федерации, утвержденного постановлением Правительства Российской Федерации от 31 октября 2018 г. N 1288 "Об организации проектной деятельности в Правительстве Российской Федерации" (далее - Положение об организации проектной деятельности), в случае если результаты использования субсидии соответствуют показателям национальных проектов (показателям федеральных проектов в составе национальных проектов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.03.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId206">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 489</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.02.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId207">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 120</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) наличие утвержденного субъектом Российской Федерации и размещенного в системе "Электронный бюджет" плана по достижению показателей национальных проектов, государственной программы Российской Федерации (показателей структурных элементов государственной программы Российской Федерации), установленных в соглашении, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId208">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем третьим пункта 28</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о системе управления государственными программами, и (или) в соглашении, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId209">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 74</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения об организации проектной деятельности, включающего перечень мероприятий (результатов), объектов капитального строительства (объектов недвижимого имущества) (при наличии) и контрольных точек, обеспечивающих достижение указанных мероприятий (результатов) (далее - план по достижению показателей). Формирование плана по достижению показателей осуществляется в системе "Электронный бюджет", в том числе в рамках информационного взаимодействия с государственными информационными системами субъектов Российской Федерации в сфере управления проектами и (или) государственными и муниципальными (общественными) финансами, в соответствии с типовой формой и с учетом соблюдения </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId210">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>общих требований</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, устанавливаемых в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId211">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем шестым пункта 28</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о системе управления государственными программами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.03.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId212">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 489</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 02.08.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId213">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1260</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.02.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId214">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 120</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 26.12.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId215">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2162</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) наличие в бюджете субъекта Российской Федерации бюджетных ассигнований на исполнение софинасируемых из федерального бюджета расходных обязательств субъекта Российской Федерации, возникающих при реализации мероприятий (результатов), перечень которых определяется субъектом Российской Федерации, в объеме, необходимом для исполнения указанных расходных обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "в" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId216">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 21.05.2022 N 934)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">г) заключение соглашения в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P206">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "г" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId217">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 21.05.2022 N 934; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId218">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.02.2025 N 120)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 8 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId219">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.12.2017 N 1519)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="P186"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:t>8(1). Включение в предусмотренный соглашением перечень объектов капитального строительства и (или) объектов недвижимого имущества, на софинансирование капитальных вложений в которые или на приобретение которых предоставляется субсидия, новых объектов капитального строительства и (или) объектов недвижимого имущества не допускается в случае:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>уменьшения объемов финансирования расходов на мероприятия по строительству (реконструкции, в том числе с элементами реставрации, техническому перевооружению) объектов капитального строительства, реализация которых не завершена (за исключением перераспределения всего объема бюджетных ассигнований, предусмотренных в федеральном бюджете на соответствующий финансовый год и плановый период на финансовое обеспечение капитальных вложений в соответствующие объекты капитального строительства и (или) объекты недвижимого имущества);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="P188"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:t xml:space="preserve">нарушения субъектом Российской Федерации срока достижения контрольной точки строительства, предусматривающей получение разрешения на ввод объекта капитального строительства в эксплуатацию, за исключением случаев принятия в отношении такого объекта капитального строительства в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P476">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил решения об освобождении субъекта Российской Федерации от применения мер ответственности, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P408">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P450">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P474">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>19(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, в отношении объектов капитального строительства, включенных в действующий перечень объектов капитального строительства и (или) объектов недвижимого имущества, предусмотренный соглашением, до устранения субъектом Российской Федерации указанного нарушения, если иное не установлено </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P189">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем четвертым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="P189"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:t xml:space="preserve">Включение в предусмотренный соглашением перечень объектов капитального строительства и (или) объектов недвижимого имущества, на софинансирование капитальных вложений в которые или на приобретение которых предоставляется субсидия, новых объектов капитального строительства и (или) объектов недвижимого имущества в случае, указанном в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P188">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце третьем</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, осуществляется при наличии решения о строительстве (реконструкции, в том числе с элементами реставрации, технического перевооружения) такого нового объекта капитального строительства и (или) приобретении такого нового объекта недвижимого имущества, принятого президиумом (штабом) Правительственной комиссии по региональному развитию в Российской Федерации в связи с обращением высшего должностного лица субъекта Российской Федерации на основании предложений главного распорядителя средств федерального бюджета, согласованных с Заместителем Председателя Правительства Российской Федерации (в соответствии с распределением обязанностей).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 8(1) в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId220">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.07.2026 N 850)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="P191"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:t>8(2). Критерии отбора субъектов Российской Федерации для предоставления субсидий устанавливаются в том числе с учетом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) реализации в соответствующих субъектах Российской Федерации мероприятий (результатов), направленных на развитие инфраструктуры (строительство, реконструкция, капитальный ремонт, модернизация объектов капитального строительства, приобретение объектов недвижимого имущества) в опорных населенных пунктах, включенных в единый перечень опорных населенных пунктов, и на геостратегических территориях Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "а" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId221">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.02.2025 N 120)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) параметров демографического прогноза Российской Федерации по субъектам Российской </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Федерации и муниципальным образованиям - в случае определения размеров субсидий в зависимости от численности населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) уровня расчетной бюджетной обеспеченности субъектов Российской Федерации (при необходимости);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "в" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId222">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 21.05.2022 N 934; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId223">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.02.2025 N 120)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) приоритетов пространственного развития, отраженных в Стратегии пространственного развития Российской Федерации, утвержденной Правительством Российской Федерации, в том числе основных направлений развития федеральных округов Российской Федерации, Арктической зоны Российской Федерации, Донецкой Народной Республики, Луганской Народной Республики, Запорожской области и Херсонской области, - в случае если предоставление субсидий связано с ведением соответствующих видов экономической деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "г" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId224">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.02.2025 N 120)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Не допускается использование в качестве критериев отбора субъектов Российской Федерации для предоставления субсидий:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) объема средств, заявленных субъектом Российской Федерации на реализацию мероприятий (результатов), софинансирование которых осуществляется из федерального бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId225">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 21.05.2022 N 934)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) наличия проектной документации на объекты капитального строительства - в отношении субсидий, предоставляемых в целях софинансирования строительства (реконструкции, в том числе с элементами реставрации, технического перевооружения) объектов капитального строительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 8(2) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId226">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 31.05.2021 N 835)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9. Предоставление субсидий осуществляется на основании соглашения, подготавливаемого (формируемого) и заключаемого с использованием системы "Электронный бюджет" (за исключением соглашения, содержащего сведения, отнесенные к государственной тайне, и (или) сведения конфиденциального характера).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 11.12.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId227">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1519</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 26.12.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId228">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1843</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 26.12.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId229">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2162</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="P206"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:t>10. Соглашение, заключаемое в соответствии с утвержденными Правительством Российской Федерации правилами предоставления субсидий, должно содержать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) размер предоставляемой субсидии, порядок, условия ее перечисления в бюджет субъекта Российской Федерации, а также объем (прогнозный объем) бюджетных ассигнований бюджета субъекта Российской Федерации на исполнение соответствующих расходных обязательств (за исключением субсидии на возмещение произведенных расходов бюджета субъекта Российской Федерации);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 11.12.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId230">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1519</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 22.04.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId231">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 559</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.03.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId232">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 489</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.02.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId233">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 120</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а(1)) уровень софинансирования, выраженный в процентах от объема бюджетных ассигнований на исполнение расходного обязательства субъекта Российской Федерации, предусмотренных в бюджете субъекта Российской Федерации, в целях софинансирования которого предоставляется субсидия, установленный с учетом предельного уровня софинансирования, определенного в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P338">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 13</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P383">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>13(1.1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "а(1)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId234">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.12.2017 N 1519; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId235">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.12.2018 N 1455)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="P211"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t xml:space="preserve">б) значения результатов использования субсидии на каждый год предоставления субсидии, </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">значения характеристик результатов использования субсидии в случае, если перечень характеристик результатов использования субсидии установлен правилами предоставления субсидий в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P139">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "д(2)" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае предоставления субсидии в рамках государственной программы Российской Федерации значения результатов использования субсидии и характеристик результатов использования субсидии формируются в системе "Электронный бюджет" автоматически;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "б" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId236">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.07.2026 N 850)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="P214"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:t>б(1)) обязательства субъекта Российской Федерации по достижению результатов использования субсидий и характеристик результатов использования субсидий (при их установлении);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "б(1)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId237">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.10.2019 N 1295; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId238">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.07.2026 N 850)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="P216"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:t xml:space="preserve">б(2)) в случае установления правилами предоставления субсидий требований к составу расходных обязательств субъекта Российской Федерации (при отсутствии акта главного распорядителя средств федерального бюджета), предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P149">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем вторым пункта 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, - указание на такие расходные обязательства субъекта Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "б(2)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId239">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.10.2019 N 1295)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б(3)) обязательства субъекта Российской Федерации по обеспечению соблюдения минимальной доли закупки товаров российского происхождения, в том числе поставляемых заказчику при выполнении закупаемых работ, оказании закупаемых услуг, - в отношении субсидий, предоставляемых в целях софинансирования расходных обязательств, возникающих при реализации региональных проектов, обеспечивающих достижение целей, показателей и мероприятий (результатов) федерального проекта в составе национального проекта, паспортом которого установлена такая доля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "б(3)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId240">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 06.02.2021 N 119; в ред. Постановлений Правительства РФ от 21.05.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId241">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 934</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.02.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId242">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 120</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="P220"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:t xml:space="preserve">в) перечень объектов капитального строительства и (или) объектов недвижимого имущества, содержащий информацию о наименованиях и местонахождении с указанием кодов по Общероссийскому </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId243">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>классификатору</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> территорий муниципальных образований и адресов (при наличии) согласно данным федеральной информационной адресной системы, а также обязательства субъекта Российской Федерации по обеспечению соблюдения сроков достижения контрольных точек строительства - в отношении субсидий, предоставляемых на софинансирование строительства (реконструкции, в том числе с элементами реставрации, технического перевооружения) объектов капитального строительства и (или) приобретение объектов недвижимого имущества (за исключением приобретения жилых помещений для формирования муниципального специализированного жилищного фонда в целях реализации мер социальной поддержки отдельных категорий граждан);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "в" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId244">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.12.2023 N 2058)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="P222"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:t>в(1)) обязательство об использовании типовой проектной документации (при наличии такой документации) - в отношении субсидий, предоставляемых на софинансирование строительства (реконструкции, в том числе с элементами реставрации, технического перевооружения) объектов капитального строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "в(1)" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId245">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 21.05.2022 N 934)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в(2)) обязательства об установлении в договоре (государственном контракте) о выполнении работ по строительству, реконструкции объектов капитального строительства государственной собственности субъектов Российской Федерации, в целях софинансирования которых предоставляются субсидии, авансовых платежей в размере, не превышающем 30 процентов суммы соответствующего договора (государственного контракта), если иное не предусмотрено </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>нормативными правовыми актами Правительства Российской Федерации (за исключением нормативных правовых актов Правительства Российской Федерации, устанавливающих правила предоставления субсидий), но не более лимитов бюджетных обязательств на соответствующий финансовый год, доведенных до получателя средств бюджета субъекта Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "в(2)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId246">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.02.2019 N 140; в ред. Постановлений Правительства РФ от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId247">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 22.04.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId248">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 559</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="P226"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:t>в(3)) обязательство не предусматривать объекты капитального строительства и объекты недвижимого имущества, в целях софинансирования капитальных вложений в которые предоставляется субсидия, в других соглашениях - в отношении субсидий, предоставляемых на софинансирование строительства (реконструкции, в том числе с элементами реставрации, технического перевооружения) объектов капитального строительства или приобретения объектов недвижимого имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "в(3)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId249">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 26.12.2019 N 1843)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в(4)) обязательство не предусматривать в других соглашениях объекты капитального строительства и объекты недвижимого имущества, источником софинансирования капитальных вложений в которые является единая субсидия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "в(4)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId250">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 21.05.2022 N 934)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в(5)) обязательство обеспечить завершение строительства (реконструкции, в том числе с элементами реставрации, технического перевооружения) объектов капитального строительства без привлечения бюджетных ассигнований федерального бюджета - в случае если субъектом Российской Федерации принято решение об исключении такого объекта из плана по достижению показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "в(5)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId251">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 21.05.2022 N 934; в ред. Постановлений Правительства РФ от 01.12.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId252">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2058</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 30.05.2024 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId253">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 702</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в(6)) условие, предусматривающее, что подписанием соглашения субъект Российской Федерации подтверждает согласие с установленными в системе "Электронный бюджет" контрольными точками строительства и со сроками их достижения, - в отношении субсидий, предоставляемых на софинансирование строительства (реконструкции, в том числе с элементами реставрации, технического перевооружения) объектов капитального строительства и (или) приобретение объектов недвижимого имущества (за исключением приобретения жилых помещений для формирования муниципального специализированного жилищного фонда в целях реализации мер социальной поддержки отдельных категорий граждан);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "в(6)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId254">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.12.2023 N 2058)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в(7)) обязательство субъекта Российской Федерации обеспечивать проведение строительного контроля находящимся в ведении Министерства строительства и жилищно-коммунального хозяйства Российской Федерации учреждением, определенным решением Правительства Российской Федерации в установленных им случаях в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId255">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>частью 2.1 статьи 53</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Градостроительного кодекса Российской Федерации, - в отношении субсидий, предоставляемых в целях софинансирования расходных обязательств субъекта Российской Федерации по осуществлению капитальных вложений в объекты капитального строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "в(7)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId256">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 26.12.2025 N 2162)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) обязательства субъекта Российской Федерации по формированию и ведению реестра получателей соответствующих выплат - в отношении субсидий, являющихся источником софинансирования публичных нормативных обязательств субъектов Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId257">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 21.05.2022 N 934)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">д) обязательства субъекта Российской Федерации по выполнению установленных требований к качеству и доступности предоставляемых государственных и (или) муниципальных услуг - в отношении субсидий, являющихся источником софинансирования расходных обязательств по </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>оказанию государственных и (или) муниципальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId258">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 21.05.2022 N 934)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">е) утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId259">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.02.2025 N 120;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">е(1)) - ж) утратили силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId260">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 26.12.2025 N 2162;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>з) обязательство субъекта Российской Федерации обеспечить представление в системе "Электронный бюджет" (за исключением соглашения, содержащего сведения, отнесенные к государственной тайне, и (или) сведения конфиденциального характера):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">отчетности об осуществлении расходов бюджета субъекта Российской Федерации, в целях софинансирования которых предоставляется субсидия (единая субсидия) (за исключением субсидии, предоставляемой в целях возмещения произведенных расходов бюджета субъекта Российской Федерации), не позднее 10-го рабочего дня месяца, следующего за отчетным кварталом, а также о достижении значений результатов использования субсидии (значений характеристик результатов использования субсидии) - не позднее 15-го рабочего дня после плановой или фактической даты достижения значений результатов использования субсидии (значений характеристик результатов использования субсидии) (не позднее 5-го рабочего дня, следующего за днем возврата главным распорядителем средств федерального бюджета отчетности для ее уточнения в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P251">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "з(3)"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId261">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.07.2026 N 850)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">отчета о выполнении плана по достижению показателей, формируемого в системе "Электронный бюджет", в том числе в рамках информационного взаимодействия с государственными информационными системами субъектов Российской Федерации в сфере управления проектами и (или) государственными и муниципальными (общественными) финансами, в соответствии с типовой формой и с учетом соблюдения общих требований, устанавливаемых в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId262">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем седьмым пункта 28</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о системе управления государственными программами, не позднее 6-го рабочего дня месяца, следующего за отчетным месяцем, - в отношении единой субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "з" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId263">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 26.12.2025 N 2162)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>з(1)) указание исполнительного органа субъекта Российской Федерации, на который возлагаются функции по исполнению (координации исполнения) соглашения со стороны субъекта Российской Федерации и представлению отчетности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "з(1)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId264">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.12.2017 N 1519; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId265">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.10.2022 N 1916)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>з(2)) обязательство субъекта Российской Федерации обеспечить представление в системе "Электронный бюджет" информации о фактическом достижении контрольных точек строительства в срок не позднее плановой и (или) фактической дат достижения каждой контрольной точки - в отношении субсидий, предоставляемых на софинансирование строительства (реконструкции, в том числе с элементами реставрации, технического перевооружения) объектов капитального строительства и (или) приобретение объектов недвижимого имущества (за исключением приобретения жилых помещений для формирования муниципального специализированного жилищного фонда в целях реализации мер социальной поддержки отдельных категорий граждан);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "з(2)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId266">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.12.2023 N 2058)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="P251"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:t>з(3)) обязательство главного распорядителя средств федерального бюджета осуществлять проверку и принятие (утверждение) отчетности, указанной в абзаце втором подпункта "з" настоящего пункта, не позднее 5-го рабочего дня, следующего за днем представления субъектом Российской Федерации соответствующей отчетности, а в случае ее несоответствия требованиям, установленным положениями соглашения, - возвращать субъекту Российской Федерации для уточнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(пп. "з(3)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId267">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 26.12.2025 N 2162)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и) порядок осуществления контроля за выполнением субъектом Российской Федерации обязательств, предусмотренных соглашением;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">и(1)) порядок внесения изменений в соглашение, в том числе в одностороннем порядке в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P306">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 12</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "и(1)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId268">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.10.2020 N 1769)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">к) обязательства субъекта Российской Федерации по возврату средств в федеральный бюджет в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P408">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P450">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P474">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>19(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 11.12.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId269">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1519</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 01.12.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId270">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1455</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>л) ответственность сторон за нарушение условий соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "л" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId271">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 22.02.2016 N 127)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">л(1)) условие о перечислении субсидии - в отношении субсидий, предоставляемых в целях софинансирования из федерального бюджета расходных обязательств субъектов Российской Федерации, связанных с предоставлением субсидий или иных межбюджетных трансфертов, имеющих целевое назначение, из бюджета субъекта Российской Федерации местным бюджетам в целях оказания финансовой поддержки выполнения органами местного самоуправления полномочий по вопросам местного значения, - при наличии заключенного в системе "Электронный бюджет" по форме, аналогичной форме, установленной в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P306">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 12</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил (за исключением положений, установленных для единой субсидии), соглашения о предоставлении субсидии или иного межбюджетного трансферта, имеющего целевое назначение, из бюджета субъекта Российской Федерации местному бюджету (за исключением соглашения, содержащего сведения, отнесенные к государственной тайне, и (или) сведения конфиденциального характера), устанавливающего в том числе следующие условия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 01.12.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId272">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1455</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 21.05.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId273">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 934</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 26.12.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId274">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2162</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>перечисление субсидии или иного межбюджетного трансферта, имеющего целевое назначение, из бюджета субъекта Российской Федерации местному бюджету в пределах суммы, необходимой для оплаты денежных обязательств получателя средств местного бюджета, соответствующих целям предоставления субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId275">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.12.2018 N 1455)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>осуществление территориальным органом Федерального казначейства операций по перечислению субсидии или иного межбюджетного трансферта, имеющего целевое назначение, из бюджета субъекта Российской Федерации, местным бюджетам в пределах суммы, необходимой для оплаты денежных обязательств получателя средств местного бюджета, соответствующих целям предоставления субсидии, от имени получателя средств бюджета субъекта Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId276">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.12.2018 N 1455)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>перечисление субсидии или иного межбюджетного трансферта, имеющего целевое назначение, в случае его предоставления на условиях софинансирования, из бюджета субъекта Российской Федерации в местный бюджет в доле, соответствующей уровню софинансирования расходного обязательства муниципального образования, установленному соглашением о предоставлении субсидии или иного межбюджетного трансферта, имеющего целевое назначение, из бюджета субъекта Российской Федерации местному бюджету, при оплате денежного обязательства получателя средств местного бюджета, соответствующего целям предоставления субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId277">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.12.2018 N 1455)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">установление результатов использования субсидии или иного межбюджетного трансферта, </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">имеющего целевое назначение, соответствующих </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P211">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункту "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, а также обязательство муниципального образования по их достижению;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId278">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.10.2019 N 1295)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>наличие в местном бюджете бюджетных ассигнований на исполнение расходного обязательства муниципального образования, софинансирование (финансовое обеспечение) которого осуществляется из бюджета субъекта Российской Федерации, в объеме, необходимом для его исполнения, включая размер планируемой к предоставлению субсидии или иного межбюджетного трансферта, имеющего целевое назначение, из бюджета субъекта Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId279">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.12.2018 N 1455)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">применение мер ответственности к муниципальным образованиям за недостижение результатов использования субсидии или иного межбюджетного трансферта, имеющего целевое назначение, а также за несоблюдение сроков достижения контрольных точек строительства муниципальной собственности в порядке, аналогичном порядку, предусмотренному </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P408">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P474">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>19(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, и освобождение муниципального образования от ответственности по основаниям, аналогичным основаниям, предусмотренным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P478">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P483">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пятым пункта 20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, в порядке, установленном нормативными правовыми актами субъектов Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 22.04.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId280">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 559</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 01.12.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId281">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2058</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>установление в договоре (муниципальном контракте) о выполнении работ по строительству, реконструкции объектов капитального строительства муниципальной собственности, в целях софинансирования которых предоставляются субсидии, авансовых платежей в размере, не превышающем 30 процентов суммы соответствующего договора (муниципального контракта), если иное не предусмотрено нормативными правовыми актами Правительства Российской Федерации (за исключением нормативных правовых актов Правительства Российской Федерации, устанавливающих правила предоставления субсидий), но не более лимитов бюджетных обязательств на соответствующий финансовый год, доведенных до получателя средств местного бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId282">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.02.2019 N 140; в ред. Постановлений Правительства РФ от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId283">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 22.04.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId284">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 559</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "л(1)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId285">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.12.2017 N 1519)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="P277"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:t>л(2)) условие о перечислении субсидии - в отношении субсидий, предоставляемых в целях софинансирования из федерального бюджета расходных обязательств субъектов Российской Федерации, связанных с предоставлением субвенций из бюджета субъекта Российской Федерации местным бюджетам в целях финансового обеспечения расходных обязательств муниципальных образований, возникающих при выполнении государственных полномочий субъектов Российской Федерации, переданных для осуществления органам местного самоуправления в установленном порядке, - при наличии нормативного правового акта субъекта Российской Федерации, содержащего в том числе следующие условия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>перечисление субвенции из бюджета субъекта Российской Федерации местному бюджету в пределах суммы, необходимой для оплаты денежных обязательств получателя средств местного бюджета, соответствующих целям предоставления субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>осуществление территориальным органом Федерального казначейства операций по перечислению субвенции из бюджета субъекта Российской Федерации местным бюджетам в пределах суммы, необходимой для оплаты денежных обязательств получателя средств местного бюджета, соответствующих целям предоставления субсидии, от имени получателя средств бюджета субъекта Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "л(2)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId286">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.12.2018 N 1455)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>л(3)) обязательства субъекта Российской Федерации по заключению соглашения о предоставлении субсидии или иного межбюджетного трансферта, имеющего целевое назначение, из бюджета субъекта Российской Федерации местному бюджету не позднее 30-го дня со дня вступления в силу соглашения - в отношении субсидий, предоставляемых на софинансирование расходных обязательств субъекта Российской Федерации, возникающих при предоставлении субсидий или иных межбюджетных трансфертов, имеющих целевое назначение, из бюджета субъекта Российской Федерации местным бюджетам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "л(3)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId287">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.10.2019 N 1295)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>л(4)) обязательства субъекта Российской Федерации по заключению соглашения о предоставлении субсидии или иного межбюджетного трансферта, имеющего целевое назначение, из бюджета субъекта Российской Федерации местному бюджету на срок, который не может быть менее срока, на который в установленном порядке утверждено распределение субсидий или иных межбюджетных трансфертов, имеющих целевое назначение, между муниципальными образованиями, - в отношении субсидий, предоставляемых на софинансирование расходных обязательств субъекта Российской Федерации, возникающих при предоставлении субсидий или иных межбюджетных трансфертов, имеющих целевое назначение, из бюджета субъекта Российской Федерации местным бюджетам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "л(4)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId288">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.10.2019 N 1295)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>л(5)) обязательства субъекта Российской Федерации заключать соглашения о предоставлении субсидии или иного межбюджетного трансферта, имеющего целевое назначение, из бюджета субъекта Российской Федерации местному бюджету, соответствующие требованиям настоящего пункта (за исключением требований к соглашению о предоставлении единой субсидии), - в случае если планом по достижению показателей предусмотрены мероприятия (результаты) по предоставлению субсидий или иных межбюджетных трансфертов, имеющих целевое назначение, из бюджета субъекта Российской Федерации местным бюджетам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "л(5)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId289">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 21.05.2022 N 934)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">л(6)) условие о перечислении единой субсидии при наличии нормативного правового акта субъекта Российской Федерации, содержащего в том числе положения, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P277">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "л(2)"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, - в случае если планом по достижению показателей предусмотрены мероприятия (результаты) по предоставлению субвенций из бюджета субъекта Российской Федерации местным бюджетам в целях финансового обеспечения расходных обязательств муниципальных образований, возникающих при выполнении государственных полномочий субъектов Российской Федерации, переданных для осуществления органам местного самоуправления в установленном порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "л(6)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId290">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 21.05.2022 N 934)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="P289"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:t>м) условие о вступлении в силу соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "м" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId291">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 22.02.2016 N 127)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10(1). В случае если соглашение предусматривает предоставление субсидии в течение части срока реализации мероприятий (результатов), в целях софинансирования которых предоставляется субсидия, такое соглашение должно содержать сведения об объемах бюджетных ассигнований бюджета субъекта Российской Федерации на исполнение соответствующих расходных обязательств и условия, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P211">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P289">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"м" пункта 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, установленные на весь срок реализации соответствующих мероприятий (результатов), и предусматривать ответственность за неисполнение (ненадлежащее исполнение) предусмотренных таким соглашением обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 11.12.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId292">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1519</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 21.05.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId293">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 934</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае если федеральным законом о федеральном бюджете на текущий финансовый год и плановый период предусмотрены субсидии исключительно на текущий финансовый год, предоставление субсидий в текущем финансовом году не приводит к возникновению расходных </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>обязательств Российской Федерации по предоставлению субсидии в плановом периоде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId294">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.04.2017 N 417)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 10(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId295">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 24.12.2016 N 1472)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10(2). Заключение соглашения (дополнительного соглашения к соглашению) осуществляется после согласования уполномоченными исполнительными органами субъекта Российской Федерации показателей национальных проектов, государственных программ Российской Федерации и (или) их структурных элементов, мероприятий (результатов) структурных элементов государственных программ Российской Федерации, декомпозированных по субъектам Российской Федерации, в целях достижения (реализации) которых субъект Российской Федерации принимает расходные обязательства, на софинансирование которых предоставляются субсидии, в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId296">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем третьим пункта 35(3)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения об организации проектной деятельности и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId297">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем третьим пункта 21(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о системе управления государственными программами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 10(2) в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId298">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.07.2026 N 850)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10(3). Проект соглашения (дополнительного соглашения к соглашению) формируется в системе "Электронный бюджет" (за исключением соглашения, содержащего сведения, отнесенные к государственной тайне, и (или) сведения конфиденциального характера) автоматически (по мере ввода в эксплуатацию соответствующих компонентов и модулей системы "Электронный бюджет") с учетом информации о показателях национальных проектов, государственных программ Российской Федерации и (или) их структурных элементов, мероприятий (результатов) структурных элементов государственных программ Российской Федерации, декомпозированных по субъектам Российской Федерации, формирование и актуализация которой осуществляются в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId299">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем третьим пункта 35(3)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения об организации проектной деятельности и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId300">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем третьим пункта 21(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о системе управления государственными программами, а также информации, содержащейся в реестре объектов капитального строительства, объектов недвижимого имущества, строительство (реконструкция, в том числе с элементами реставрации, техническое перевооружение) или приобретение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета, формирование и ведение которого осуществляются в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId301">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о порядке формирования и ведения реестра объектов (в случае включения в проект соглашения (дополнительного соглашения к соглашению) информации об указанных объектах капитального строительства (объектах недвижимого имущества).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 26.12.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId302">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2162</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.07.2026 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId303">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 850</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Подписание соглашения (дополнительного соглашения к соглашению) (за исключением соглашения, содержащего сведения, отнесенные к государственной тайне, и (или) сведения конфиденциального характера) от имени главного распорядителя средств федерального бюджета осуществляется автоматически с использованием усиленной квалифицированной электронной подписи оператора системы "Электронный бюджет" по мере ввода в эксплуатацию соответствующих компонентов и модулей системы "Электронный бюджет".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId304">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 26.12.2025 N 2162)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 10(3) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId305">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.02.2025 N 118)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">11. Утратил силу с 1 января 2024 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId306">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 01.12.2023 N 2058.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...663 lines deleted...]
-        <w:spacing w:before="0"/>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>11(1). Перечисление субсидии на счет, указанный в пункте 14 настоящих Правил, в целях возмещения произведенных расходов бюджета субъекта Российской Федерации по исполнению расходного обязательства субъекта Российской Федерации, в целях софинансирования которого предоставляется субсидия, производится после проверки Федеральным казначейством в порядке, установленном Министерством финансов Российской Федерации, документов, подтверждающих осуществление расходов бюджета субъекта Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 11(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId307">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.12.2017 N 1519; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId308">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 26.12.2025 N 2162)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="P306"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">12. Типовые </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId309">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>формы</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> соглашения, дополнительных соглашений к соглашению, предусматривающих внесение в него изменений и его расторжение, и уведомления об изменении условий соглашения утверждаются Министерством финансов Российской Федерации. Соглашение и дополнительные соглашения к соглашению, предусматривающие внесение в него изменений и его расторжение, и уведомления об изменении условий соглашения заключаются в соответствии с указанными типовыми формами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 11.12.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId310">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1519</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 30.10.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId311">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1769</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Соглашение заключается на срок, который не может быть менее срока, на который в установленном порядке утверждено распределение субсидий между субъектами Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId312">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.10.2019 N 1295)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Абзац утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId313">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.12.2018 N 1455.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="P311"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:t>Главный распорядитель средств федерального бюджета, которому доведены лимиты бюджетных обязательств на предоставление субсидий бюджетам субъектов Российской Федерации, вправе предусматривать в соглашениях срок исполнения обязательства, превышающий срок действия доведенных ему лимитов, в случаях, предусмотренных нормативными правовыми актами Правительства Российской Федерации, принятыми в соответствии с бюджетным законодательством Российской Федерации, в пределах средств и на сроки, которые установлены указанными актами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId314">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.12.2017 N 1519)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Нормативными правовыми актами Правительства Российской Федерации, указанными в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P311">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце четвертом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, могут предусматриваться запланированные объемы средств федерального бюджета на предоставление субсидий бюджетам субъектов Российской Федерации на период, превышающий срок действия лимитов бюджетных обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId315">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.10.2019 N 1295)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Соглашение в целях софинансирования из федерального бюджета расходных обязательств субъектов Российской Федерации, связанных с реализацией региональных проектов, может заключаться на срок реализации региональных проектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId316">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 22.04.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId317">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 559</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае внесения в федеральный закон о федеральном бюджете на текущий финансовый год и плановый период и (или) правовой акт Правительства Российской Федерации изменений, предусматривающих уточнение в соответствующем финансовом году объемов бюджетных ассигнований на предоставление субсидии, в соглашение вносятся соответствующие изменения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId318">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 24.12.2016 N 1472; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId319">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.12.2017 N 1519)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Основанием для внесения изменений в соглашение также является уменьшение сметной стоимости строительства (реконструкции, в том числе с элементами реставрации, технического перевооружения) объектов капитального строительства, на софинансирование которых предоставляется субсидия, по результатам государственной экспертизы, включающей проверку достоверности определения сметной стоимости строительства (реконструкции) объектов капитального строительства в случаях, установленных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId320">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>частью 2 статьи 8.3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Градостроительного кодекса Российской Федерации, и (или) уменьшение цены государственного или муниципального контракта по результатам торгов на право его заключения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId321">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 24.12.2016 N 1472; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId322">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 31.12.2019 N 1948)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае уменьшения сметной стоимости строительства (реконструкции, в том числе с элементами реставрации, технического перевооружения) объектов капитального строительства </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>субсидия предоставляется в размере, определенном исходя из уровня софинансирования, предусмотренного соглашением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId323">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 24.12.2016 N 1472)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Увеличение в соответствующем финансовом году сметной стоимости строительства (реконструкции, в том числе с элементами реставрации, технического перевооружения) объектов капитального строительства не влечет обязательств Российской Федерации по увеличению размера субсидии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId324">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 22.04.2020 N 559)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Внесение в соглашение изменений, предусматривающих ухудшение значений результатов использования субсидии (значений характеристик результатов использования субсидии), а также увеличение сроков реализации предусмотренных соглашением мероприятий (результатов), не допускается, за исключением случаев изменения значений показателей государственных программ Российской Федерации и (или) федеральных целевых программ или мероприятий (результатов) (характеристик мероприятий (результатов) структурных элементов государственных программ Российской Федерации, а также случая сокращения размера субсидии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 22.04.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId325">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 559</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 21.05.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId326">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 934</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.03.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId327">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 489</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.02.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId328">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 120</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.07.2026 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId329">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 850</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Абзац утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId330">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.02.2025 N 120.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае принятия в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P476">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил распоряжения Правительства Российской Федерации о продлении срока устранения нарушения обязательств, предусмотренных соглашением в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P220">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "в" пункта 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, в соглашение могут быть внесены изменения в части значений показателей в течение 14 рабочих дней после принятия указанного распоряжения Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId331">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 17.05.2016 N 442; в ред. Постановлений Правительства РФ от 24.12.2016 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId332">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1472</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 11.12.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId333">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1519</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId334">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 01.12.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId335">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2058</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае увеличения в текущем финансовом году субсидий в размере, не превышающем остатка субсидий, не использованных на начало текущего финансового года на оплату государственных (муниципальных) контрактов, заключенных от имени субъекта Российской Федерации (муниципального образования), на поставку товаров, выполнение работ, оказание услуг, подлежавших в соответствии с условиями этих государственных (муниципальных) контрактов оплате в отчетном финансовом году, в соглашение могут быть внесены изменения в части уточнения (уменьшения) значений результатов использования субсидий (значений характеристик результатов использования субсидий) в отчетном финансовом году с соответствующим уточнением (увеличением) значений результатов использования субсидии (значений характеристик результатов использования субсидии) в текущем финансовом году. Указанные изменения не учитываются при применении мер ответственности, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P408">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P450">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P474">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>19(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId336">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.10.2019 N 1295; в ред. Постановлений Правительства РФ от 01.12.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId337">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2058</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.07.2026 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId338">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 850</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае перераспределения субсидии на софинансирование капитальных вложений в объекты государственной собственности субъекта Российской Федерации (муниципальной собственности) между текущим финансовым годом и плановым периодом в соглашение могут быть внесены изменения в части уточнения значений результатов использования субсидий (значений характеристик результатов использования субсидий) в текущем финансовом году с соответствующим уточнением значений результатов использования субсидии (значений характеристик результатов использования субсидии) в плановом периоде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId339">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.10.2020 N 1769; в ред. Постановлений Правительства РФ от 01.12.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId340">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2058</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.07.2026 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId341">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 850</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Размер субсидии, предусмотренный соглашением на текущий финансовый год, подлежит уменьшению в одностороннем порядке главным распорядителем средств федерального бюджета как получателем средств федерального бюджета, предоставляющим субсидию, в целях перераспределения бюджетных ассигнований на предоставление субсидии в случаях, установленных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId342">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о мерах по обеспечению исполнения федерального бюджета, утвержденным постановлением Правительства Российской Федерации от 9 декабря 2017 г. N 1496 "О мерах по обеспечению исполнения федерального бюджета", путем направления высшему исполнительному органу субъекта Российской Федерации уведомления об изменении условий соглашения. Изменения в соглашение вступают в силу со дня внесения сведений об этом уведомлении в реестр договоров (соглашений) о предоставлении субсидий, бюджетных инвестиций, межбюджетных трансфертов, ведение которого осуществляется в порядке, устанавливаемом Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId343">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.10.2020 N 1769; в ред. Постановлений Правительства РФ от 28.10.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId344">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1916</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.07.2026 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId345">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 850</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Изменение сроков достижения контрольных точек строительства, влияющее на сроки достижения контрольных точек мероприятий (результатов) структурных элементов государственной программы Российской Федерации, в рамках которой предоставляется субсидия, допускается после корректировки сроков достижения контрольных точек таких мероприятий (результатов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId346">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.12.2023 N 2058)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="P338"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:t>13. Объем бюджетных ассигнований бюджета субъекта Российской Федерации на финансовое обеспечение расходного обязательства субъекта Российской Федерации, софинансируемого за счет субсидии, утверждается законом субъекта Российской Федерации о бюджете субъекта Российской Федерации (определяется сводной бюджетной росписью бюджета субъекта Российской Федерации) исходя из необходимости достижения установленных соответствующим соглашением значений результатов использования субсидии (значений характеристик результатов использования субсидии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 22.02.2016 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId347">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 127</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.04.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId348">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 417</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 01.12.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId349">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1455</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId350">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 21.05.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId351">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 934</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.07.2026 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId352">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 850</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Объем бюджетных ассигнований бюджета субъекта Российской Федерации на финансовое обеспечение расходного обязательства субъекта Российской Федерации, софинансируемого за счет консолидированной субсидии, утверждается законом субъекта Российской Федерации о бюджете субъекта Российской Федерации (определяется сводной бюджетной росписью бюджета субъекта Российской Федерации). При наличии у органов государственной власти субъекта Российской Федерации необходимости в перераспределении указанных объемов расходов бюджета субъекта Российской Федерации между мероприятиями (результатами) и (или) объектами капитального строительства (объектами недвижимого имущества) такое перераспределение осуществляется путем внесения соответствующих изменений в соглашение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId353">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.12.2018 N 1455; в ред. Постановлений Правительства РФ от 22.04.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId354">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 559</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 21.05.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId355">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 934</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
-          <w:insideH w:val="nil"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
-        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00C5248B">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="ced3f1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">При утверждении на 2026 год и на плановый период 2027 и 2028 гг предельного уровня софинансирования расходного обязательства положения абз. 3 - 11 п. 13 применяются с учетом </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>особенностей</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>, установленных Постановлением Правительства РФ от 11.09.2024 N 1231.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1050 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
-[...5 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p/>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Предельный уровень софинансирования расходного обязательства субъекта Российской Федерации из федерального бюджета (Yi):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId357">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 24.12.2016 N 1472)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">для субъектов Российской Федерации, уровень расчетной бюджетной обеспеченности на </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">текущий финансовый год (определенный в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId358">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 22 ноября 2004 г. N 670 "О распределении дотаций на выравнивание бюджетной обеспеченности субъектов Российской Федерации") которых равен или превышает 1, определяется по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId359">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 24.12.2016 N 1472; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId360">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 12.07.2017 N 829)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...7697 lines deleted...]
-          <w:position w:val="-33"/>
+          <w:noProof/>
+          <w:position w:val="-37"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2491740" cy="554355"/>
+            <wp:extent cx="2740660" cy="609600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Консультант Плюс"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId356">
+                    <a:blip r:embed="rId361" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2491740" cy="554355"/>
+                      <a:ext cx="2740660" cy="609600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId362">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.04.2017 N 417)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>где:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId363">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 24.12.2016 N 1472)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ранг РБО</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...97 lines deleted...]
-          <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">i</w:t>
-      </w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - место i-го региона по уровню расчетной бюджетной обеспеченности субъекта Российской Федерации на текущий финансовый год (за исключением субъектов Российской Федерации, занимавших в соответствии с уровнем расчетной бюджетной обеспеченности (определенным в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId364">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 22 ноября 2004 г. N 670 "О распределении дотаций на выравнивание бюджетной обеспеченности субъектов Российской Федерации") первое место за последние четыре из пяти отчетных периодов, для которых ранг приравнивается к 1);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId365">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 24.12.2016 N 1472; в ред. Постановлений Правительства РФ от 12.07.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId366">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 829</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 11.09.2024 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId367">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1231</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...85 lines deleted...]
-          <w:position w:val="-10"/>
+          <w:noProof/>
+          <w:position w:val="-11"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="266700" cy="259080"/>
+            <wp:extent cx="293370" cy="285115"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Консультант Плюс"/>
+            <wp:docPr id="2" name="Консультант Плюс"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId363">
+                    <a:blip r:embed="rId368" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="266700" cy="259080"/>
+                      <a:ext cx="293370" cy="285115"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> - количество субъектов Российской Федерации в соответствующей группе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId369">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 24.12.2016 N 1472)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">для субъектов Российской Федерации, уровень расчетной бюджетной обеспеченности на текущий финансовый год (определенный в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId370">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 22 ноября 2004 г. N 670 "О распределении дотаций на выравнивание бюджетной обеспеченности субъектов Российской Федерации") которых меньше 1, за исключением субъектов Российской Федерации, в отношении которых разрабатываются (утверждены) индивидуальные программы социально-экономического развития, для которых предельный уровень софинансирования в период действия таких программ принимается равным 99 процентам, определяется по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId371">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 24.12.2016 N 1472; в ред. Постановлений Правительства РФ от 12.07.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId372">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 829</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId373">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.03.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId374">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 489</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 11.09.2024 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId375">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1231</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...165 lines deleted...]
-          <w:position w:val="-33"/>
+          <w:noProof/>
+          <w:position w:val="-37"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2232660" cy="554355"/>
+            <wp:extent cx="2456180" cy="609600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Консультант Плюс"/>
+            <wp:docPr id="3" name="Консультант Плюс"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId371">
+                    <a:blip r:embed="rId376" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2232660" cy="554355"/>
+                      <a:ext cx="2456180" cy="609600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId372" w:tooltip="Постановление Правительства РФ от 07.04.2017 N 417 &quot;Об изменении и признании утратившими силу положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId377">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 07.04.2017 N 417)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...31 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Уровень расчетной бюджетной обеспеченности для г. Байконура определяется исходя из расчетного объема поступлений налоговых доходов в бюджет г. Байконура и дотации на содержание объектов инфраструктуры г. Байконура, связанных с арендой космодрома Байконур, с учетом значения индекса бюджетных расходов Оренбургской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId373" w:tooltip="Постановление Правительства РФ от 19.06.2020 N 883 (ред. от 11.09.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId378">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 19.06.2020 N 883)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...24 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В отношении субсидий, предоставляемых в целях софинансирования расходных обязательств субъектов Российской Федерации, возникших при реализации региональных проектов, а также в </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">целях реализации государственной </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId379">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>программы</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Российской Федерации "Комплексное развитие сельских территорий" и государственной </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId375" w:tooltip="Постановление Правительства РФ от 15.04.2014 N 308 (ред. от 28.11.2025) &quot;Об утверждении государственной программы Российской Федерации &quot;Социально-экономическое развитие Дальневосточного федерального округа&quot; {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId380">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>программы</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Российской Федерации "Социально-экономическое развитие Дальневосточного федерального округа" (за исключением субсидий, указанных в </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId376" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId381">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 6.2 статьи 132</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации), предельный уровень софинансирования расходного обязательства субъекта Российской Федерации из федерального бюджета по субъектам Российской Федерации на очередной финансовый год и плановый период определяется по формулам, предусмотренным </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P379" w:tooltip="13(1.1). Предельный уровень софинансирования расходного обязательства субъекта Российской Федерации из федерального бюджета в отношении субсидий, предоставляемых в целях софинансирования расходных обязательств субъектов Российской Федерации, возникших при реализации региональных проектов, а также в целях реализации государственной программы Российской Федерации &quot;Комплексное развитие сельских территорий&quot; и государственной программы Российской Федерации &quot;Социально-экономическое развитие Дальневосточного фе...">
-[...23 lines deleted...]
-        </w:rPr>
+      <w:hyperlink w:anchor="P383">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 13(1.1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId377" w:tooltip="Постановление Правительства РФ от 01.12.2018 N 1455 (ред. от 07.02.2025) &quot;О внесении изменений в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId382">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 01.12.2018 N 1455; в ред. Постановлений Правительства РФ от 07.10.2019 </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId378" w:tooltip="Постановление Правительства РФ от 07.10.2019 N 1295 (ред. от 07.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 30 сентября 2014 г. N 999 и признании утратившими силу абзацев второго, четвертого и пятого пункта 13 изменений, которые вносятся в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 11 декабря 2017 г. N 1519&quot; {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId383">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve">, от 12.10.2020 </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId379" w:tooltip="Постановление Правительства РФ от 12.10.2020 N 1667 (ред. от 30.05.2024) &quot;О внесении изменений в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot; {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId384">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1667</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve">, от 06.02.2021 </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId380" w:tooltip="Постановление Правительства РФ от 06.02.2021 N 119 &quot;О внесении изменений в постановление Правительства Российской Федерации от 30 сентября 2014 г. N 999&quot; {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId385">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 119</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve">, от 28.03.2023 </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId381" w:tooltip="Постановление Правительства РФ от 28.03.2023 N 489 (ред. от 11.09.2024) &quot;Об особенностях определения предельного уровня софинансирования расходного обязательства субъекта Российской Федерации из федерального бюджета и о внесении изменений в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot; {КонсультантПлюс}">
-[...43 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId386">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 489</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Предельный уровень софинансирования расходного обязательства субъекта Российской Федерации из федерального бюджета по субъектам Российской Федерации на очередной финансовый год и плановый период ежегодно утверждается Правительством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId382" w:tooltip="Постановление Правительства РФ от 24.12.2016 N 1472 (ред. от 01.12.2023) &quot;О внесении изменений в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot; {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId387">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 24.12.2016 N 1472)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Правила предоставления субсидий, указанных в </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId383" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId388">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 6.2 статьи 132</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, могут предусматривать установление уровня софинансирования расходного обязательства субъекта Российской Федерации из федерального бюджета с превышением предельного уровня софинансирования расходного обязательства субъекта Российской Федерации из федерального бюджета, рассчитанного в соответствии с настоящим пунктом, в размере не более 99 процентов.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId384" w:tooltip="Постановление Правительства РФ от 12.07.2017 N 829 &quot;О внесении изменений в пункт 13 Правил формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot; {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId389">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 12.07.2017 N 829; в ред. Постановлений Правительства РФ от 11.12.2017 </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId385" w:tooltip="Постановление Правительства РФ от 11.12.2017 N 1519 (ред. от 07.02.2025) &quot;О внесении изменений в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации и признании утратившими силу подпункта &quot;б&quot; пункта 2 и подпункта &quot;а&quot; пункта 10 изменений, которые вносятся в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, утвержденных постановлением Правительства Российской Ф {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId390">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1519</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve">, от 28.03.2023 </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId386" w:tooltip="Постановление Правительства РФ от 28.03.2023 N 489 (ред. от 11.09.2024) &quot;Об особенностях определения предельного уровня софинансирования расходного обязательства субъекта Российской Федерации из федерального бюджета и о внесении изменений в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot; {КонсультантПлюс}">
-[...37 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId391">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 489</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Правила предоставления субсидий могут содержать положения о возможности установления в соглашении различных уровней софинансирования расходного обязательства субъекта Российской Федерации из федерального бюджета по отдельным мероприятиям (объектам капитального строительства (объектам недвижимого имущества) в случае предоставления субсидий в целях софинансирования расходного обязательства субъекта Российской Федерации, предусматривающего реализацию более одного мероприятия (капитальные вложения в несколько объектов капитального строительства (объектов недвижимого имущества).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId387" w:tooltip="Постановление Правительства РФ от 11.12.2017 N 1519 (ред. от 07.02.2025) &quot;О внесении изменений в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации и признании утратившими силу подпункта &quot;б&quot; пункта 2 и подпункта &quot;а&quot; пункта 10 изменений, которые вносятся в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, утвержденных постановлением Правительства Российской Ф {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId392">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 11.12.2017 N 1519)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...21 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Заключение соглашений или внесение в заключенные соглашения изменений, предусматривающих превышение уровня софинансирования расходного обязательства субъекта Российской Федерации из федерального бюджета в целом по всем мероприятиям (объектам капитального строительства (объектам недвижимого имущества) над предельным уровнем софинансирования расходного обязательства субъекта Российской Федерации из федерального бюджета, утвержденным Правительством Российской Федерации, не допускаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId388" w:tooltip="Постановление Правительства РФ от 11.12.2017 N 1519 (ред. от 07.02.2025) &quot;О внесении изменений в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации и признании утратившими силу подпункта &quot;б&quot; пункта 2 и подпункта &quot;а&quot; пункта 10 изменений, которые вносятся в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, утвержденных постановлением Правительства Российской Ф {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId393">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 11.12.2017 N 1519)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...21 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При предоставлении субсидий из федерального бюджета для последующего предоставления субсидий из бюджета субъекта Российской Федерации местным бюджетам в целях оказания финансовой поддержки выполнения органами местного самоуправления полномочий по вопросам местного значения, уровень софинансирования расходного обязательства субъекта Российской Федерации может быть установлен в соглашении с превышением предельного уровня софинансирования расходного обязательства субъекта Российской Федерации, утвержденного Правительством Российской Федерации, в пределах суммы субсидии, подлежащей предоставлению бюджету субъекта Российской Федерации, исходя из объема бюджетных ассигнований, предусмотренных в местных бюджетах для полного исполнения расходных обязательств муниципальных образований, в целях софинансирования которых предоставляются субсидии из бюджета субъекта Российской Федерации, и объема бюджетных ассигнований, предусмотренных в бюджете субъекта Российской Федерации на предоставление субсидий </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>местным бюджетам. В этом случае предоставление субсидий из бюджета субъекта Российской Федерации местным бюджетам в целях оказания финансовой поддержки выполнения органами местного самоуправления полномочий по вопросам местного значения выделяется в соглашении как отдельное мероприятие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId389" w:tooltip="Постановление Правительства РФ от 11.12.2017 N 1519 (ред. от 07.02.2025) &quot;О внесении изменений в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации и признании утратившими силу подпункта &quot;б&quot; пункта 2 и подпункта &quot;а&quot; пункта 10 изменений, которые вносятся в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, утвержденных постановлением Правительства Российской Ф {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId394">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 11.12.2017 N 1519)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">13(1). Абзац утратил силу. - </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId390" w:tooltip="Постановление Правительства РФ от 07.10.2019 N 1295 (ред. от 07.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 30 сентября 2014 г. N 999 и признании утратившими силу абзацев второго, четвертого и пятого пункта 13 изменений, которые вносятся в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 11 декабря 2017 г. N 1519&quot; {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId395">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 07.10.2019 N 1295.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...21 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае если в бюджете субъекта Российской Федерации бюджетные ассигнования на исполнение расходного обязательства субъекта Российской Федерации предусмотрены в объеме, превышающем размер расходного обязательства субъекта Российской Федерации, в целях софинансирования которого предоставляется субсидия, уровень софинансирования определяется в соответствии с порядком, предусмотренным соглашением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">(п. 13(1) введен </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId391" w:tooltip="Постановление Правительства РФ от 11.12.2017 N 1519 (ред. от 07.02.2025) &quot;О внесении изменений в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации и признании утратившими силу подпункта &quot;б&quot; пункта 2 и подпункта &quot;а&quot; пункта 10 изменений, которые вносятся в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, утвержденных постановлением Правительства Российской Ф {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId396">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 11.12.2017 N 1519)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:spacing w:before="0"/>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
-          <w:insideH w:val="nil"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
-        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00C5248B">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="ced3f1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">При утверждении на 2026 год и на плановый период 2027 и 2028 гг. предельного уровня софинансирования расходного обязательства положения абз. 1 - 6 п. 13(1.1) применяются с учетом </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>особенностей</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>, установленных Постановлением Правительства РФ от 11.09.2024 N 1231.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...45 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
-[...5 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p/>
+          <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:id="379" w:name="P379"/>
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="P383"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:t xml:space="preserve">13(1.1). Предельный уровень софинансирования расходного обязательства субъекта Российской Федерации из федерального бюджета в отношении субсидий, предоставляемых в целях софинансирования расходных обязательств субъектов Российской Федерации, возникших при реализации региональных проектов, а также в целях реализации государственной </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId398">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>программы</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Российской Федерации "Комплексное развитие сельских территорий" и государственной </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId399">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>программы</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Российской Федерации "Социально-экономическое развитие Дальневосточного федерального округа" (за исключением субсидий, указанных в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId400">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 6.2 статьи 132</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации) (Y</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...50 lines deleted...]
-          <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">нпi</w:t>
-      </w:r>
+        <w:t>нпi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId401">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 12.10.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId402">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1667</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 06.02.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId403">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 119</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.03.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId404">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 489</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">для субъектов Российской Федерации, уровень расчетной бюджетной обеспеченности на 2024 год (определенный в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId405">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 22 ноября 2004 г. N 670 "О распределении дотаций на выравнивание бюджетной обеспеченности субъектов Российской Федерации") которых равен или превышает 1, определяется по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId406">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 11.09.2024 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId407">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1231</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...165 lines deleted...]
-          <w:position w:val="-32"/>
+          <w:noProof/>
+          <w:position w:val="-36"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2808605" cy="544195"/>
+            <wp:extent cx="3089275" cy="598805"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Консультант Плюс"/>
+            <wp:docPr id="4" name="Консультант Плюс"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId403">
+                    <a:blip r:embed="rId408" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2808605" cy="544195"/>
+                      <a:ext cx="3089275" cy="598805"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId409">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.10.2019 N 1295)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">где ранг РБОi - место i-го региона по уровню расчетной бюджетной обеспеченности субъекта Российской Федерации на 2024 год (за исключением субъектов Российской Федерации, занимавших в соответствии с уровнем расчетной бюджетной обеспеченности (определенным в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId410">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 22 ноября 2004 г. N 670 "О распределении дотаций на выравнивание бюджетной обеспеченности субъектов Российской Федерации") первое место за последние четыре из пяти отчетных периодов, для которых ранг приравнивается к 1);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId411">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.09.2024 N 1231)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">для субъектов Российской Федерации, уровень расчетной бюджетной обеспеченности на 2024 год (определенный в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId412">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>от 22 ноября 2004 г. N 670 "О распределении дотаций на выравнивание бюджетной обеспеченности субъектов Российской Федерации") которых меньше 1, определяется по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId413">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 11.09.2024 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId414">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1231</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...174 lines deleted...]
-          <w:position w:val="-30"/>
+          <w:noProof/>
+          <w:position w:val="-33"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2667000" cy="509905"/>
+            <wp:extent cx="2933700" cy="560705"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Консультант Плюс"/>
+            <wp:docPr id="5" name="Консультант Плюс"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId410">
+                    <a:blip r:embed="rId415" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2667000" cy="509905"/>
+                      <a:ext cx="2933700" cy="560705"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="0"/>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Уровень расчетной бюджетной обеспеченности для г. Байконура определяется исходя из расчетного объема поступлений налоговых доходов в бюджет г. Байконура и дотации на содержание объектов инфраструктуры г. Байконура, связанных с арендой космодрома Байконур, с учетом значения индекса бюджетных расходов Оренбургской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId416">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 19.06.2020 N 883)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 13(1.1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId417">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.12.2018 N 1455)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">13(2). Утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId418">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.10.2019 N 1295.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>14. Перечисление субсидий осуществляется в установленном порядке на единые счета бюджетов, открытые финансовым органам субъектов Российской Федерации в территориальных органах Федерального казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 14 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId419">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 02.12.2020 N 1985)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15. Перечисление средств субсидии в бюджет субъекта Российской Федерации в случае предоставления субсидии в порядке возмещения расходов бюджета субъекта Российской Федерации, если правилами предоставления субсидии не установлено иное, осуществляется на казначейские счета для осуществления и отражения операций по учету и распределению поступлений, открытые территориальным органам Федерального казначейства, на основании заявки высшего исполнительного органа субъекта Российской Федерации о перечислении субсидии, предоставляемой главному распорядителю средств федерального бюджета по установленной главным распорядителем средств федерального бюджета форме не позднее 5 рабочих дней после подписания соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 02.12.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId420">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1985</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.10.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId421">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1916</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 26.12.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId422">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2162</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В заявке указываются необходимый объем средств в пределах предусмотренной субсидии, расходное обязательство, на осуществление которого она предоставляется. Такая информация учитывается главным распорядителем средств федерального бюджета при формировании прогноза перечислений из федерального бюджета, необходимого для составления в установленном </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId423">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>порядке</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> кассового плана исполнения федерального бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId424">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 02.12.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId425">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1985</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="P408"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r>
+        <w:t xml:space="preserve">16. В случае если субъектом Российской Федерации по состоянию на 31 декабря года предоставления субсидии допущены нарушения обязательств, предусмотренных соглашением в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P214">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "б(1)" пункта 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, в отношении единой субсидии - соглашением, предусмотренным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId426">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем третьим пункта 28</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о системе управления государственными программами, и (или) соглашением, предусмотренным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId427">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 74</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения об организации проектной деятельности, и в срок до первой даты представления отчетности о достижении значений результатов использования субсидии (значений характеристик результатов использования субсидии) в соответствии с соглашением в году, следующем за годом предоставления субсидии, указанные нарушения не устранены, объем средств, подлежащий возврату из бюджета субъекта Российской Федерации в федеральный бюджет в срок до 1 июня года, следующего за годом предоставления субсидии (V</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...356 lines deleted...]
-          <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">возврата</w:t>
+        <w:t>возврата</w:t>
+      </w:r>
+      <w:r>
+        <w:t>), рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 01.12.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId428">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1455</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId429">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 21.05.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId430">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 934</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.03.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId431">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 489</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.07.2026 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId432">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 850</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...101 lines deleted...]
-          <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">возврата</w:t>
+        <w:t>возврата</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> = (V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">субсидии</w:t>
+        <w:t>субсидии</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> x k x m / n) x 0,1,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId433">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 24.12.2016 N 1472)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>где:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...71 lines deleted...]
-          <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">субсидии</w:t>
+        <w:t>субсидии</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - размер субсидии, предоставленной бюджету субъекта Российской Федерации в отчетном финансовом году;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId434">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 17.05.2016 N 442)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>m - количество результатов использования субсидии, по которым индекс, отражающий уровень недостижения i-го результата использования субсидии, имеет положительное значение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 01.12.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId435">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1455</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId436">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>n - общее количество результатов использования субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 01.12.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId437">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1455</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId438">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>k - коэффициент возврата субсидии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>16(1). При расчете объема средств, подлежащих возврату из бюджета субъекта Российской Федерации в федеральный бюджет, в размере субсидии, предоставленной бюджету субъекта Российской Федерации в отчетном финансовом году (V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...172 lines deleted...]
-          <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">субсидии</w:t>
+        <w:t>субсидии</w:t>
+      </w:r>
+      <w:r>
+        <w:t>), не учитывается размер остатка субсидии, не использованного по состоянию на 1 января текущего финансового года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 16(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId439">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 17.05.2016 N 442; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId440">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.12.2017 N 1519)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>17. Коэффициент возврата субсидии рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>k = SUM D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...85 lines deleted...]
-          <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">i</w:t>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> / m,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>где:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...44 lines deleted...]
-          <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">i</w:t>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - индекс, отражающий уровень недостижения i-го результата использования субсидии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 01.12.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId441">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1455</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId442">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При расчете коэффициента возврата субсидии используются только положительные значения индекса, отражающего уровень недостижения i-го результата использования субсидии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 01.12.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId443">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1455</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId444">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>18. Индекс, отражающий уровень недостижения i-го результата использования субсидии, определяется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 01.12.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId445">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1455</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId446">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) для результатов использования субсидии, по которым большее значение фактически достигнутого значения отражает большую эффективность использования субсидии, - по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 01.12.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId447">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1455</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId448">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...239 lines deleted...]
-          <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">i</w:t>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> = 1 - T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">i</w:t>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> / S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">i</w:t>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>где:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...44 lines deleted...]
-          <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">i</w:t>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - фактически достигнутое значение i-го результата использования субсидии на отчетную дату;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 01.12.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId449">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1455</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId450">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...61 lines deleted...]
-          <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">i</w:t>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - плановое значение i-го результата использования субсидии, установленное соглашением;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 01.12.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId451">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1455</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId452">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) для результатов использования субсидии, по которым большее значение фактически достигнутого значения отражает меньшую эффективность использования субсидии, - по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 01.12.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId453">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1455</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId454">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...127 lines deleted...]
-          <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">i</w:t>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> = 1 - S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">i</w:t>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> / T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">i</w:t>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="P450"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:t xml:space="preserve">19. В случае если субъектом Российской Федерации в году предоставления субсидии допущены нарушения обязательств, предусмотренных соглашением в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P220">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "в" пункта 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил (за исключением обязательств по соблюдению сроков достижения контрольной точки строительства, предусматривающей получение разрешения на ввод объекта капитального строительства в эксплуатацию), более чем на 5 рабочих дней, объем средств, подлежащий возврату из бюджета субъекта Российской Федерации в федеральный бюджет в срок до 1 июня года, следующего за годом предоставления субсидии (V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>возврата</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
-      </w:r>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>), рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId455">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.07.2026 N 850)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="P453"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:noProof/>
+          <w:position w:val="-25"/>
         </w:rPr>
-        <w:t xml:space="preserve">19. В случае если субъектом Российской Федерации по состоянию на 31 декабря года предоставления субсидии допущены нарушения обязательств, предусмотренных соглашением в соответствии с </w:t>
-[...9 lines deleted...]
-      </w:hyperlink>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1750060" cy="461010"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="6" name="Консультант Плюс"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId456" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1750060" cy="461010"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId457">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.07.2026 N 850)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>где:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId458">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.07.2026 N 850)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>К</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящих Правил, и в срок до 1 апреля года, следующего за годом предоставления субсидии, указанные нарушения не устранены, объем средств, соответствующий 10 процентам объема средств, предусмотренного на год, в котором допущены нарушения указанных обязательств, на софинансирование капитальных вложений в объекты государственной собственности субъектов Российской Федерации (муниципальной собственности), по которым допущено нарушение сроков достижения контрольных точек строительства, без учета размера остатка субсидии по указанным объектам государственной собственности субъектов Российской Федерации (муниципальной собственности), не использованного по состоянию на 1 января текущего финансового года, подлежит возврату из бюджета субъекта Российской Федерации в доход федерального бюджета в срок до 1 июня года, следующего за годом предоставления субсидии, если высшим исполнительным органом субъекта Российской Федерации, допустившего нарушение соответствующих обязательств, не позднее 15 апреля года, следующего за годом предоставления субсидии, не представлены документы, предусмотренные </w:t>
-[...9 lines deleted...]
-      </w:hyperlink>
+        <w:t>дн</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - количество дней со дня, в котором допущено нарушение срока исполнения контрольной точки строительства, до дня, предшествующего дню фактического исполнения контрольной точки строительства. В случае нарушения сроков достижения двух и более контрольных точек строительства в расчет берется наибольшее количество дней со дня, в котором допущено нарушение срока исполнения контрольной точки строительства, до дня, предшествующего дню фактического исполнения контрольной точки строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId459">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.07.2026 N 850)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Год - количество календарных дней в отчетном году;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId460">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.07.2026 N 850)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="P462"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:t>V</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:vertAlign w:val="subscript"/>
         </w:rPr>
+        <w:t>субсидии</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - объем субсидии, предоставленной бюджету субъекта Российской Федерации в отчетном году на софинансирование капитальных вложений в объект государственной собственности субъекта Российской Федерации (муниципальной собственности), по которому допущено нарушение сроков достижения контрольных точек строительства, без учета размера остатка субсидии по указанному объекту государственной собственности субъекта Российской Федерации (муниципальной собственности), не использованного по состоянию на 1 января текущего финансового года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId461">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.07.2026 N 850)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Объем средств, подлежащий возврату из бюджета субъекта Российской Федерации в федеральный бюджет в срок до 1 июня года, следующего за годом предоставления субсидии (V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>возврата</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), рассчитанный в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P453">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, не может превышать 10 процентов объема субсидии, предоставленной бюджету субъекта Российской Федерации в отчетном году на софинансирование капитальных вложений в объект государственной собственности субъекта Российской Федерации (муниципальной собственности), по которому допущено нарушение сроков достижения контрольных точек строительства, без учета размера остатка субсидии по указанному объекту государственной собственности субъекта Российской Федерации (муниципальной собственности), не использованного по состоянию на 1 января </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>текущего финансового года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId462">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.07.2026 N 850)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="P466"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r>
+        <w:t>В случае если субъектом Российской Федерации допущено нарушение срока достижения контрольной точки строительства, предусматривающей получение разрешения на ввод объекта капитального строительства в эксплуатацию, более чем на 3 месяца с даты наступления срока достижения такой контрольной точки строительства, из бюджета субъекта Российской Федерации в доход федерального бюджета в срок до 1 июня года, следующего за годом наступления срока достижения такой контрольной точки строительства, подлежит возврату объем средств, соответствующий 10 процентам размера субсидии, предоставленной субъекту Российской Федерации на софинансирование капитальных вложений в объекты государственной собственности субъекта Российской Федерации (муниципальной собственности), по которым допущено указанное нарушение, без учета объема субсидии, учтенного при расчете объема средств, подлежащего возврату из бюджета субъекта Российской Федерации в федеральный бюджет в срок до 1 июня года, следующего за годом предоставления субсидии (V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>возврата</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P450">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, и объемов остатков субсидий по указанным объектам государственной собственности субъекта Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId463">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.07.2026 N 850)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае если субъектом Российской Федерации допущено нарушение срока достижения контрольной точки строительства, предусматривающей получение разрешения на ввод объекта капитального строительства в эксплуатацию, срок достижения контрольной точки строительства по государственной регистрации прав на объект недвижимого имущества может быть продлен не более чем на 3 месяца с даты наступления срока достижения такой контрольной точки строительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId464">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.07.2026 N 850)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Расчет объема средств, подлежащих возврату в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P450">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, осуществляется отдельно для каждого объекта капитального строительства (объекта недвижимого имущества), в отношении которого допущено нарушение обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId465">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.02.2025 N 120)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае одновременного нарушения субъектом Российской Федерации обязательств, предусмотренных соглашением в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P214">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "б(1)"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P220">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"в" пункта 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, возврату подлежит объем средств, соответствующий размеру субсидии на софинансирование капитальных вложений в объекты государственной собственности субъектов Российской Федерации (муниципальной собственности), определенный в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P450">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P462">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>шестым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P466">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>восьмым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId466">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 17.05.2016 N 442; в ред. Постановлений Правительства РФ от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId467">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.07.2026 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId468">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 850</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="P474"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:t xml:space="preserve">19(1). Расчет объема средств, подлежащих возврату из бюджета субъекта Российской Федерации в федеральный бюджет, в случае предоставления консолидированной субсидии осуществляется отдельно для каждого мероприятия (результата) и (или) объекта капитального строительства (объекта недвижимого имущества), в отношении которого допущены нарушения обязательств, предусмотренных соглашением в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P214">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "б(1)"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P220">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"в" пункта 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, с учетом применения результатов использования консолидированной субсидии, предусмотренных для такого мероприятия (результата) и (или) объекта капитального строительства (объекта недвижимого имущества) в соответствующих правилах предоставления субсидии. Общий объем средств, подлежащих возврату, определяется как сумма объемов средств, подлежащих возврату, для каждого из мероприятий (результатов) и (или) объектов капитального строительства (объектов недвижимого имущества) в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P408">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и (или) </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P450">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, в отношении которых были допущены нарушения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 19(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId469">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.12.2018 N 1455; в ред. Постановлений Правительства РФ от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId470">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 21.05.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId471">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 934</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="P476"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">20. Основанием для освобождения субъектов Российской Федерации от применения мер ответственности, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P408">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P450">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P474">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>19(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, является документально подтвержденное наступление следующих обстоятельств непреодолимой силы в году предоставления субсидии, непосредственно повлиявших на исполнение соответствующих обязательств:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId472">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.02.2025 N 120)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="P478"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r>
+        <w:t>установление федерального, регионального или местного уровня реагирования на чрезвычайную ситуацию, подтвержденное решением Правительственной комиссии по предупреждению и ликвидации чрезвычайных ситуаций и обеспечению пожарной безопасности, решением высшего должностного лица субъекта Российской Федерации, решением главы местной администрации муниципального образования соответственно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId473">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.02.2025 N 120)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>установление карантина и (или) иных ограничений, направленных на предотвращение распространения и ликвидацию очагов заразных и иных болезней животных, подтвержденное решением федерального органа исполнительной власти, осуществляющего функции по выработке государственной политики и нормативно-правовому регулированию в сфере агропромышленного комплекса, включая ветеринарию, или правовым актом органа государственной власти субъекта Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId474">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.02.2025 N 120)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>аномальные погодные условия, подтвержденные справкой территориального органа федерального органа исполнительной власти, осуществляющего функции по оказанию государственных услуг в области гидрометеорологии и смежных с ней областях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="P483"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r>
+        <w:t xml:space="preserve">наличие вступившего в законную силу в году предоставления субсидии решения арбитражного суда о признании несостоятельной (банкротом) организации, деятельность которой оказывала влияние на исполнение обязательств, предусмотренных соглашением в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P214">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "б(1)"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P220">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"в" пункта 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId475">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.10.2019 N 1295)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="P485"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r>
+        <w:t>введение правового режима контртеррористической операции и (или) военного положения на территории субъекта Российской Федерации, повлекшее реализацию мер, направленных на отражение или предотвращение ведения боевых действий против Российской Федерации, ликвидацию последствий обстрелов со стороны вооруженных формирований Украины при введенном правовом режиме контртеррористической операции и (или) военном положении, подтвержденных органами военного управления или следственными органами, и устранение угроз жизни и здоровью людей, подтвержденных правовым актом органа государственной власти субъекта Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId476">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.02.2025 N 120; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId477">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.07.2026 N 850)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Министерство финансов Российской Федерации и Министерство экономического развития Российской Федерации при наличии одного из оснований, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P478">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P485">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>шестым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, подготавливают согласованное заключение о причинах неисполнения соответствующих обязательств, а также о целесообразности продления срока устранения нарушения обязательств и достаточности мер, предпринимаемых для устранения такого нарушения. При подготовке заключения не учитываются предложения федеральных органов исполнительной власти - главных распорядителей средств федерального бюджета об освобождении субъектов Российской Федерации от применения мер ответственности, поступившие позже срока, установленного настоящим пунктом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId478">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.02.2025 N 120)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Указанное заключение формируется на основании документов, подтверждающих </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>наступление обстоятельств непреодолимой силы, вследствие которых соответствующие обязательства не исполнены, представляемых федеральными органами исполнительной власти - главными распорядителями средств федерального бюджета не позднее 15 апреля года, следующего за годом предоставления субсидии, в Министерство финансов Российской Федерации и Министерство экономического развития Российской Федерации на основании обращений высших исполнительных органов субъектов Российской Федерации, допустивших нарушение соответствующих обязательств, не позднее 5 апреля года, следующего за годом предоставления субсидии. Одновременно с указанными документами представляется информация о предпринимаемых мерах по устранению нарушения и персональной ответственности должностных лиц, ответственных за такое нарушение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId479">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.10.2022 N 1916)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае отсутствия оснований для освобождения субъектов Российской Федерации от применения мер ответственности, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P408">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P450">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P474">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>19(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, главные распорядители средств федерального бюджета не позднее 30-го рабочего дня после первой даты представления отчетности о достижении значений результатов использования субсидии (значений характеристик результатов использования субсидии) в соответствии с соглашением в году, следующем за годом предоставления субсидии, а в случае предоставления субсидии в целях софинансирования капитальных вложений в объекты государственной собственности субъектов Российской Федерации (муниципальной собственности) - не позднее 10 апреля года, следующего за годом предоставления субсидии, направляют в высший исполнительный орган субъекта Российской Федерации требование по возврату из бюджета субъекта Российской Федерации в федеральный бюджет объема средств, рассчитанного в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P408">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P450">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P474">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>19(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, с указанием сумм, подлежащих возврату, средств (в рублях с точностью до двух знаков после запятой) и сроков их возврата в соответствии с настоящими Правилами (далее - требование по возврату).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId480">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.10.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId481">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1916</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.02.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId482">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 120</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.07.2026 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId483">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 850</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Главный распорядитель средств федерального бюджета в случае полного или частичного неперечисления сумм, указанных в требовании по возврату, в течение 5 рабочих дней со дня истечения установленных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P408">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P450">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил сроков для возврата в федеральный бюджет средств из бюджета субъекта Российской Федерации представляет информацию о неисполнении требования по возврату в федеральный орган исполнительной власти, осуществляющий функции по контролю и надзору в финансово-бюджетной сфере.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Федеральный орган исполнительной власти, осуществляющий функции по контролю и надзору в финансово-бюджетной сфере, обязан не позднее 10 рабочих дней со дня получения указанной информации от главного распорядителя средств федерального бюджета обеспечить назначение проверки исполнения органами государственной власти субъекта Российской Федерации требования по возврату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Министерство финансов Российской Федерации не позднее 1 мая года, следующего за годом предоставления субсидии, вносит в Правительство Российской Федерации предложения об освобождении субъектов Российской Федерации от применения мер ответственности, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P408">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P450">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P474">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>19(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, с приложением соответствующего проекта распоряжения Правительства Российской Федерации и указанного заключения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае если в отчетном году или до 1 апреля текущего года прекращены полномочия высшего должностного лица субъекта Российской Федерации, заключившего соглашение (от лица которого было заключено соглашение), содержащиеся в котором обязательства, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P220">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "в" пункта 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, нарушены, и высшим должностным лицом субъекта Российской Федерации или исполняющим обязанности высшего должностного лица субъекта Российской Федерации назначено (избрано) другое лицо, то указанное лицо до 5 апреля текущего года вправе направить в федеральный орган исполнительной власти - главному распорядителю </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">средств федерального бюджета для последующего направления до 15 апреля текущего года в Министерство строительства и жилищно-коммунального хозяйства Российской Федерации и Министерство финансов Российской Федерации обращение о продлении срока устранения нарушений обязательств, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P220">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "в" пункта 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, до 1 сентября текущего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 14.04.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId484">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 655</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.10.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId485">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1916</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.07.2026 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId486">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 850</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Министерство строительства и жилищно-коммунального хозяйства Российской Федерации и Министерство финансов Российской Федерации на основании указанного обращения подготавливают заключение о возможности принятия и достаточности принятых высшим должностным лицом субъекта Российской Федерации или исполняющим обязанности высшего должностного лица субъекта Российской Федерации мер для обеспечения исполнения условий соглашения в отношении соблюдения сроков достижения контрольных точек строительства в пределах установленной стоимости строительства (реконструкции, в том числе с элементами реставрации, технического перевооружения) или стоимости приобретения объектов до 1 сентября текущего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 07.10.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId487">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1295</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 14.04.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId488">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 655</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.10.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId489">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1916</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 01.12.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId490">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2058</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="P500"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r>
+        <w:t xml:space="preserve">Министерство строительства и жилищно-коммунального хозяйства Российской Федерации и Министерство финансов Российской Федерации не позднее 1 мая текущего года вносят в Правительство Российской Федерации предложения о продлении срока устранения нарушения обязательств, предусмотренных соглашением в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P220">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "в" пункта 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, с приложением соответствующего проекта распоряжения Правительства Российской Федерации и указанного заключения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId491">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 14.04.2022 N 655)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="P502"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r>
+        <w:t xml:space="preserve">В случае если в срок, установленный распоряжением Правительства Российской Федерации в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P500">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем четырнадцатым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, нарушение предусмотренных соглашением обязательств не устранено, средства субсидии в объеме, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P450">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 19</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P474">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>19(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, подлежат возврату в доход федерального бюджета в течение одного месяца по истечении указанного срока.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае несоблюдения указанного в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P502">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце пятнадцатом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта срока главный распорядитель средств федерального бюджета направляет в высший исполнительный орган субъекта Российской Федерации требование по возврату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId492">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.10.2022 N 1916)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае полного или частичного неперечисления сумм, указанных в требовании по возврату, в течение 5 рабочих дней со дня истечения установленного срока возврата в федеральный бюджет средств из бюджета субъекта Российской Федерации главный распорядитель средств федерального бюджета представляет информацию о неисполнении требования по возврату в федеральный орган исполнительной власти, осуществляющий функции по контролю и надзору в финансово-бюджетной сфере.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Федеральный орган исполнительной власти, осуществляющий функции по контролю и надзору в финансово-бюджетной сфере, обязан не позднее 10 рабочих дней со дня получения указанной информации от главного распорядителя средств федерального бюджета обеспечить назначение проверки исполнения органами государственной власти субъекта Российской Федерации требования по возврату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 20 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId493">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 01.12.2018 N 1455)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="P508"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r>
+        <w:t xml:space="preserve">20(1). Правила предоставления субсидий могут содержать положения, предусматривающие сокращение размера субсидии в текущем и (или) очередном финансовом году, в случае если к </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">субъекту Российской Федерации применяются меры ответственности, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P408">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P450">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P474">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>19(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...67 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 11.12.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId494">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1519</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve">, от 01.12.2018 </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId453" w:tooltip="Постановление Правительства РФ от 01.12.2018 N 1455 (ред. от 07.02.2025) &quot;О внесении изменений в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
-[...26 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId495">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1455</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае если главным распорядителем средств федерального бюджета установлено недостижение субъектами Российской Федерации значений результатов использования субсидий (значений характеристик результатов использования субсидий), такая информация учитывается при составлении проекта федерального бюджета на очередной финансовый год и плановый период.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId496">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.07.2026 N 850)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 20(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId497">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 18.06.2015 N 604)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">21 - 21(1). Утратили силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId498">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.07.2026 N 850.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>22. В случае нарушения целей, установленных при предоставлении субсидии, применяются бюджетные меры принуждения, предусмотренные бюджетным законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 22 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId499">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.03.2023 N 489)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">22(1) - 22(2). Утратили силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId500">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 22.04.2020 N 559.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="P517"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r>
+        <w:t>23. В случае отсутствия на 1 января текущего финансового года (на 31-й день после дня вступления в силу федерального закона о внесении изменений в федеральный закон о федеральном бюджете на очередной финансовый год и плановый период) заключенного соглашения бюджетные ассигнования федерального бюджета на предоставление субсидий, предусмотренные соответствующему главному распорядителю средств федерального бюджета на текущий финансовый год, в размере, равном размеру субсидии соответствующему субъекту Российской Федерации, утвержденному федеральным законом о федеральном бюджете на соответствующий финансовый год и плановый период (федеральным законом о внесении изменений в федеральный закон о федеральном бюджете на очередной финансовый год и плановый период), подлежат в соответствии с решениями Правительства Российской Федерации перераспределению в целях увеличения бюджетных ассигнований резервного фонда Правительства Российской Федерации для оказания финансовой помощи бюджетам субъектов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 12.10.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId501">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1667</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.02.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId502">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 120</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="P519"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r>
+        <w:t xml:space="preserve">Министерство финансов Российской Федерации, Министерство экономического развития Российской Федерации и Министерство строительства и жилищно-коммунального хозяйства Российской Федерации (в части субсидий на софинансирование расходных обязательств субъектов Российской Федерации, возникающих при осуществлении капитальных вложений в объекты капитального строительства, приобретении объектов недвижимого имущества) при наличии основания, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P517">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, направляют в Правительство Российской Федерации согласованное заключение о финансовых и (или) об иных последствиях перераспределения бюджетных ассигнований, предусмотренных на предоставление соответствующей субсидии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 22.04.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId503">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 559</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.03.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId504">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 489</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Заключение, указанное в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P519">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце втором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, формируется на основании сведений, представляемых в Министерство финансов Российской Федерации, Министерство экономического развития Российской Федерации и Министерство строительства и жилищно-коммунального хозяйства Российской Федерации (в части субсидий на софинансирование расходных обязательств субъектов Российской Федерации, возникающих при осуществлении капитальных вложений в объекты капитального строительства, приобретении объектов недвижимого имущества) главным распорядителем средств федерального бюджета, которым допущено нарушение, указанное в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P517">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце первом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, не позднее 7 рабочих дней </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">после истечения установленного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P517">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта срока. Указанные сведения должны содержать информацию о причинах несвоевременного заключения соглашений и персональной ответственности должностных лиц, ответственных за такое нарушение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 22.04.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId505">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 559</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.03.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId506">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 489</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Министерство финансов Российской Федерации по основанию, предусмотренному </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P517">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, не позднее 15 февраля текущего финансового года (на 60-й день со дня вступления в силу федерального закона о внесении изменений в федеральный закон о федеральном бюджете на очередной финансовый год и плановый период, за исключением случая, если указанный федеральный закон принят в IV квартале текущего финансового года) на основании заключения, указанного в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P519">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце втором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, вносит в Правительство Российской Федерации предложения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId507">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 12.10.2020 N 1667)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="P525"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:t>о перераспределении бюджетных ассигнований, предусмотренных на предоставление соответствующей субсидии, на увеличение бюджетных ассигнований резервного фонда Правительства Российской Федерации для оказания финансовой помощи бюджетам субъектов Российской Федерации с приложением проекта соответствующего акта о перераспределении бюджетных ассигнований;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">абзац утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId508">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 22.04.2020 N 559.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Предложения, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P525">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце пятом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, должны содержать (за исключением случаев полного или частичного отказа субъекта Российской Федерации от заключения соглашения) основания и сроки проведения в установленном порядке служебной проверки в целях привлечения к дисциплинарной ответственности виновных должностных лиц федеральных органов исполнительной власти и (или) исполнительных органов субъектов Российской Федерации, допустивших неисполнение (ненадлежащее исполнение) должностных обязанностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 22.04.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId509">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 559</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve">, от 28.10.2022 </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId455" w:tooltip="Постановление Правительства РФ от 28.10.2022 N 1916 (ред. от 07.04.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
-[...1843 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId510">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1916</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Абзац утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId511">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 22.04.2020 N 559.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае если в срок, установленный </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P517">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, не заключены соглашения, Федеральное казначейство обеспечивает в течение 3 рабочих дней после наступления срока, указанного в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P517">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце первом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, отзыв на лицевой счет главного распорядителя средств федерального бюджета и блокировку распределения свободных остатков соответствующих лимитов бюджетных обязательств в порядке, установленном Министерством финансов Российской Федерации, до принятия Правительством Российской Федерации решения о перераспределении соответствующих субсидий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 23 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId512">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 31.01.2018 N 90)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>24. Контроль за соблюдением субъектами Российской Федерации условий предоставления субсидий осуществляется главными распорядителями средств федерального бюджета и уполномоченными органами государственного финансового контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 22.02.2016 </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId493" w:tooltip="Постановление Правительства РФ от 22.02.2016 N 127 (ред. от 01.12.2023) &quot;О внесении изменений в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot; {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId513">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 127</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve">, от 22.04.2020 </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId494" w:tooltip="Постановление Правительства РФ от 22.04.2020 N 559 (ред. от 07.02.2025) &quot;О внесении изменений в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, приостановлении действия пунктов 16 - 20(1) указанных Правил и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
-[...1151 lines deleted...]
-        <w:pStyle w:val="0"/>
+      <w:hyperlink r:id="rId514">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 559</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Приложение</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="0"/>
+        <w:t>к постановлению Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="0"/>
+        <w:t>Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...33 lines deleted...]
-        <w:pStyle w:val="2"/>
+        <w:t>от 30 сентября 2014 г. N 999</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-        <w:pStyle w:val="2"/>
+      <w:bookmarkStart w:id="41" w:name="P544"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r>
+        <w:t>ПЕРЕЧЕНЬ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...26 lines deleted...]
-        </w:rPr>
+        <w:t>УТРАТИВШИХ СИЛУ РЕШЕНИЙ ПРАВИТЕЛЬСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId529" w:tooltip="Постановление Правительства РФ от 26.05.2008 N 392 (ред. от 16.10.2012) &quot;О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId515">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 26 мая 2008 г. N 392 "О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации" (Собрание законодательства Российской Федерации, 2008, N 22, ст. 2573).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId530" w:tooltip="Постановление Правительства РФ от 27.01.2009 N 45 &quot;О внесении изменений в Постановление Правительства Российской Федерации от 26 мая 2008 г. N 392&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId516">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 27 января 2009 г. N 45 "О внесении изменений в постановление Правительства Российской Федерации от 26 мая 2008 г. N 392" (Собрание законодательства Российской Федерации, 2009, N 5, ст. 617).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId531" w:tooltip="Постановление Правительства РФ от 15.07.2009 N 558 (ред. от 26.10.2011) &quot;О предоставлении субсидий бюджетам субъектов Российской Федерации на ликвидацию межтерриториального перекрестного субсидирования в электроэнергетике&quot; (вместе с &quot;Правилами предоставления в 2009 году субсидий бюджетам субъектов Российской Федерации на ликвидацию межтерриториального перекрестного субсидирования в электроэнергетике&quot;, &quot;Методикой расчета субсидий, предоставляемых из федерального бюджета бюджетам субъектов Российской Федераци ------------ Недействующая редакция {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId517">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 15 июля 2009 г. N 558 "О предоставлении субсидий бюджетам субъектов Российской Федерации на ликвидацию межтерриториального перекрестного субсидирования в электроэнергетике" (Собрание законодательства Российской Федерации, 2009, N 30, ст. 3802).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId532" w:tooltip="Постановление Правительства РФ от 20.08.2009 N 693 &quot;О внесении изменения в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId518">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 20 августа 2009 г. N 693 "О внесении изменения в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации" (Собрание законодательства Российской Федерации, 2009, N 35, ст. 4244).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId533" w:tooltip="Постановление Правительства РФ от 03.10.2009 N 798 (ред. от 16.07.2014) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам, связанным с предоставлением из федерального бюджета бюджетам субъектов Российской Федерации субсидий, субвенций и иных межбюджетных трансфертов, имеющих целевое назначение&quot; ------------ Недействующая редакция {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId519">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 39</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации по вопросам, связанным с предоставлением из федерального бюджета бюджетам субъектов Российской Федерации субсидий, субвенций и иных межбюджетных трансфертов, имеющих целевое назначение, утвержденных постановлением Правительства Российской Федерации от 3 октября 2009 г. N 798 "О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам, связанным с предоставлением из федерального бюджета бюджетам субъектов Российской Федерации субсидий, субвенций и иных межбюджетных трансфертов, имеющих целевое назначение" (Собрание законодательства Российской Федерации, 2009, N 41, ст. 4784).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId534" w:tooltip="Постановление Правительства РФ от 23.03.2010 N 175 &quot;О внесении изменений в Постановление Правительства Российской Федерации от 26 мая 2008 г. N 392&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId520">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 23 марта 2010 г. N 175 "О внесении изменений в постановление Правительства Российской Федерации от 26 мая 2008 г. N 392" (Собрание законодательства Российской Федерации, 2010, N 13, ст. 1509).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId535" w:tooltip="Постановление Правительства РФ от 29.09.2010 N 776 (ред. от 26.10.2011) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам предоставления субсидий бюджетам субъектов Российской Федерации на ликвидацию межтерриториального перекрестного субсидирования в электроэнергетике&quot; ------------ Недействующая редакция {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId521">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации по вопросам предоставления субсидий бюджетам субъектов Российской Федерации на ликвидацию межтерриториального перекрестного субсидирования в электроэнергетике, утвержденных постановлением Правительства Российской Федерации от 29 сентября 2010 г. N 776 "О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам предоставления субсидий бюджетам субъектов Российской Федерации на ликвидацию межтерриториального перекрестного субсидирования в электроэнергетике" (Собрание законодательства Российской Федерации, 2010, N 41, ст. 5236).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId536" w:tooltip="Постановление Правительства РФ от 24.12.2010 N 1108 &quot;О внесении изменений в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId522">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 24 декабря 2010 г. N 1108 "О внесении изменений в Правила формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации" (Собрание законодательства Российской Федерации, 2011, N 2, ст. 305).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId537" w:tooltip="Постановление Правительства РФ от 12.09.2011 N 771 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Недействующая редакция {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId523">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 12 сентября 2011 г. N 771 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2011, N 38, ст. 5391).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId538" w:tooltip="Постановление Правительства РФ от 26.10.2011 N 867 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам предоставления субсидий из федерального бюджета бюджетам субъектов Российской Федерации на ликвидацию межтерриториального перекрестного субсидирования в электроэнергетике&quot; ------------ Недействующая редакция {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId524">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации по вопросам предоставления субсидий из федерального бюджета бюджетам субъектов Российской Федерации на ликвидацию межтерриториального перекрестного субсидирования в электроэнергетике, утвержденных постановлением Правительства Российской Федерации от 26 октября 2011 г. N 867 "О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам предоставления субсидий из федерального бюджета бюджетам субъектов Российской Федерации на ликвидацию межтерриториального перекрестного субсидирования в электроэнергетике" (Собрание законодательства Российской Федерации, 2011, N 44, ст. 6280).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId539" w:tooltip="Постановление Правительства РФ от 16.10.2012 N 1057 &quot;О внесении изменений в пункт 7 постановления Правительства Российской Федерации от 26 мая 2008 г. N 392&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId525">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 16 октября 2012 г. N 1057 "О внесении изменений в пункт 7 постановления Правительства Российской Федерации от 26 мая 2008 г. N 392" (Собрание законодательства Российской Федерации, 2012, N 43, ст. 5889).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...26 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId7"/>
+    <w:p w:rsidR="00C5248B" w:rsidRDefault="00C5248B">
+      <w:bookmarkStart w:id="42" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:sectPr w:rsidR="00C5248B" w:rsidSect="00DE1443">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
-      <w:titlePg/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...273 lines deleted...]
-</w:hdr>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
+  <w:doNotDisplayPageBoundaries/>
+  <w:defaultTabStop w:val="708"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00C5248B"/>
+    <w:rsid w:val="00C5248B"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{AF6890CB-4559-4C10-9FE9-7B8089466F05}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
     <w:rPrDefault>
       <w:rPr>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:default="1" w:customStyle="1" w:styleId="0">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
+    <w:rsid w:val="00C5248B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat">
     <w:name w:val="ConsPlusNonformat"/>
+    <w:rsid w:val="00C5248B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
     <w:name w:val="ConsPlusTitle"/>
+    <w:rsid w:val="00C5248B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell">
     <w:name w:val="ConsPlusCell"/>
+    <w:rsid w:val="00C5248B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList">
     <w:name w:val="ConsPlusDocList"/>
+    <w:rsid w:val="00C5248B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...1 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
     <w:name w:val="ConsPlusTitlePage"/>
+    <w:rsid w:val="00C5248B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm">
     <w:name w:val="ConsPlusJurTerm"/>
+    <w:rsid w:val="00C5248B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList">
     <w:name w:val="ConsPlusTextList"/>
+    <w:rsid w:val="00C5248B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
-[...130 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198378&amp;dst=100016" TargetMode = "External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498281&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463535&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198227&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198175&amp;dst=100009" TargetMode = "External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477904&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477944&amp;dst=100209" TargetMode = "External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463534&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=215309&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=219974&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342435&amp;dst=100244" TargetMode = "External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=289606&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=318185&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523190&amp;dst=100011" TargetMode = "External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506919&amp;dst=100335" TargetMode = "External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498278&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485655&amp;dst=100009" TargetMode = "External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=406102&amp;dst=125211" TargetMode = "External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477929&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;dst=100016" TargetMode = "External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477908&amp;dst=100012" TargetMode = "External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=377033&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=406105&amp;dst=127900" TargetMode = "External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=385463&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477917&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=519904&amp;dst=100207" TargetMode = "External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506904&amp;dst=100239" TargetMode = "External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523188&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=422995&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100009" TargetMode = "External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432860&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507880&amp;dst=100110" TargetMode = "External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485654&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453646&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=464206&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100026" TargetMode = "External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520429&amp;dst=100007" TargetMode = "External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467365&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521482&amp;dst=100407" TargetMode = "External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=510910&amp;dst=100012" TargetMode = "External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523194&amp;dst=100017" TargetMode = "External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;dst=100013" TargetMode = "External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=351827&amp;dst=100009" TargetMode = "External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=375081&amp;dst=100012" TargetMode = "External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=433395&amp;dst=100057" TargetMode = "External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=409376&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=413176&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448879&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453103&amp;dst=100068" TargetMode = "External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=2060" TargetMode = "External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198227&amp;dst=100021" TargetMode = "External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100027" TargetMode = "External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485655&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523400&amp;dst=102754" TargetMode = "External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7552" TargetMode = "External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=377033&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477917&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432860&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521482&amp;dst=100408" TargetMode = "External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520168&amp;dst=20890" TargetMode = "External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523197&amp;dst=2" TargetMode = "External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=464206&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521482&amp;dst=100409" TargetMode = "External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520429&amp;dst=100012" TargetMode = "External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520429&amp;dst=100451" TargetMode = "External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521482&amp;dst=100410" TargetMode = "External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=489331&amp;dst=100042" TargetMode = "External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467365&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198378&amp;dst=100016" TargetMode = "External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498281&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463535&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198227&amp;dst=100023" TargetMode = "External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198175&amp;dst=100009" TargetMode = "External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477904&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477944&amp;dst=100209" TargetMode = "External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463534&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=215309&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=219974&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342435&amp;dst=100244" TargetMode = "External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=289606&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=318185&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100011" TargetMode = "External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523190&amp;dst=100072" TargetMode = "External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506919&amp;dst=100335" TargetMode = "External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498278&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485655&amp;dst=100012" TargetMode = "External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=406102&amp;dst=125211" TargetMode = "External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477929&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;dst=100016" TargetMode = "External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477908&amp;dst=100012" TargetMode = "External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=377033&amp;dst=100012" TargetMode = "External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=406105&amp;dst=127900" TargetMode = "External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=385463&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477917&amp;dst=100007" TargetMode = "External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=519904&amp;dst=100207" TargetMode = "External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506904&amp;dst=100239" TargetMode = "External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523188&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=422995&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100011" TargetMode = "External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507880&amp;dst=100110" TargetMode = "External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485654&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453646&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100028" TargetMode = "External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521482&amp;dst=100411" TargetMode = "External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=510910&amp;dst=100012" TargetMode = "External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523194&amp;dst=100017" TargetMode = "External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;dst=100013" TargetMode = "External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=351827&amp;dst=100009" TargetMode = "External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=375081&amp;dst=100012" TargetMode = "External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=433395&amp;dst=100057" TargetMode = "External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=409376&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=413176&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448879&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453103&amp;dst=100068" TargetMode = "External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100016" TargetMode = "External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100017" TargetMode = "External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100019" TargetMode = "External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498278&amp;dst=100013" TargetMode = "External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100021" TargetMode = "External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100017" TargetMode = "External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7213" TargetMode = "External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7217" TargetMode = "External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=514113&amp;dst=2" TargetMode = "External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498278&amp;dst=100014" TargetMode = "External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485654&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463534&amp;dst=100011" TargetMode = "External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100024" TargetMode = "External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100013" TargetMode = "External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100012" TargetMode = "External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100016" TargetMode = "External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523188&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485654&amp;dst=100014" TargetMode = "External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523188&amp;dst=100011" TargetMode = "External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485654&amp;dst=100015" TargetMode = "External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100029" TargetMode = "External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100019" TargetMode = "External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485654&amp;dst=100016" TargetMode = "External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100020" TargetMode = "External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477904&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100027" TargetMode = "External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100014" TargetMode = "External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506904&amp;dst=100240" TargetMode = "External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100029" TargetMode = "External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100031" TargetMode = "External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100021" TargetMode = "External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;dst=100014" TargetMode = "External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523190&amp;dst=100009" TargetMode = "External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;dst=100015" TargetMode = "External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100032" TargetMode = "External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463535&amp;dst=100012" TargetMode = "External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100028" TargetMode = "External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100022" TargetMode = "External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100024" TargetMode = "External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=475991" TargetMode = "External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100025" TargetMode = "External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100034" TargetMode = "External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485654&amp;dst=100023" TargetMode = "External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485654&amp;dst=100024" TargetMode = "External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100027" TargetMode = "External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523188&amp;dst=100017" TargetMode = "External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100018" TargetMode = "External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485655&amp;dst=100013" TargetMode = "External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100012" TargetMode = "External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100013" TargetMode = "External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100039" TargetMode = "External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=215309&amp;dst=100014" TargetMode = "External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521482&amp;dst=100029" TargetMode = "External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521482&amp;dst=100413" TargetMode = "External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521482&amp;dst=100415" TargetMode = "External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100039" TargetMode = "External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521482&amp;dst=100417" TargetMode = "External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523190&amp;dst=100073" TargetMode = "External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521482&amp;dst=100417" TargetMode = "External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100028" TargetMode = "External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477917&amp;dst=100009" TargetMode = "External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521482&amp;dst=100417" TargetMode = "External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463535&amp;dst=100016" TargetMode = "External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521482&amp;dst=100417" TargetMode = "External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521482&amp;dst=100029" TargetMode = "External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100034" TargetMode = "External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521482&amp;dst=100418" TargetMode = "External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100030" TargetMode = "External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100032" TargetMode = "External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485654&amp;dst=100030" TargetMode = "External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100033" TargetMode = "External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100034" TargetMode = "External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100036" TargetMode = "External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511498&amp;dst=17" TargetMode = "External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518351&amp;dst=100647" TargetMode = "External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485654&amp;dst=100031" TargetMode = "External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100037" TargetMode = "External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511498&amp;dst=17" TargetMode = "External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518351&amp;dst=100647" TargetMode = "External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=461477&amp;dst=100014" TargetMode = "External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511498&amp;dst=100448" TargetMode = "External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485654&amp;dst=100033" TargetMode = "External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453646&amp;dst=100011" TargetMode = "External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100038" TargetMode = "External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100014" TargetMode = "External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523188&amp;dst=100029" TargetMode = "External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523188&amp;dst=100030" TargetMode = "External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100039" TargetMode = "External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100040" TargetMode = "External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463535&amp;dst=100028" TargetMode = "External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100047" TargetMode = "External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100040" TargetMode = "External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100042" TargetMode = "External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523188&amp;dst=100032" TargetMode = "External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100044" TargetMode = "External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100045" TargetMode = "External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523188&amp;dst=100034" TargetMode = "External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=385463&amp;dst=100014" TargetMode = "External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100045" TargetMode = "External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523190&amp;dst=100077" TargetMode = "External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100015" TargetMode = "External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100047" TargetMode = "External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498278&amp;dst=100023" TargetMode = "External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485654&amp;dst=100035" TargetMode = "External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100048" TargetMode = "External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100048" TargetMode = "External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100025" TargetMode = "External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485654&amp;dst=100036" TargetMode = "External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100017" TargetMode = "External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100051" TargetMode = "External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100053" TargetMode = "External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=377033&amp;dst=100014" TargetMode = "External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523188&amp;dst=100036" TargetMode = "External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100049" TargetMode = "External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911" TargetMode = "External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100037" TargetMode = "External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523188&amp;dst=100037" TargetMode = "External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=318185&amp;dst=100009" TargetMode = "External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100056" TargetMode = "External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498278&amp;dst=100024" TargetMode = "External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523190&amp;dst=100080" TargetMode = "External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523188&amp;dst=100039" TargetMode = "External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523188&amp;dst=100041" TargetMode = "External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100039" TargetMode = "External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521482&amp;dst=100419" TargetMode = "External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100040" TargetMode = "External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523894&amp;dst=3614" TargetMode = "External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100018" TargetMode = "External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523188&amp;dst=100042" TargetMode = "External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523188&amp;dst=100042" TargetMode = "External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100050" TargetMode = "External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100020" TargetMode = "External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511498&amp;dst=100449" TargetMode = "External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100021" TargetMode = "External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100054" TargetMode = "External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100013" TargetMode = "External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100043" TargetMode = "External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100025" TargetMode = "External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;dst=100023" TargetMode = "External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100056" TargetMode = "External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100029" TargetMode = "External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463535&amp;dst=100030" TargetMode = "External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100031" TargetMode = "External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523188&amp;dst=100047" TargetMode = "External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100027" TargetMode = "External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100033" TargetMode = "External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100034" TargetMode = "External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100035" TargetMode = "External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100062" TargetMode = "External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100036" TargetMode = "External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498278&amp;dst=100026" TargetMode = "External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100045" TargetMode = "External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=318185&amp;dst=100011" TargetMode = "External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100067" TargetMode = "External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498278&amp;dst=100028" TargetMode = "External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100058" TargetMode = "External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100040" TargetMode = "External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100068" TargetMode = "External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100070" TargetMode = "External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523188&amp;dst=100048" TargetMode = "External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523188&amp;dst=100050" TargetMode = "External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463535&amp;dst=100032" TargetMode = "External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100065" TargetMode = "External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523188&amp;dst=100051" TargetMode = "External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=215309&amp;dst=100016" TargetMode = "External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463534&amp;dst=100016" TargetMode = "External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100029" TargetMode = "External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100032" TargetMode = "External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=509336&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100034" TargetMode = "External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523194&amp;dst=100021" TargetMode = "External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100038" TargetMode = "External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100041" TargetMode = "External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523194&amp;dst=100025" TargetMode = "External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100046" TargetMode = "External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100069" TargetMode = "External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100042" TargetMode = "External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396428&amp;dst=100004" TargetMode = "External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100072" TargetMode = "External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;dst=100026" TargetMode = "External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100075" TargetMode = "External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100045" TargetMode = "External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100075" TargetMode = "External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100077" TargetMode = "External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100079" TargetMode = "External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498278&amp;dst=100030" TargetMode = "External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463534&amp;dst=100026" TargetMode = "External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100079" TargetMode = "External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523894&amp;dst=2896" TargetMode = "External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463534&amp;dst=100028" TargetMode = "External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506919&amp;dst=100335" TargetMode = "External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463534&amp;dst=100029" TargetMode = "External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498278&amp;dst=100031" TargetMode = "External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498278&amp;dst=100033" TargetMode = "External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523188&amp;dst=100053" TargetMode = "External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485654&amp;dst=100046" TargetMode = "External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100052" TargetMode = "External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100053" TargetMode = "External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198175&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463534&amp;dst=100031" TargetMode = "External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100082" TargetMode = "External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100086" TargetMode = "External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100048" TargetMode = "External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100087" TargetMode = "External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100049" TargetMode = "External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;dst=100029" TargetMode = "External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100050" TargetMode = "External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=509482&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;dst=100031" TargetMode = "External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100014" TargetMode = "External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100051" TargetMode = "External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463535&amp;dst=100038" TargetMode = "External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=215309&amp;dst=100019" TargetMode = "External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100053" TargetMode = "External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100090" TargetMode = "External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523188&amp;dst=100058" TargetMode = "External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100054" TargetMode = "External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498278&amp;dst=100035" TargetMode = "External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523188&amp;dst=100059" TargetMode = "External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=510910&amp;dst=2" TargetMode = "External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463534&amp;dst=100032" TargetMode = "External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521793" TargetMode = "External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463534&amp;dst=100034" TargetMode = "External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=219974&amp;dst=100009" TargetMode = "External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=215309&amp;dst=100020" TargetMode = "External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463534&amp;dst=100036" TargetMode = "External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521793" TargetMode = "External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463534&amp;dst=100037" TargetMode = "External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=219974&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=510910&amp;dst=100019" TargetMode = "External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463534&amp;dst=100038" TargetMode = "External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521793" TargetMode = "External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463534&amp;dst=100039" TargetMode = "External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=219974&amp;dst=100011" TargetMode = "External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100091" TargetMode = "External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485654&amp;dst=100048" TargetMode = "External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=510910&amp;dst=100020" TargetMode = "External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=215309&amp;dst=100022" TargetMode = "External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485655&amp;dst=100015" TargetMode = "External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521706&amp;dst=100014" TargetMode = "External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520168&amp;dst=20890" TargetMode = "External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103692" TargetMode = "External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100056" TargetMode = "External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100092" TargetMode = "External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477929&amp;dst=100015" TargetMode = "External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=377033&amp;dst=100016" TargetMode = "External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485654&amp;dst=100049" TargetMode = "External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463534&amp;dst=100041" TargetMode = "External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103692" TargetMode = "External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=219974&amp;dst=100012" TargetMode = "External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100084" TargetMode = "External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485654&amp;dst=100050" TargetMode = "External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100085" TargetMode = "External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100087" TargetMode = "External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100088" TargetMode = "External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100094" TargetMode = "External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100089" TargetMode = "External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=510910&amp;dst=2" TargetMode = "External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521706&amp;dst=100014" TargetMode = "External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520168&amp;dst=20890" TargetMode = "External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103692" TargetMode = "External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100096" TargetMode = "External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477929&amp;dst=100016" TargetMode = "External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=377033&amp;dst=100017" TargetMode = "External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485654&amp;dst=100051" TargetMode = "External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521793" TargetMode = "External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100097" TargetMode = "External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=510910&amp;dst=100022" TargetMode = "External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100098" TargetMode = "External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521793" TargetMode = "External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=510910&amp;dst=100023" TargetMode = "External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521793" TargetMode = "External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100101" TargetMode = "External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=510910&amp;dst=100025" TargetMode = "External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485655&amp;dst=100017" TargetMode = "External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100058" TargetMode = "External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100102" TargetMode = "External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477908&amp;dst=100013" TargetMode = "External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477908&amp;dst=100016" TargetMode = "External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100014" TargetMode = "External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100043" TargetMode = "External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506935&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100105" TargetMode = "External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477908&amp;dst=100018" TargetMode = "External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511498&amp;dst=17" TargetMode = "External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518351&amp;dst=100647" TargetMode = "External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100064" TargetMode = "External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100107" TargetMode = "External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523188&amp;dst=100060" TargetMode = "External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485654&amp;dst=100052" TargetMode = "External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463534&amp;dst=100044" TargetMode = "External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198175&amp;dst=100012" TargetMode = "External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100064" TargetMode = "External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100110" TargetMode = "External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100064" TargetMode = "External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100110" TargetMode = "External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198175&amp;dst=100013" TargetMode = "External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100096" TargetMode = "External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100064" TargetMode = "External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100111" TargetMode = "External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100064" TargetMode = "External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100111" TargetMode = "External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100064" TargetMode = "External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100111" TargetMode = "External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100064" TargetMode = "External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100111" TargetMode = "External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100064" TargetMode = "External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100111" TargetMode = "External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100064" TargetMode = "External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100111" TargetMode = "External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100064" TargetMode = "External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100111" TargetMode = "External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198227&amp;dst=100024" TargetMode = "External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198175&amp;dst=100015" TargetMode = "External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463534&amp;dst=100046" TargetMode = "External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100097" TargetMode = "External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100065" TargetMode = "External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100113" TargetMode = "External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100014" TargetMode = "External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100053" TargetMode = "External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100054" TargetMode = "External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198175&amp;dst=100017" TargetMode = "External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100114" TargetMode = "External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100066" TargetMode = "External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100115" TargetMode = "External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523188&amp;dst=100061" TargetMode = "External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100057" TargetMode = "External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100058" TargetMode = "External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100060" TargetMode = "External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100119" TargetMode = "External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100061" TargetMode = "External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100063" TargetMode = "External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100016" TargetMode = "External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100120" TargetMode = "External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100016" TargetMode = "External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100066" TargetMode = "External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506904&amp;dst=100242" TargetMode = "External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100017" TargetMode = "External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100121" TargetMode = "External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506904&amp;dst=100242" TargetMode = "External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100017" TargetMode = "External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100054" TargetMode = "External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506904&amp;dst=100242" TargetMode = "External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100018" TargetMode = "External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100068" TargetMode = "External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498281&amp;dst=100019" TargetMode = "External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100113" TargetMode = "External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100087" TargetMode = "External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198378&amp;dst=100017" TargetMode = "External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100089" TargetMode = "External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100124" TargetMode = "External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100115" TargetMode = "External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477908&amp;dst=100019" TargetMode = "External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507257&amp;dst=100017" TargetMode = "External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100117" TargetMode = "External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100118" TargetMode = "External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463535&amp;dst=100046" TargetMode = "External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498278&amp;dst=100037" TargetMode = "External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523188&amp;dst=100062" TargetMode = "External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485654&amp;dst=100053" TargetMode = "External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463535&amp;dst=100047" TargetMode = "External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463534&amp;dst=100050" TargetMode = "External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498280&amp;dst=100119" TargetMode = "External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100090" TargetMode = "External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498278&amp;dst=100038" TargetMode = "External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100067" TargetMode = "External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498281&amp;dst=100026" TargetMode = "External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463535&amp;dst=100049" TargetMode = "External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=284949&amp;dst=100120" TargetMode = "External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100092" TargetMode = "External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498278&amp;dst=100038" TargetMode = "External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=215309&amp;dst=100024" TargetMode = "External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498279&amp;dst=100093" TargetMode = "External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498282&amp;dst=100124" TargetMode = "External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498278&amp;dst=100039" TargetMode = "External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498281&amp;dst=100028" TargetMode = "External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485654&amp;dst=100054" TargetMode = "External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498278&amp;dst=100042" TargetMode = "External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477929&amp;dst=100018" TargetMode = "External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498208&amp;dst=100068" TargetMode = "External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498278&amp;dst=100044" TargetMode = "External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485654&amp;dst=100056" TargetMode = "External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498278&amp;dst=100045" TargetMode = "External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485654&amp;dst=100056" TargetMode = "External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477929&amp;dst=100019" TargetMode = "External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498278&amp;dst=100048" TargetMode = "External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498278&amp;dst=100049" TargetMode = "External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100019" TargetMode = "External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498278&amp;dst=100051" TargetMode = "External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=289606&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463535&amp;dst=100067" TargetMode = "External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498278&amp;dst=100052" TargetMode = "External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=136863" TargetMode = "External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=84260" TargetMode = "External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=120984&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=90924" TargetMode = "External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=165751&amp;dst=100158" TargetMode = "External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=98733" TargetMode = "External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=120983&amp;dst=100009" TargetMode = "External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=109080&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=119303&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=120939&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=136768" TargetMode = "External"/></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;dst=100411" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523190&amp;dst=100011" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538932&amp;dst=100031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538933&amp;dst=100023" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;dst=100023" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477917&amp;dst=100005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;dst=100409" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=413176&amp;dst=100006" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100048" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538927&amp;dst=100022" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538932&amp;dst=100042" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538906&amp;dst=100016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100039" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100051" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477929&amp;dst=100016" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100036" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100111" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100060" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100026" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=514113&amp;dst=2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538934&amp;dst=100050" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100041" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100051" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=103692" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538932&amp;dst=100051" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477904&amp;dst=100005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538933&amp;dst=100016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;dst=100417" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538933&amp;dst=100031" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100101" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538932&amp;dst=100024" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100045" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538904&amp;dst=100019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538926&amp;dst=100005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525272&amp;dst=100207" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100077" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538926&amp;dst=100032" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=109080&amp;dst=100005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=375081&amp;dst=100012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523190&amp;dst=100072" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;dst=100015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538934&amp;dst=100030" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520168&amp;dst=20890" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100050" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100105" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198175&amp;dst=100017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538932&amp;dst=100005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523194&amp;dst=100017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100029" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538934&amp;dst=100053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7552" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453103&amp;dst=100068" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538933&amp;dst=100024" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523190&amp;dst=100077" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100064" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100058" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100045" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100049" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100068" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506904&amp;dst=100239" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534730&amp;dst=100451" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538933&amp;dst=100010" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525250&amp;dst=100014" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538905&amp;dst=100005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;dst=100029" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100053" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100084" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538933&amp;dst=100051" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100111" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538934&amp;dst=100039" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100065" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100046" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506904&amp;dst=100242" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467365&amp;dst=100005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538926&amp;dst=100005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538934&amp;dst=100005" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538927&amp;dst=100019" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538905&amp;dst=100067" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477904&amp;dst=100010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;dst=100417" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538921&amp;dst=17" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100047" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100033" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538933&amp;dst=100054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=219974&amp;dst=100005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=409376&amp;dst=100006" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538932&amp;dst=100030" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538926&amp;dst=100034" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=120939&amp;dst=100010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538932&amp;dst=100005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;dst=100013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538905&amp;dst=100012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100040" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521793" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538921&amp;dst=17" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100047" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100056" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=406102&amp;dst=125211" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477917&amp;dst=100006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100031" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100052" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100019" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=103692" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538934&amp;dst=100036" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100064" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=422995&amp;dst=100010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100067" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;dst=100029" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100054" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538933&amp;dst=100056" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=489331&amp;dst=100042" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477929&amp;dst=100005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100024" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;dst=100415" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100090" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100097" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198175&amp;dst=100009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=461477&amp;dst=100014" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100085" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100111" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100039" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538927&amp;dst=100016" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100042" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=136863" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=510910&amp;dst=100012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=219974&amp;dst=100005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100014" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100034" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100058" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100050" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100042" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100021" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100079" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100115" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448879&amp;dst=100006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100011" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100053" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100022" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=219974&amp;dst=100011" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100064" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538933&amp;dst=100035" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100027" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;dst=100016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432860&amp;dst=100010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538932&amp;dst=100013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538906&amp;dst=100016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100020" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100040" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100092" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198175&amp;dst=100013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100033" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100058" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100111" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538933&amp;dst=100056" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432860&amp;dst=100010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538931&amp;dst=100012" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100072" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;dst=100417" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100042" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100088" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538933&amp;dst=100033" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100040" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538933&amp;dst=100006" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538920&amp;dst=1338" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100052" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=120984&amp;dst=100010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=2060" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100029" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100030" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538926&amp;dst=100028" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538926&amp;dst=100036" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538931&amp;dst=100013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100044" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538934&amp;dst=100060" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100005" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100013" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100057" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=375081&amp;dst=100012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=475991" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538926&amp;dst=100031" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538933&amp;dst=100048" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520168&amp;dst=20890" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100048" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=377033&amp;dst=100005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100034" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100064" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538933&amp;dst=100006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485655&amp;dst=100013" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;dst=100029" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;dst=100031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538905&amp;dst=100005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100036" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=377033&amp;dst=100016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538934&amp;dst=100037" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100068" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521793" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100111" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100113" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538932&amp;dst=100048" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=406105&amp;dst=127900" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538934&amp;dst=100010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100075" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538932&amp;dst=100035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;dst=100417" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100089" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100038" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100018" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100035" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100014" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100054" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=165751&amp;dst=100158" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100021" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538926&amp;dst=100029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100027" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538926&amp;dst=100037" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538934&amp;dst=100034" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100025" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100043" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100060" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=409376&amp;dst=100006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=385463&amp;dst=100005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=464206&amp;dst=100010" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100034" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100086" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100029" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100062" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100096" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100064" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100037" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=464206&amp;dst=100010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198175&amp;dst=100009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7217" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100041" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538926&amp;dst=100041" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477917&amp;dst=100009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538920&amp;dst=100647" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100056" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521793" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477917&amp;dst=100007" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538934&amp;dst=100048" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100111" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100061" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477944&amp;dst=100209" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=351827&amp;dst=100009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100012" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100075" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=510910&amp;dst=2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525250&amp;dst=100014" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=120983&amp;dst=100009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523190&amp;dst=100009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538934&amp;dst=100029" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506935&amp;dst=100010" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538934&amp;dst=100042" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100054" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533976&amp;dst=100335" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523400&amp;dst=102754" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=510910&amp;dst=100012" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538932&amp;dst=100033" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=510910&amp;dst=100019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100045" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100056" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198175&amp;dst=100012" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525272&amp;dst=100207" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448879&amp;dst=100006" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538932&amp;dst=100026" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100087" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477929&amp;dst=100018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534730&amp;dst=100012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538932&amp;dst=100014" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538927&amp;dst=100014" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485655&amp;dst=100015" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=377033&amp;dst=100017" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538904&amp;dst=100005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100032" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100064" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100121" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538905&amp;dst=100032" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523194&amp;dst=100025" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538905&amp;dst=100038" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=289606&amp;dst=100005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534730&amp;dst=100007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477944&amp;dst=100209" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100020" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=219974&amp;dst=100012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538905&amp;dst=100016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100037" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523190&amp;dst=100080" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=510910&amp;dst=100025" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100063" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538927&amp;dst=100005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506904&amp;dst=100239" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100020" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100079" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=119303&amp;dst=100005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=433395&amp;dst=100057" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533976&amp;dst=100335" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100005" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521793" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100032" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100039" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538931&amp;dst=100018" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100114" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538905&amp;dst=100030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485655&amp;dst=100009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=377033&amp;dst=100010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100016" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538933&amp;dst=100046" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538926&amp;dst=100038" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100027" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100015" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520168&amp;dst=20890" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100110" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=377033&amp;dst=100014" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100063" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538934&amp;dst=100005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;dst=100410" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=406102&amp;dst=125211" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=318185&amp;dst=100011" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100040" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538932&amp;dst=100044" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198227&amp;dst=100005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538926&amp;dst=100011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;dst=100413" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538933&amp;dst=100050" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521793" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100064" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538934&amp;dst=100041" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;dst=100407" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538934&amp;dst=100051" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100069" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100053" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538932&amp;dst=100052" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538927&amp;dst=100005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=422995&amp;dst=100010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100027" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;dst=100029" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538920&amp;dst=100647" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=219974&amp;dst=100009" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485655&amp;dst=100017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100023" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342435&amp;dst=100244" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=413176&amp;dst=100006" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538921&amp;dst=100449" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538926&amp;dst=100026" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=136768" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485655&amp;dst=100012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100028" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538926&amp;dst=100039" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538920&amp;dst=100647" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100066" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477929&amp;dst=100005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538932&amp;dst=100023" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538934&amp;dst=100047" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100039" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100120" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100019" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538934&amp;dst=100017" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100050" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538933&amp;dst=100030" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100056" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100110" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100049" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538932&amp;dst=100028" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506904&amp;dst=100242" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538932&amp;dst=100045" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467365&amp;dst=100005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;dst=100016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342435&amp;dst=100244" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100039" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538934&amp;dst=100058" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100087" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=510910&amp;dst=100022" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100064" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538921&amp;dst=100448" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;dst=100419" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538926&amp;dst=100016" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396428&amp;dst=100004" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100051" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=84260" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523194&amp;dst=100017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507880&amp;dst=100110" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=524066&amp;dst=2896" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506904&amp;dst=100240" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;dst=100418" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538927&amp;dst=100020" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100102" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538934&amp;dst=100032" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100054" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538934&amp;dst=100061" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=289606&amp;dst=100005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453103&amp;dst=100068" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=351827&amp;dst=100009" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;dst=100408" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100024" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198175&amp;dst=100010" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100091" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100107" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100048" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100096" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538931&amp;dst=100012" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100033" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538921&amp;dst=157" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538904&amp;dst=100005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100018" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538922&amp;dst=100010" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477929&amp;dst=100015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100034" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507880&amp;dst=100110" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100040" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100064" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100068" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477929&amp;dst=100019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;dst=100013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=377033&amp;dst=100012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523190&amp;dst=100073" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;dst=100026" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100054" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100094" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100098" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=289606&amp;dst=100005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453646&amp;dst=100011" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538931&amp;dst=100016" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=524066&amp;dst=3614" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538921&amp;dst=157" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100053" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=90924" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453646&amp;dst=100010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100031" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533976&amp;dst=100335" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521793" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198227&amp;dst=100021" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=318185&amp;dst=100005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100045" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477895&amp;dst=100043" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538933&amp;dst=100052" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100058" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=406105&amp;dst=127900" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=433395&amp;dst=100057" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538928&amp;dst=100082" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536464&amp;dst=2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=510910&amp;dst=100020" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100035" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=103692" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100111" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506904&amp;dst=100242" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7213" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100038" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453646&amp;dst=100010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=198227&amp;dst=100023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=502793&amp;dst=100012" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538933&amp;dst=100049" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538935&amp;dst=100028" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538921&amp;dst=17" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=318185&amp;dst=100009" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538930&amp;dst=100070" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=510910&amp;dst=100023" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100064" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538932&amp;dst=100049" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=385463&amp;dst=100005" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100045" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538929&amp;dst=100087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477904&amp;dst=100005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=318185&amp;dst=100005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538933&amp;dst=100014" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538934&amp;dst=100059" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=510910&amp;dst=2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=98733" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100014" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538934&amp;dst=100042" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523030&amp;dst=100043" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538866&amp;dst=100055" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538920&amp;dst=1338" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485655&amp;dst=100010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;dst=100014" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=219974&amp;dst=100010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=385463&amp;dst=100014" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538926&amp;dst=100044" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/></Relationships>
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+  <a:themeElements>
+    <a:clrScheme name="Стандартная">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Стандартная">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Стандартная">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>КонсультантПлюс Версия 4025.00.52</Application>
-  <Company>КонсультантПлюс Версия 4025.00.52</Company>
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>37</Pages>
+  <Words>26536</Words>
+  <Characters>151261</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>1260</Lines>
+  <Paragraphs>354</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>177443</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Постановление Правительства РФ от 30.09.2014 N 999
-[...2 lines deleted...]
-(вместе с "Правилами формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации")</dc:title>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Стрельникова Елизавета Игоревна</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>