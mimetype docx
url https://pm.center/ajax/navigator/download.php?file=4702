--- v0 (2026-04-11)
+++ v1 (2026-07-28)
@@ -1,18735 +1,18348 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...1 lines deleted...]
-  <Default Extension="bmp" ContentType="image/bmp"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitlePage"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Документ предоставлен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>КонсультантПлюс</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ПРАВИТЕЛЬСТВО РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>от 30 ноября 2023 г. N 2050</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ОБ УТВЕРЖДЕНИИ ПРАВИЛ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ПРИНЯТИЯ РЕШЕНИЙ ОБ ИЗМЕНЕНИИ СВОДНОЙ БЮДЖЕТНОЙ РОСПИСИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ФЕДЕРАЛЬНОГО БЮДЖЕТА, ЛИМИТОВ БЮДЖЕТНЫХ ОБЯЗАТЕЛЬСТВ,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>А ТАКЖЕ ИНФОРМАЦИИ ОБ ОБЪЕКТАХ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>И ОБЪЕКТАХ НЕДВИЖИМОГО ИМУЩЕСТВА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
-          <w:insideH w:val="nil"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10716"/>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr>
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AF32E7">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10716" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:position w:val="-61"/>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 21.12.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId5">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2237</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 30.05.2024 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId6">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 702</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 28.12.2024 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId7">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1957</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 12.06.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 888</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 02.08.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1158</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 26.12.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2163</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 06.07.2026 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 846</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Правительство Российской Федерации постановляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. Утвердить прилагаемые:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="P40">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правила</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства и объектах недвижимого имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="P740">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>изменения</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, которые вносятся в акты Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Установить, что внесение изменений в сводную бюджетную роспись федерального бюджета по основаниям, предусмотренным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами двадцать третьим</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>двадцать четвертым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>двадцать седьмым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>двадцать восьмым пункта 7 статьи 217</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, а также </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>частью 4 статьи 14</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Федерального закона "О внесении изменений в отдельные законодательные акты Российской Федерации, приостановлении действия отдельных положений законодательных актов Российской Федерации, признании утратившими силу отдельных положений законодательных актов Российской Федерации и об установлении особенностей исполнения бюджетов бюджетной системы Российской Федерации в 2025 году", осуществляется на основании решений, принимаемых в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P40">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем вторым подпункта "а" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правил, утвержденных настоящим постановлением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.12.2024 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1957</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 26.12.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2163</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2(1). Министерству финансов Российской Федерации давать разъяснения по вопросам применения </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P40">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правил</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, утвержденных настоящим постановлением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 2(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 06.07.2026 N 846)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Признать утратившими силу акты Правительства Российской Федерации и отдельные положения актов Правительства Российской Федерации по перечню согласно </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P858">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>приложению</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. Настоящее постановление вступает в силу с 1 января 2024 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Председатель Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>М.МИШУСТИН</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Утверждены</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>постановлением Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>от 30 ноября 2023 г. N 2050</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="P40"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>ПРАВИЛА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ПРИНЯТИЯ РЕШЕНИЙ ОБ ИЗМЕНЕНИИ СВОДНОЙ БЮДЖЕТНОЙ РОСПИСИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ФЕДЕРАЛЬНОГО БЮДЖЕТА, ЛИМИТОВ БЮДЖЕТНЫХ ОБЯЗАТЕЛЬСТВ,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>А ТАКЖЕ ИНФОРМАЦИИ ОБ ОБЪЕКТАХ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>И ОБЪЕКТАХ НЕДВИЖИМОГО ИМУЩЕСТВА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 06.07.2026 N 846)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="P50"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:t xml:space="preserve">1. Настоящие Правила определяют порядок принятия решений об изменении сводной бюджетной росписи по расходам федерального бюджета (далее - сводная бюджетная роспись), лимитов бюджетных обязательств, а также информации об объектах капитального строительства, мероприятиях (укрупненных инвестиционных проектах), объектах недвижимого имущества, находящихся на территории Российской Федерации (далее - объект), содержащейся в актах (решениях), предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 8 статьи 78</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 78.2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 2 статьи 78.3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьями 79</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>79.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем третьим пункта 1 статьи 80</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, в соответствии с которыми осуществляются расходы федерального бюджета (далее соответственно - осуществление (софинансирование) капитальных вложений, Бюджетный кодекс).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Принятие решений, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P50">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, осуществляется на основании заявки по форме согласно </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P157">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>приложению N 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (далее - заявка), формируемой в целях изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="P52"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:t>а) сводной бюджетной росписи на основании:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="P53"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:t>решений Правительства Российской Федерации, заместителей Председателя Правительства Российской Федерации, координационных органов, образованных Правительством Российской Федерации, и (или) их рабочих органов, а также уполномоченных органов управления национальными проектами, государственными программами Российской Федерации (далее соответственно - государственные программы, уполномоченные органы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="P54"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:t>предложений главных распорядителей средств федерального бюджета, если иное не установлено настоящими Правилами, - в иных случаях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="P55"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:t>б) лимитов бюджетных обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="P56"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:t>в) информации об объектах, в том числе без внесения изменений в сводную бюджетную роспись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Формирование заявки в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P52">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил осуществляется в целях внесения изменений в сводную бюджетную роспись по основаниям, предусмотренным бюджетным законодательством Российской Федерации, за исключением:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId27">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаца пятого</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (в части использования (перераспределения) средств резервного фонда </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Правительства Российской Федерации) пункта 3 статьи 217 Бюджетного кодекса и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункта 3 части 3 статьи 14</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Федерального закона "О внесении изменений в отдельные законодательные акты Российской Федерации, приостановлении действия отдельных положений законодательных актов Российской Федерации и об установлении особенностей исполнения бюджетов бюджетной системы Российской Федерации в 2026 году";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId29">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаца девятнадцатого</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (в части увеличения бюджетных ассигнований резервного фонда Правительства Российской Федерации) пункта 7 статьи 217 Бюджетного кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. Формирование заявки в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P54">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем третьим подпункта "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P55">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "б" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил в отношении бюджетных ассигнований федерального бюджета (далее - бюджетные ассигнования) и лимитов бюджетных обязательств, сведения о которых составляют государственную тайну, не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Внесение изменений в сводную бюджетную роспись и лимиты бюджетных обязательств осуществляется в соответствии с порядком, определенным Министерством финансов Российской Федерации, с учетом особенностей, установленных настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="P62"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:t>5. Изменения оценки объема бюджетных ассигнований федерального бюджета на долгосрочный период (за пределами планового периода), в том числе связанные с изменением сводной бюджетной росписи (лимитов бюджетных обязательств), подлежат отражению в заявке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="P63"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:t xml:space="preserve">6. В отношении мероприятий (укрупненных инвестиционных проектов), детализация которых до объектов определяется в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем шестым пункта 8</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о порядке формирования и ведения реестра объектов капитального строительства, объектов недвижимого имущества, строительство (реконструкция, в том числе с элементами реставрации, техническое перевооружение) или приобретение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета, утвержденного постановлением Правительства Российской Федерации от 30 мая 2024 г. N 702 "Об управлении капитальными вложениями, финансовое обеспечение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета", и мероприятий по обеспечению жильем военнослужащих и иных категорий лиц по основаниям, установленным законодательством Российской Федерации, принимаются решения, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P50">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, в отношении объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7. В случае если перераспределение бюджетных ассигнований осуществляется по основаниям, предусмотренным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами двадцать третьим</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>двадцать седьмым пункта 7 статьи 217</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса, Министерством финансов Российской Федерации в государственной интегрированной информационной системе управления общественными финансами "Электронный бюджет" (далее - система "Электронный бюджет") обеспечивается контроль за соблюдением непревышения установленного предельного объема перераспределения бюджетных ассигнований (далее - предельный объем перераспределения).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Предельный объем перераспределения рассчитывается исходя из установленного федеральным законом о федеральном бюджете на очередной финансовый год и плановый период общего объема бюджетных ассигнований на финансовое обеспечение реализации государственной программы (по основанию, предусмотренному </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем двадцать третьим пункта 7 статьи 217</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса) или национального проекта (по основанию, предусмотренному </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем двадцать седьмым пункта 7 статьи 217</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса) на соответствующий год с учетом внесенных изменений в указанный федеральный закон, если такими изменениями предусмотрено увеличение бюджетных ассигнований на реализацию государственной программы или национального проекта. В целях осуществления контроля за непревышением предельного объема перераспределения учитывается совокупный объем бюджетных ассигнований, перераспределенных в рамках государственной программы или национального проекта с начала финансового года по соответствующему основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>8. Формирование, согласование и одобрение заявки, за исключением заявки, содержащей сведения, отнесенные к государственной тайне, и (или) сведения конфиденциального характера, осуществляются в системе "Электронный бюджет" по мере ввода в эксплуатацию ее компонентов и модулей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>II. Формирование заявки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">9. Формирование заявки осуществляется с соблюдением требований к заявке согласно </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P468">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>приложению N 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="P71"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:t>10. Формирование заявки осуществляется главным распорядителем средств федерального бюджета (далее - инициатор) в системе "Электронный бюджет" при участии иных заинтересованных главных распорядителей средств федерального бюджета (далее - участники), которые в течение 2 рабочих дней со дня формирования заявки инициатором дополняют заявку информацией в части изменения параметров, относящихся к компетенции участников (без возможности корректировки сведений, сформированных иными участниками), а также с учетом позиций соответствующих ведомственных проектных офисов в отношении изменений национальных проектов, федеральных проектов и ведомственных проектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Формирование инициатором в пределах его компетенции, согласование и одобрение в соответствии с настоящими Правилами заявки, содержащей сведения, отнесенные к государственной тайне, осуществляются на бумажном и электронном носителях с соблюдением требований законодательства Российской Федерации о государственной тайне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае если заявка содержит одновременно сведения конфиденциального характера и сведения, не отнесенные к таковым, не позднее даты направления заявки на согласование в соответствии с настоящими Правилами в системе "Электронный бюджет" в части сведений, не носящих конфиденциального характера, инициатором и (или) участниками на бумажном носителе и в электронном виде формируется и направляется на согласование в соответствии с настоящими Правилами заявка в части сведений конфиденциального характера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>III. Согласование заявки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">11. Заявка, подписанная инициатором и всеми участниками (отдельные заявки, содержащие сведения, отнесенные к государственной тайне, подписанные соответственно инициатором и участниками), направляется одновременно в соответствии с полномочиями заинтересованных федеральных органов исполнительной власти, иных государственных органов и организаций согласно </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P518">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>приложению N 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (далее соответственно - заинтересованные государственные органы, организации) на согласование и подлежит согласованию ими в сроки, предусмотренные указанным приложением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При отсутствии позиций заинтересованных государственных органов, организаций относительно заявки по истечении сроков, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P518">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>приложением N 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к настоящим Правилам, заявка считается согласованной заинтересованными государственными органами, организациями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="P79"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:t>12. В рамках согласования заявки Министерством экономического развития Российской Федерации осуществляется оценка влияния изменений, содержащихся в заявке, на достижение показателей Единого плана по достижению национальных целей развития Российской Федерации до 2030 года и на перспективу до 2036 года (далее - Единый план).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для этих целей заявка дополнительно направляется (при необходимости) Министерством экономического развития Российской Федерации на согласование иным заинтересованным государственным органам, организациям, ответственным за достижение показателей Единого плана и не указанным в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P518">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>приложении N 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Согласование заявки ответственными за достижение показателей Единого плана осуществляется в течение одного рабочего дня со дня направления заявки Министерством экономического развития Российской Федерации, но в пределах срока, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P518">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>приложением N 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к настоящим Правилам для согласования Министерством экономического развития Российской Федерации заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае отсутствия позиции ответственных за достижение показателей Единого плана относительно заявки заявка считается ими согласованной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13. Заявка представляется инициатором в Министерство финансов Российской Федерации не позднее:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="P84"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:t xml:space="preserve">10 декабря текущего финансового года, - в случае если заявка предусматривает изменения, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P53">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце втором подпункта "а" пункта 2 настоящих</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="P85"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t xml:space="preserve">18 декабря текущего финансового года, - в случае если заявка предусматривает изменения, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P54">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце третьем подпункта "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P55">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P56">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"в" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, за исключением заявки, предусматривающей внесение изменений в сводную бюджетную роспись в связи с принятием нормативного правового акта (правового акта) (внесением изменений в нормативный правовой акт (правовой акт), предусматривающего использование (перераспределение) средств резервных фондов, а также средств, иным образом зарезервированных в федеральном законе о федеральном бюджете на текущий финансовый год и плановый период, в декабре текущего финансового года, а также в связи с исполнением судебных актов, предусматривающих обращение взыскания на средства федерального бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Представление заявки в Министерство финансов Российской Федерации по истечении сроков, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P84">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P85">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>третьим</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, допускается при наличии соответствующего решения Председателя Правительства Российской Федерации с приложением такого решения к заявке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">14. Заявка, предусматривающая изменения, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P53">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце втором подпункта "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P56">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "в" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, в отношении бюджетных ассигнований на осуществление (софинансирование) капитальных вложений, может быть не согласована Министерством финансов Российской Федерации, если такая заявка предусматривает перераспределение бюджетных ассигнований на мероприятия (укрупненные инвестиционные проекты), не соответствующие условию, указанному в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P63">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, или такая заявка предусматривает перераспределение бюджетных ассигнований, которое приводит к уменьшению бюджетных ассигнований, предусмотренных на строительство (реконструкцию) объекта капитального строительства, реализацию мероприятия (укрупненного инвестиционного проекта) без указания источников финансирования завершения строительства (реконструкции) такого объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Заявка, предусматривающая изменения в отношении бюджетных ассигнований на осуществление (софинансирование) капитальных вложений, подлежащих перераспределению в соответствии с условиями, определенными </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о мерах по обеспечению исполнения федерального бюджета, утвержденного постановлением Правительства Российской Федерации от 9 декабря 2017 г. N 1496 "О мерах по обеспечению исполнения федерального бюджета" (далее - Положение о мерах), подлежит отклонению Министерством строительства и жилищно-коммунального хозяйства Российской Федерации в случае, если заявка направлена ему на согласование менее чем за 15 дней до сроков, установленных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>шестым пункта 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о мерах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">15. Заявка, отклоненная Министерством финансов Российской Федерации либо отозванная инициатором самостоятельно, доработанная инициатором совместно с участниками (при необходимости) в части, не затрагивающей распределения (перераспределения) бюджетных </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>ассигнований, изменения показателей, мероприятий (результатов) национальных проектов, государственных программ и (или) их структурных элементов, информации об объектах, не подлежит повторному согласованию с заинтересованными государственными органами, организациями, которыми такая заявка ранее была согласована, при условии, что доработанная заявка направлена на согласование в течение 3 рабочих дней со дня отклонения (отзыва) заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>IV. Одобрение заявки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="P93"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:t xml:space="preserve">16. Заявка, рассмотренная заинтересованными государственными органами, организациями и содержащая изменения, указанные в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацах втором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>третьем</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (в отношении зарезервированных бюджетных ассигнований в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 61 части 1 статьи 21</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Федерального закона "О федеральном бюджете на 2026 год и на плановый период 2027 и 2028 годов", а также бюджетных ассигнований на осуществление (софинансирование) капитальных вложений, за исключением случаев, указанных в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце пятом пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце двадцать пятом пункта 7 статьи 217</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса, изменения сводной бюджетной росписи в связи с исполнением судебных актов, предусматривающих обращение взыскания на средства федерального бюджета, увеличения сводной бюджетной росписи в объеме остатков средств федерального бюджета на начало текущего финансового года по расходам на осуществление (софинансирование) капитальных вложений) </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P53">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункта "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P56">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (за исключением информации об объектах, реализация которых осуществляется в рамках государственного оборонного заказа) пункта 2, а также в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P62">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктах 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (за исключением заявки, содержащей только изменения оценки объема бюджетных ассигнований федерального бюджета на долгосрочный период (за пределами планового периода) и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P139">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>28</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, направляется в соответствии с полномочиями уполномоченных органов согласно </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P605">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>приложению N 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> на одобрение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="P94"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:t xml:space="preserve">Заявка, содержащая только изменения оценки объема бюджетных ассигнований федерального бюджета на долгосрочный период (за пределами планового периода), направляется (при необходимости) Министерством финансов Российской Федерации на одобрение в уполномоченные органы, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P605">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>приложением N 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">К заявке прилагаются позиции заинтересованных государственных органов, организаций, а также куратора национального проекта, государственной программы и (или) куратора федерального проекта в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P97">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 17</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Заявка, предусматривающая перераспределение бюджетных ассигнований и лимитов бюджетных обязательств в текущем финансовом году на осуществление (софинансирование) капитальных вложений между объектами (мероприятиями), не направляется на одобрение в уполномоченный орган, если указанное перераспределение было одобрено уполномоченным органом в отчетном финансовом году при перераспределении бюджетных ассигнований и лимитов бюджетных обязательств планового периода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="P97"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:t xml:space="preserve">17. В случае если заявка предусматривает изменения, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P626">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>позицией 5 приложения N 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к настоящим Правилам, такая заявка одновременно с направлением ее на одобрение в уполномоченный орган направляется куратору национального проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае если заявка предусматривает одновременно изменения национального проекта, и (или) государственной программы, и (или) федерального проекта и при этом такие проекты и государственную программу курируют разные заместители Председателя Правительства Российской Федерации, заявка одновременно с направлением на одобрение в уполномоченный орган направляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">куратору федерального проекта - в случае, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P614">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>позицией 2 приложения N 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">куратору государственной программы и (или) куратору федерального проекта - в случае, </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P618">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>позицией 3 приложения N 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Куратор национального проекта, куратор государственной программы и (или) куратор федерального проекта рассматривают заявку в течение 2 рабочих дней со дня ее поступления на рассмотрение и представляют свою позицию в уполномоченный орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">18. В случае если по истечении сроков, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P605">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>приложением N 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к настоящим Правилам, уполномоченным органом не принято решение об одобрении или отклонении заявки, заявка считается одобренной, за исключением заявки, содержащей изменения, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P54">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце третьем подпункта "а" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил (в части зарезервированных бюджетных ассигнований в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 61 части 1 статьи 21</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Федерального закона "О федеральном бюджете на 2026 год и на плановый период 2027 и 2028 годов").</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">19. Решение уполномоченного органа оформляется протоколом (поручением) (за исключением случая изменения параметров, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P610">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>позицией 1 приложения N 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к настоящим Правилам), который подлежит направлению в Министерство финансов Российской Федерации в течение одного рабочего дня со дня его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>20. В случае отклонения заявки Правительственной комиссией по вопросам оптимизации и повышения эффективности бюджетных расходов (далее - Комиссия по вопросам оптимизации) бюджетные ассигнования, содержащиеся в заявке, подлежат направлению на увеличение бюджетных ассигнований резервного фонда Правительства Российской Федерации в установленном порядке на основании решения Комиссии по вопросам оптимизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="P105"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:t>В случае несогласия уполномоченного органа с решением Комиссии по вопросам оптимизации указанное поручение подлежит исполнению не ранее чем через 3 рабочих дня после утверждения соответствующего решения Комиссии по вопросам оптимизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае если до истечения срока, указанного в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P105">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце втором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, информация о соответствующих разногласиях была направлена уполномоченным органом Председателю Правительства Российской Федерации, перераспределение соответствующих бюджетных ассигнований (увеличение бюджетных ассигнований резервного фонда Правительства Российской Федерации) осуществляется с учетом решения Председателя Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">21. В случае если заявка, предусматривающая изменения в части перераспределения бюджетных ассигнований на цели, связанные с социально-экономическим развитием Донецкой Народной Республики, Луганской Народной Республики, Запорожской области и Херсонской области (за исключением изменений, затрагивающих бюджетные ассигнования на исполнение публичных нормативных обязательств, на осуществление закупок товаров (работ, услуг), централизованно осуществляемых для нужд Донецкой Народной Республики, Луганской Народной Республики, Запорожской области и Херсонской области, на обеспечение деятельности и материально-техническое обеспечение территориальных органов и подведомственных учреждений федеральных органов исполнительной власти на территориях указанных субъектов Российской Федерации в сферах, соответствующих </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктам 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>11 пункта 3 статьи 21</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса), не согласована Министерством финансов Российской Федерации, но одобрена Заместителем Председателя Правительства Российской Федерации, осуществляющим руководство деятельностью коллегиального органа, образованного распоряжением Правительства Российской Федерации от 18 марта 2022 г. N 542-р (далее - коллегиальный орган), в пределах бюджетных ассигнований, указанных в пункте 9 распоряжения Правительства Российской Федерации от 21 апреля 2023 г. N 1019-р, рассмотрение заявки Комиссией по вопросам оптимизации не осуществляется, а информация об имеющихся разногласиях докладывается руководителем коллегиального органа Председателю Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="P108"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:t xml:space="preserve">22. В случае если в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правилами</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> принятия решений об осуществлении </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">капитальных вложений в объекты капитального строительства и приобретение объектов недвижимого имущества за счет средств федерального бюджета, утвержденными постановлением Правительства Российской Федерации от 30 мая 2024 г. N 702 "Об управлении капитальными вложениями, финансовое обеспечение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета", по объекту, содержащемуся в заявке, требуется принятие решения в форме, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 2.1 статьи 179.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса, заявка после одобрения уполномоченными органами подлежит направлению на рассмотрение Председателю Правительства Российской Федерации. Указанная заявка одновременно с представлением на одобрение уполномоченному органу подлежит направлению в президиум (штаб) Правительственной комиссии по региональному развитию в Российской Федерации на рассмотрение в пределах срока, установленного для одобрения уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="P109"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:t xml:space="preserve">23. В случаях, установленных бюджетным законодательством Российской Федерации, Министерство финансов Российской Федерации направляет свод предложений главных распорядителей средств федерального бюджета по внесению изменений в сводную бюджетную роспись на текущий финансовый год и плановый период по форме согласно </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P690">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>приложению N 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> на рассмотрение в Комиссию Федерального Собрания Российской Федерации по перераспределению бюджетных ассигнований в текущем финансовом году и плановом периоде (далее - Комиссия по перераспределению) в течение 3 рабочих дней со дня поступления в Министерство финансов Российской Федерации одобренных заявок, а в случае, указанном в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P108">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, - со дня поступления в Министерство финансов Российской Федерации рассмотренных Председателем Правительства Российской Федерации заявок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Изменения в сводную бюджетную роспись вносятся Министерством финансов Российской Федерации в течение 3 рабочих дней со дня принятия Комиссией по перераспределению решения о согласии на внесение изменений в сводную бюджетную роспись или по истечении установленного бюджетным законодательством Российской Федерации срока при отсутствии такого решения Комиссии по перераспределению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="P111"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:t xml:space="preserve">24. Заявка, предусматривающая изменения, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P54">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце третьем подпункта "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (за исключением случаев, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P93">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце первом пункта 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил) и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P55">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "б" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, подлежит направлению в Министерство финансов Российской Федерации в целях принятия решения о внесении изменений в сводную бюджетную роспись и (или) лимиты бюджетных обязательств после согласования заявки всеми заинтересованными государственными органами, организациями и считается одобренной с даты ее согласования Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Заявка, содержащая только изменения оценки объема бюджетных ассигнований федерального бюджета на долгосрочный период (за пределами планового периода), считается одобренной со дня ее согласования Министерством финансов Российской Федерации, если иное не определено </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P94">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем вторым пункта 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Раздел V </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>вступает</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в силу с 01.01.2027 (Постановление Правительства РФ от 06.07.2026 N 846).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:spacing w:before="280"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>V. Особенности формирования, согласования и одобрения заявки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в централизованном порядке</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="P119"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:t>25. Формирование, согласование и одобрение заявки в централизованном порядке осуществляются в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="P120"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:t xml:space="preserve">а) увеличения бюджетных ассигнований резервного фонда Правительства Российской Федерации за счет соответствующего уменьшения бюджетных ассигнований, предусмотренных главным распорядителям средств федерального бюджета, при несоблюдении ими сроков, а также </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">в соответствии с условиями, установленными </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId53">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем восьмым пункта 12(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId54">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами третьим</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и шестым пункта 13, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId55">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 26(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId56">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>26(1-2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о мерах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="P121"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:t xml:space="preserve">б) перераспределения бюджетных ассигнований на осуществление (софинансирование) капитальных вложений в соответствии с условиями, определенными </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем седьмым пункта 12(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, абзацем пятым </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId58">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункта 13</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId59">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о мерах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">26. Формирование, согласование и одобрение заявки, предусматривающей изменения, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P120">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "а" пункта 25</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, осуществляются в соответствии с настоящими Правилами с учетом следующих особенностей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) формирование заявки осуществляется Федеральным казначейством без учета требований, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P71">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P473">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктах 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P474">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P477">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P482">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P493">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>10 приложения N 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) формирование заявки осуществляется в сроки, установленные </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId60">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 12(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId61">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId62">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>26(1-1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId63">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>26(1-2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о мерах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) заявка содержит исключительно предложения по уменьшению бюджетных ассигнований, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P120">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "а" пункта 25</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) направление заявки на согласование в заинтересованные государственные органы, организации, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P518">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>приложении N 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к настоящим Правилам, не требуется;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">д) направление заявки на одобрение осуществляется в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P111">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 24</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (за исключением положений о наличии согласования всеми заинтересованными государственными органами, организациями) настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">27. Формирование, согласование и одобрение заявки, предусматривающей изменения, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P120">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "б" пункта 25</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, осуществляются в соответствии с настоящими Правилами с учетом следующих особенностей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) формирование заявки осуществляется Министерством строительства и жилищно-коммунального хозяйства Российской Федерации без учета требований, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P71">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P473">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктах 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P474">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P477">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P482">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P493">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>10 приложения N 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) формирование заявки осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">не позднее 10 рабочих дней со дня отзыва лимитов бюджетных обязательств Федеральным казначейством в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId64">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 12(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о мерах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">не позднее 15 июня в случае, предусмотренном абзацем пятым </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId65">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункта 13</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о мерах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">не позднее 10 рабочих дней со дня наступления сроков, указанных в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId66">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о мерах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) заявка содержит исключительно предложения по перераспределению бюджетных ассигнований, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P121">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "б" пункта 25</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, сформированные в соответствии с информацией, содержащейся в реестре объектов капитального строительства, объектов недвижимого имущества, строительство (реконструкция, в том числе с элементами реставрации, техническое перевооружение) или приобретение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId67">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 179.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса, и сводной бюджетной росписи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) направление заявки в отношении уменьшаемых расходов федерального бюджета на согласование в заинтересованные государственные органы, организации, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P518">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t xml:space="preserve">приложении </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t>N 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к настоящим Правилам, не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Направление заявки в отношении увеличиваемых расходов федерального бюджета на согласование в заинтересованные государственные органы, организации, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P518">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>приложении N 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к настоящим Правилам, осуществляется без учета требований </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P79">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункта 12</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, а также </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P557">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>позиции 7 приложения N 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">д) направление заявки на одобрение в уполномоченный орган осуществляется в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P605">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>приложением N 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к настоящим Правилам. В случае отклонения заявки уполномоченным органом, указанным в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P605">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>приложении N 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к настоящим Правилам, такая заявка подлежит возврату на доработку в Министерство строительства и жилищно-коммунального хозяйства Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">е) внесение изменений в сводную бюджетную роспись осуществляется в порядке, установленном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P109">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 23</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="P139"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:t xml:space="preserve">28. В течение 5 рабочих дней после одобрения заявки, предусматривающей изменения, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P119">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 25</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, главный распорядитель средств федерального бюджета, бюджетные ассигнования которого были перераспределены, обеспечивает формирование заявки, содержащей изменения иных параметров национальных проектов, государственных программ и (или) их структурных элементов (показателей, мероприятий (результатов), характеристик мероприятий (результатов), обусловленные внесением соответствующих изменений в сводную бюджетную роспись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">29. Согласование и одобрение заявки, содержащей изменения иных параметров национальных проектов, государственных программ и (или) их структурных элементов (показателей, мероприятий (результатов), характеристик мероприятий (результатов), обусловленные изменениями, указанными в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P119">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 25</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, осуществляются в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Приложение N 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>к Правилам принятия решений</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>об изменении сводной бюджетной</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>росписи федерального бюджета,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>лимитов бюджетных обязательств,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а также информации об объектах</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>капитального строительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и объектах недвижимого имущества</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(форма)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9071"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="24" w:name="P157"/>
+            <w:bookmarkEnd w:id="24"/>
+            <w:r>
+              <w:t>ЗАЯВКА</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>от _____________________ N _______</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="2"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Раздел I. Общие сведения об изменениях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="8220"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9070" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1. Вид изменения _________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9070" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2. Изменяемые параметры:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:position w:val="-9"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="3810000" cy="904875"/>
+                  <wp:extent cx="199390" cy="262255"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Консультант Плюс"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId3">
+                          <a:blip r:embed="rId68" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3810000" cy="904875"/>
+                            <a:ext cx="199390" cy="262255"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...23 lines deleted...]
-            </w:tcMar>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Бюджетные ассигнования федерального бюджета (далее - бюджетные ассигнования)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="5"/>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="48"/>
+                <w:noProof/>
+                <w:position w:val="-9"/>
               </w:rPr>
-              <w:t xml:space="preserve">Постановление Правительства РФ от 30.11.2023 N 2050</w:t>
-[...4647 lines deleted...]
-              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="180975" cy="238125"/>
+                  <wp:extent cx="199390" cy="262255"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1" name="Консультант Плюс"/>
+                  <wp:docPr id="2" name="Консультант Плюс"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42">
+                          <a:blip r:embed="rId68" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="180975" cy="238125"/>
+                            <a:ext cx="199390" cy="262255"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...33 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Лимиты бюджетных обязательств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:position w:val="-8"/>
+                <w:noProof/>
+                <w:position w:val="-9"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="180975" cy="238125"/>
+                  <wp:extent cx="199390" cy="262255"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1" name="Консультант Плюс"/>
+                  <wp:docPr id="3" name="Консультант Плюс"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42">
+                          <a:blip r:embed="rId68" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="180975" cy="238125"/>
+                            <a:ext cx="199390" cy="262255"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...33 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Мероприятия (результаты) структурного элемента государственной программы Российской Федерации (далее - мероприятие (результат)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:position w:val="-8"/>
+                <w:noProof/>
+                <w:position w:val="-9"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="180975" cy="238125"/>
+                  <wp:extent cx="199390" cy="262255"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1" name="Консультант Плюс"/>
+                  <wp:docPr id="4" name="Консультант Плюс"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42">
+                          <a:blip r:embed="rId68" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="180975" cy="238125"/>
+                            <a:ext cx="199390" cy="262255"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...32 lines deleted...]
-            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Характеристика мероприятий (результатов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:position w:val="-8"/>
+                <w:noProof/>
+                <w:position w:val="-9"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="180975" cy="238125"/>
+                  <wp:extent cx="199390" cy="262255"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1" name="Консультант Плюс"/>
+                  <wp:docPr id="5" name="Консультант Плюс"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42">
+                          <a:blip r:embed="rId68" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="180975" cy="238125"/>
+                            <a:ext cx="199390" cy="262255"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...32 lines deleted...]
-            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Объекты капитального строительства, мероприятия (укрупненные инвестиционные проекты), объекты недвижимого имущества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:position w:val="-8"/>
+                <w:noProof/>
+                <w:position w:val="-9"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="180975" cy="238125"/>
+                  <wp:extent cx="199390" cy="262255"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1" name="Консультант Плюс"/>
+                  <wp:docPr id="6" name="Консультант Плюс"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42">
+                          <a:blip r:embed="rId68" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="180975" cy="238125"/>
+                            <a:ext cx="199390" cy="262255"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...33 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатели национального проекта, государственной программы Российской Федерации, их структурных элементов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:position w:val="-8"/>
+                <w:noProof/>
+                <w:position w:val="-9"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="180975" cy="238125"/>
+                  <wp:extent cx="199390" cy="262255"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1" name="Консультант Плюс"/>
+                  <wp:docPr id="7" name="Консультант Плюс"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42">
+                          <a:blip r:embed="rId68" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="180975" cy="238125"/>
+                            <a:ext cx="199390" cy="262255"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...32 lines deleted...]
-            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Опережающее финансирование объектов капитального строительства </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P447">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;1&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:position w:val="-8"/>
+                <w:noProof/>
+                <w:position w:val="-9"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="180975" cy="238125"/>
+                  <wp:extent cx="199390" cy="262255"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1" name="Консультант Плюс"/>
+                  <wp:docPr id="8" name="Консультант Плюс"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42">
+                          <a:blip r:embed="rId68" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="180975" cy="238125"/>
+                            <a:ext cx="199390" cy="262255"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...41 lines deleted...]
-            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ключевые показатели и задачи национальных целей развития Российской Федерации до 2030 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:position w:val="-8"/>
+                <w:noProof/>
+                <w:position w:val="-9"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="180975" cy="238125"/>
+                  <wp:extent cx="199390" cy="262255"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1" name="Консультант Плюс"/>
+                  <wp:docPr id="9" name="Консультант Плюс"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42">
+                          <a:blip r:embed="rId68" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="180975" cy="238125"/>
+                            <a:ext cx="199390" cy="262255"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...32 lines deleted...]
-            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Параметры Единого плана по достижению национальных целей развития Российской Федерации до 2030 года и на перспективу до 2036 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:position w:val="-8"/>
+                <w:noProof/>
+                <w:position w:val="-9"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="180975" cy="238125"/>
+                  <wp:extent cx="199390" cy="262255"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1" name="Консультант Плюс"/>
+                  <wp:docPr id="10" name="Консультант Плюс"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42">
+                          <a:blip r:embed="rId68" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="180975" cy="238125"/>
+                            <a:ext cx="199390" cy="262255"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...32 lines deleted...]
-            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4"/>
-[...60 lines deleted...]
-              <w:t xml:space="preserve"> Финансовое обеспечение в долгосрочном периоде</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Оценка объема бюджетных ассигнований на долгосрочный период (за пределами планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...20 lines deleted...]
-        </w:sectPr>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="15874"/>
+        <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr>
-[...2 lines deleted...]
-            <w:tcW w:w="15874" w:type="dxa"/>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="0"/>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
               <w:outlineLvl w:val="2"/>
-              <w:jc w:val="center"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Раздел II. Предложения по перераспределению бюджетных ассигнований федерального бюджета и изменению лимитов бюджетных обязательств, а также по изменению мероприятий (результатов) и их характеристик</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t>Раздел II. Предложения по перераспределению бюджетных ассигнований и изменению лимитов бюджетных обязательств, а также по изменению мероприятий (результатов) и их характеристик</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...8 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00AF32E7" w:rsidSect="005D5FFF">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-          <w:insideH w:val="single" w:sz="4"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="340"/>
-[...19 lines deleted...]
-        <w:gridCol w:w="958"/>
+        <w:gridCol w:w="572"/>
+        <w:gridCol w:w="1030"/>
+        <w:gridCol w:w="444"/>
+        <w:gridCol w:w="343"/>
+        <w:gridCol w:w="703"/>
+        <w:gridCol w:w="311"/>
+        <w:gridCol w:w="843"/>
+        <w:gridCol w:w="402"/>
+        <w:gridCol w:w="848"/>
+        <w:gridCol w:w="1008"/>
+        <w:gridCol w:w="973"/>
+        <w:gridCol w:w="537"/>
+        <w:gridCol w:w="572"/>
+        <w:gridCol w:w="1145"/>
+        <w:gridCol w:w="343"/>
+        <w:gridCol w:w="343"/>
+        <w:gridCol w:w="673"/>
+        <w:gridCol w:w="358"/>
+        <w:gridCol w:w="717"/>
+        <w:gridCol w:w="335"/>
+        <w:gridCol w:w="809"/>
+        <w:gridCol w:w="320"/>
+        <w:gridCol w:w="829"/>
+        <w:gridCol w:w="999"/>
+        <w:gridCol w:w="577"/>
       </w:tblGrid>
-      <w:tr>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Предложения по увеличению бюджетных ассигнований</w:t>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7937" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Предложения по уменьшению бюджетных ассигнований</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7944" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Предложения по увеличению бюджетных ассигнований</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...25 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15881" w:type="dxa"/>
+            <w:gridSpan w:val="25"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Национальный проект/государственная программа Российской Федерации/непрограммное направление деятельности _________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">(наименование) </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P544" w:tooltip="&lt;2&gt; Заполняется по каждому национальному проекту, государственной программе Российской Федерации, непрограммному направлению деятельности, в рамках которых осуществляется перераспределение бюджетных ассигнований федерального бюджета, изменение лимитов бюджетных обязательств, изменение параметров финансового обеспечения объектов капитального строительства (объектов недвижимого имущества).">
+            <w:hyperlink w:anchor="P448">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;2&gt;</w:t>
+                <w:t>&lt;2&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...2 lines deleted...]
-            <w:tcW w:w="340" w:type="dxa"/>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...25 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>N п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4877" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Код бюджетной классификации Российской Федерации </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P545" w:tooltip="&lt;3&gt; Заполняется для каждого кода бюджетной классификации отдельно.">
+            <w:hyperlink w:anchor="P449">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;3&gt;</w:t>
+                <w:t>&lt;3&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2494" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="2762" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-            <w:tcW w:w="340" w:type="dxa"/>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Структурное подразделение Минфина России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...25 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>N п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4996" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Код бюджетной классификации Российской Федерации </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P545" w:tooltip="&lt;3&gt; Заполняется для каждого кода бюджетной классификации отдельно.">
+            <w:hyperlink w:anchor="P449">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;3&gt;</w:t>
+                <w:t>&lt;3&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2381" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="2872" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Структурное подразделение Минфина России</w:t>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Структурное подразделение Минфина России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...24 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ГРБС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="672" w:type="dxa"/>
-[...32 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>РЗ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ПР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ЦСР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ВР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ГРБС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1247" w:type="dxa"/>
-[...32 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>РЗ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="667" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ПР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1397" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:vMerge w:val="continue"/>
-[...61 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ЦСР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1361" w:type="dxa"/>
-[...32 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ВР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...33 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="780" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="672" w:type="dxa"/>
-[...28 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2494" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1247" w:type="dxa"/>
-[...28 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="667" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1397" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="2762" w:type="dxa"/>
-[...75 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1361" w:type="dxa"/>
-[...28 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2381" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="2872" w:type="dxa"/>
-[...9 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...209 lines deleted...]
-      <w:tr>
+      <w:tr w:rsidR="00AF32E7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideV w:val="nil"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="340" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="566" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-[...53 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ГРБС ________________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-[...16 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7377" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ГРБС _______________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="nil"/>
+            <w:insideV w:val="nil"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Тип и наименование структурного элемента государственной программы Российской Федерации ________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7377" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Тип и наименование структурного элемента государственной программы Российской Федерации _______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="nil"/>
+            <w:insideV w:val="nil"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Направление расходов __________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7377" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Направление расходов __________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="nil"/>
+            <w:insideV w:val="nil"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-[...53 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Вид расходов __________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-[...7 lines deleted...]
-              </w:rPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7377" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Вид расходов __________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="nil"/>
+            <w:insideV w:val="nil"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Основание для внесения изменений ________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7377" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Основание для внесения изменений ________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="nil"/>
+            <w:insideV w:val="nil"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Дополнительная информация (по вопросу)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>_____________________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7377" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Дополнительная информация (по вопросу)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>_____________________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideV w:val="nil"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...7 lines deleted...]
-          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7377" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideV w:val="nil"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Заместитель Председателя Правительства Российской Федерации _____________________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7377" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Заместитель Председателя Правительства Российской Федерации _____________________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideV w:val="nil"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1460" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1402" w:type="dxa"/>
-[...16 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Пояснения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5911" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(приводятся пояснения, обоснования предлагаемых изменений)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Пояснения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5903" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(приводятся пояснения, обоснования предлагаемых изменений)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:tcW w:w="4228" w:type="dxa"/>
-[...83 lines deleted...]
-          <w:tcPr>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Параметр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4567" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:tcW w:w="3223" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:hyperlink w:history="0" w:anchor="P546" w:tooltip="&lt;4&gt; Информация об объемах бюджетных ассигнований федерального бюджета, лимитах бюджетных обязательств, значениях мероприятий (результатов) и параметров структурированной части характеристики мероприятия (результата) приводится как разница между предусмотренными и предлагаемыми параметрами.">
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Объемы (оценка объемов) бюджетных </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">ассигнований федерального бюджета/значения мероприятия (результата), характеристики мероприятия (результата) по годам </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P450">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
-            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...28 lines deleted...]
-            <w:hyperlink w:history="0" w:anchor="P546" w:tooltip="&lt;4&gt; Информация об объемах бюджетных ассигнований федерального бюджета, лимитах бюджетных обязательств, значениях мероприятий (результатов) и параметров структурированной части характеристики мероприятия (результата) приводится как разница между предусмотренными и предлагаемыми параметрами.">
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Параметр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4541" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Объемы (оценка объемов) бюджетных </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">ассигнований федерального бюджета/значения мероприятия (результата), характеристики мероприятия (результата) по годам </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P450">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
-            <w:vMerge w:val="continue"/>
-[...5 lines deleted...]
-            <w:tcW w:w="907" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-          <w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>на 20__ год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2236" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>плановый период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1840" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>за пределами планового периода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>на 20__ год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>плановый период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1842" w:type="dxa"/>
-[...19 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>за пределами планового периода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1238" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>на 20__ год (первый год)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>на 20__ год (второй год)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>на 20__ год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>на 20__ год (первый год)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1138" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>на 20__ год (второй год)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>на 20__ год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Бюджетные ассигнования на мероприятие (результат)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>_______________________/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(наименование)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1238" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-          <w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="532" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Бюджетные ассигнования на мероприятие (результат)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>______________________/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(наименование)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1914" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1915" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:r>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:vMerge w:val="continue"/>
-[...179 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>непрограммное направление деятельности (тыс. рублей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>непрограммное направление деятельности (тыс. рублей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:tcW w:w="3223" w:type="dxa"/>
-[...19 lines deleted...]
-            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Лимиты бюджетных обязательств на мероприятие (результат)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>_______________________/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(наименование)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-            <w:tcW w:w="920" w:type="dxa"/>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1238" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-            <w:tcW w:w="920" w:type="dxa"/>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...60 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-            <w:tcW w:w="957" w:type="dxa"/>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="532" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-            <w:tcW w:w="957" w:type="dxa"/>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Лимиты бюджетных обязательств на мероприятие (результат)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>______________________/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(наименование)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-            <w:tcW w:w="957" w:type="dxa"/>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-            <w:tcW w:w="958" w:type="dxa"/>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1138" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...7 lines deleted...]
-            <w:tcW w:w="340" w:type="dxa"/>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2543" w:type="dxa"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>непрограммное направление деятельности (тыс. рублей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-[...17 lines deleted...]
-            <w:tcW w:w="340" w:type="dxa"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>непрограммное направление деятельности (тыс. рублей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Параметры финансового обеспечения объекта капитального строительства, мероприятия (укрупненного инвестиционного проекта), </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>объекта недвижимого имущества</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>_______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(наименование)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1238" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="532" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Параметры финансового обеспечения объекта капитального строительства, мероприятия (укрупненного инвестиционного проекта), </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>объекта недвижимого имущества</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>_______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(наименование)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1138" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-[...48 lines deleted...]
-            <w:tcW w:w="340" w:type="dxa"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(тыс. рублей) &lt;5&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2522" w:type="dxa"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(тыс. рублей) &lt;5&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Мероприятие (результат)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>_______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(наименование)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1238" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="532" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Мероприятие (результат)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>_______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(наименование)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1138" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-[...17 lines deleted...]
-            <w:tcW w:w="397" w:type="dxa"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(единица измерения)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-[...44 lines deleted...]
-          <w:p/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(единица измерения)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...7 lines deleted...]
-            <w:tcW w:w="340" w:type="dxa"/>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Характеристика мероприятия (результата)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>_______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(наименование)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1238" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="532" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Характеристика мероприятия (результата)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>_______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(наименование)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1138" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
-[...39 lines deleted...]
-            <w:tcW w:w="340" w:type="dxa"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(единица измерения) &lt;5&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
-[...1942 lines deleted...]
-            <w:hyperlink w:history="0" w:anchor="P547" w:tooltip="&lt;5&gt; При наличии 2 и более объектов капитального строительства, мероприятий (укрупненных инвестиционных проектов), объектов недвижимого имущества, параметров структурированной части характеристики мероприятия (результата) строка дублируется для каждого объекта, параметра.">
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(единица измерения) </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P451">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...115 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...6 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:tcW w:w="3223" w:type="dxa"/>
-[...127 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1238" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
-            <w:tcBorders>
-[...83 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1138" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...219 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ИТОГО по национальному проекту/государственной программе Российской Федерации/непрограммному направлению деятельности (тыс. рублей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1238" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
-            <w:tcBorders>
-[...317 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:tcW w:w="3223" w:type="dxa"/>
-[...1260 lines deleted...]
-            <w:tcW w:w="3223" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...178 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ИТОГО по национальному проекту/государственной программе Российской Федерации/непрограммному направлению деятельности (тыс. рублей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1138" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...7 lines deleted...]
-          <w:pgMar w:top="1133" w:right="397" w:bottom="566" w:left="397" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00AF32E7">
+          <w:pgSz w:w="16838" w:h="11905" w:orient="landscape"/>
+          <w:pgMar w:top="1701" w:right="397" w:bottom="850" w:left="397" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...8 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00AF32E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="0"/>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
               <w:outlineLvl w:val="2"/>
-              <w:jc w:val="center"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Раздел III. Предложения по внесению изменений в информацию об объектах капитального строительства, мероприятиях (укрупненных инвестиционных проектах), объектах недвижимого имущества, содержащуюся в актах (решениях) об осуществлении (софинансировании) капитальных вложений</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t>Раздел III. Предложения по внесению изменений в информацию об объектах капитального строительства, мероприятиях (укрупненных инвестиционных проектах), объектах недвижимого имущества, содержащуюся в актах (решениях) об осуществлении (софинансировании) капитальных вложений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...8 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00AF32E7">
+          <w:pgSz w:w="11905" w:h="16838"/>
+          <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-          <w:insideH w:val="single" w:sz="4"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="567"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="588"/>
+        <w:gridCol w:w="1855"/>
+        <w:gridCol w:w="2005"/>
+        <w:gridCol w:w="3614"/>
+        <w:gridCol w:w="2122"/>
+        <w:gridCol w:w="2925"/>
+        <w:gridCol w:w="2925"/>
       </w:tblGrid>
-      <w:tr>
-[...2 lines deleted...]
-            <w:tcW w:w="567" w:type="dxa"/>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-          <w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>N п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7388" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="4308" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Объект капитального строительства, мероприятие (укрупненный инвестиционный проект), объект недвижимого имущества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7880" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="4195" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Информация об объекте капитального строительства, мероприятии (укрупненном инвестиционном проекте), объекте недвижимого имущества</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Информация об объекте капитального строительства, мероприятии (укрупненном инвестиционном проекте), объекте недвижимого имущества</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...18 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1834" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>наименование &lt;6&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1982" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>уникальный код</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3572" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>вид, реквизиты и наименование нормативного правового (правового) акта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P548" w:tooltip="&lt;6&gt; Указывается информация, содержащаяся в акте (решении) об осуществлении (софинансировании) капитальных вложений и подлежащая корректировке.">
+            <w:hyperlink w:anchor="P452">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;6&gt;</w:t>
+                <w:t>&lt;6&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1247" w:type="dxa"/>
-[...87 lines deleted...]
-              <w:t xml:space="preserve">предлагаемые изменения</w:t>
+            <w:tcW w:w="2891" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>согласно действующему акту (решению)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2891" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>предлагаемые изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...102 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1834" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1982" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3572" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2891" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2891" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...18 lines deleted...]
-          <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00AF32E7">
+          <w:pgSz w:w="16838" w:h="11905" w:orient="landscape"/>
+          <w:pgMar w:top="1701" w:right="397" w:bottom="850" w:left="397" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="13550"/>
+        <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr>
-[...2 lines deleted...]
-            <w:tcW w:w="13550" w:type="dxa"/>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="0"/>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
               <w:outlineLvl w:val="2"/>
-              <w:jc w:val="center"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Раздел IV. Предложения по изменению показателей национальных проектов, государственных программ Российской Федерации и (или) их структурных элементов</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t>Раздел IV. Предложения по изменению показателей национальных проектов, государственных программ Российской Федерации и (или) их структурных элементов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...8 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00AF32E7">
+          <w:pgSz w:w="11905" w:h="16838"/>
+          <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-          <w:insideH w:val="single" w:sz="4"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="547"/>
-[...12 lines deleted...]
-        <w:gridCol w:w="887"/>
+        <w:gridCol w:w="571"/>
+        <w:gridCol w:w="1715"/>
+        <w:gridCol w:w="1375"/>
+        <w:gridCol w:w="1375"/>
+        <w:gridCol w:w="1145"/>
+        <w:gridCol w:w="1360"/>
+        <w:gridCol w:w="1360"/>
+        <w:gridCol w:w="1030"/>
+        <w:gridCol w:w="573"/>
+        <w:gridCol w:w="1145"/>
+        <w:gridCol w:w="1360"/>
+        <w:gridCol w:w="1360"/>
+        <w:gridCol w:w="1088"/>
+        <w:gridCol w:w="577"/>
       </w:tblGrid>
-      <w:tr>
-[...2 lines deleted...]
-            <w:tcW w:w="547" w:type="dxa"/>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-            <w:tcW w:w="2665" w:type="dxa"/>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>N п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-            <w:tcW w:w="764" w:type="dxa"/>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Наименование показателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-            <w:tcW w:w="765" w:type="dxa"/>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Уровень показателя </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P453">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;7&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-          <w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Единица измерения показателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10887" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
-            <w:tcW w:w="8816" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Значения по годам</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Значения показателя по годам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...25 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5413" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:tcW w:w="4405" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>согласно паспорту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5474" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:tcW w:w="4411" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">предлагаемые изменения</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>предлагаемые изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...26 lines deleted...]
-            <w:tcW w:w="881" w:type="dxa"/>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-          <w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>на 20__ год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1762" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>плановый период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1762" w:type="dxa"/>
-[...16 lines deleted...]
-            <w:tcW w:w="881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>за пределами планового периода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-          <w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>на 20__ год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1762" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>плановый период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1648" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1768" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">за пределами планового периода</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>за пределами планового периода</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...168 lines deleted...]
-              <w:t xml:space="preserve">...</w:t>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>на 20__ год (первый год)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>на 20__ год (второй год)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>на 20__ год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>на 20__ год (первый год)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>на 20__ год (второй год)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>на 20__ год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...423 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="566" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="571" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...7 lines deleted...]
-          <w:pgMar w:top="1133" w:right="1440" w:bottom="566" w:left="1440" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00AF32E7">
+          <w:pgSz w:w="16838" w:h="11905" w:orient="landscape"/>
+          <w:pgMar w:top="1701" w:right="397" w:bottom="850" w:left="397" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...176 lines deleted...]
-        <w:pStyle w:val="0"/>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>--------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="P447"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r>
+        <w:t>&lt;1&gt; Заполняется автоматически на основании информации, указанной в сведениях об объекте капитального строительства, и не является основанием для отказа в согласовании настоящего документа заинтересованными государственными органами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="P448"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:t>&lt;2&gt; Заполняется по каждому национальному проекту, по каждой государственной программе Российской Федерации, по каждому непрограммному направлению деятельности, в рамках которых осуществляется перераспределение бюджетных ассигнований, изменение лимитов бюджетных обязательств, изменение параметров финансового обеспечения объектов капитального строительства (объектов недвижимого имущества).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="P449"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:t>&lt;3&gt; Заполняется для каждого кода бюджетной классификации отдельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="P450"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:t>&lt;4&gt; Информация об объемах бюджетных ассигнований, лимитах бюджетных обязательств, значениях мероприятий (результатов) и параметров структурированной части характеристики мероприятия (результата) структурного элемента государственной программы Российской Федерации приводится как разница между предусмотренными и предлагаемыми параметрами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="P451"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r>
+        <w:t>&lt;5&gt; При наличии 2 и более объектов капитального строительства, мероприятий (укрупненных инвестиционных проектов), объектов недвижимого имущества, параметров структурированной части характеристики мероприятия (результата) структурного элемента государственной программы Российской Федерации строка дублируется для каждого объекта, параметра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="P452"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:t>&lt;6&gt; Указывается информация, содержащаяся в акте (решении) об осуществлении (софинансировании) капитальных вложений и подлежащая корректировке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="P453"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r>
+        <w:t>&lt;7&gt; Для показателя уровня национального проекта указывается "НП", государственной программы Российской Федерации - "ГП", федерального проекта - "ФП", ведомственного проекта - "ВП", комплекса процессных мероприятий - "КПМ", для показателей Единого плана по достижению национальных целей развития Российской Федерации до 2030 года и на перспективу до 2036 года - "ЕП".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
         <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Приложение N 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="0"/>
+        <w:t>к Правилам принятия решений</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="0"/>
+        <w:t>об изменении сводной бюджетной</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="0"/>
+        <w:t>росписи федерального бюджета,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="0"/>
+        <w:t>лимитов бюджетных обязательств,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="0"/>
+        <w:t>а также информации об объектах</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="0"/>
+        <w:t>капитального строительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="0"/>
+        <w:t>и объектах недвижимого имущества</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:r>
-[...19 lines deleted...]
-        <w:pStyle w:val="0"/>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="P468"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r>
+        <w:t>ТРЕБОВАНИЯ К ЗАЯВКЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I. Общие требования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Соответствие бюджетному законодательству Российской Федерации и требованиям иных нормативных правовых актов Российской Федерации изменений, предлагаемых в заявке, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId69">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>приложением N 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к Правилам принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>информации об объектах капитального строительства и объектах недвижимого имущества, утвержденным постановлением Правительства Российской Федерации от 30 ноября 2023 г. N 2050 "Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства и объектах недвижимого имущества" (далее - заявка).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="P473"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r>
+        <w:t>2. Отражение в заявке изменений всех взаимосвязанных параметров национальных проектов, государственных программ Российской Федерации (далее - государственная программа) и (или) их структурных элементов (в том числе показателей, мероприятий (результатов) и их характеристик), обусловленных изменениями сводной бюджетной росписи по расходам федерального бюджета, лимитов бюджетных обязательств, информации об объектах капитального строительства, мероприятиях (укрупненных инвестиционных проектах), объектах недвижимого имущества, находящихся на территории Российской Федерации, оценки объема бюджетных ассигнований федерального бюджета на долгосрочной период (за пределами планового периода) (далее соответственно - сводная бюджетная роспись, объекты, информация об объекте, долгосрочная оценка).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="P474"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r>
+        <w:t xml:space="preserve">3. Приведение в заявке обоснования изменений, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P473">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих требований, или обоснования отсутствия необходимости таких изменений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. Включение в заявку изменений иных параметров, в том числе параметров национальных проектов, государственных программ и (или) их структурных элементов, не связанных с изменениями сводной бюджетной росписи, лимитов бюджетных обязательств, информации об объектах и долгосрочной оценки, не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. Отражение взаимосвязанных изменений сводной бюджетной росписи (лимитов бюджетных обязательств) и долгосрочной оценки в одной заявке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="P477"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r>
+        <w:t>6. Отражение в заявке, подготовленной в целях внесения изменений в сводную бюджетную роспись или изменения информации об объемах бюджетных ассигнований федерального бюджета (далее - бюджетные ассигнования) по объектам без внесения изменений в сводную бюджетную роспись, следующей дополнительной информации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>причины высвобождения бюджетных ассигнований и необходимости увеличения бюджетных ассигнований;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>источник финансового обеспечения реализации мероприятия (результата) структурного элемента государственной программы и (или) строительства (реконструкции, приобретения) объектов, в отношении которых предусматривается уменьшение бюджетных ассигнований (сведения об отсутствии необходимости дальнейшего финансового обеспечения такого мероприятия (результата), строительства (реконструкции, приобретения) объектов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>недопущение образования кредиторской (дебиторской) задолженности по уменьшаемым (увеличиваемым) расходам федерального бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. Обеспечение в рамках заявки сбалансированного перераспределения бюджетных ассигнований (за исключением изменений в части увеличения (уменьшения) расходов федерального бюджета в связи с восстановлением остатков, увеличения расходов федерального бюджета за счет поступивших доходов, уменьшения расходов федерального бюджета, соотнесенных с доходами (источниками финансирования дефицита федерального бюджета), уменьшения бюджетных ассигнований в целях увеличения бюджетных ассигнований резервного фонда Правительства Российской Федерации, а также увеличения бюджетных ассигнований резервного фонда Правительства Российской Федерации за счет соответствующего уменьшения иных бюджетных ассигнований.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="P482"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r>
+        <w:t>8. Направление заявки на согласование с приложением к заявке следующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="P483"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>решение Совета при Президенте Российской Федерации по стратегическому развитию и национальным проектам (в случае если заявка предусматривает ухудшение значений (исключение) показателей национальных проектов, государственных программ и (или) их структурных элементов, предусмотренных ключевыми показателями и задачами национальных целей развития Российской Федерации до 2030 года, одобренными Советом);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>решение Президента Российской Федерации или Председателя Правительства Российской Федерации, а также решение ведомственного координационного органа (в отношении ведомственных проектов) (в случае если заявка предусматривает исключение в IV квартале текущего года показателей национального проекта, государственной программы, федерального проекта, ведомственного проекта и (или) ухудшение плановых значений таких показателей, установленных на IV квартал текущего года);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="P485"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r>
+        <w:t>решение Президента Российской Федерации или Председателя Правительства Российской Федерации (в случае если заявка предусматривает ухудшение значений показателей национального проекта более чем на 10 процентов в год (с начала года), а также ухудшение их значений на последний год реализации);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>проект правового акта Правительства Российской Федерации о распределении объемов межбюджетных трансфертов между субъектами Российской Федерации (о внесении изменений в распределение объемов межбюджетных трансфертов между субъектами Российской Федерации) (в случае если заявка предусматривает необходимость распределения объемов межбюджетных трансфертов между субъектами Российской Федерации либо внесения изменений в распределение объемов межбюджетных трансфертов между субъектами Российской Федерации).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">9. В случае если предполагается уменьшение бюджетных ассигнований на предоставление межбюджетных трансфертов бюджетам субъектов Российской Федерации, формирование заявки осуществляется при условии наличия заключенных дополнительных соглашений к ранее заключенным соглашениям о предоставлении межбюджетных трансфертов из федерального бюджета бюджетам субъектов Российской Федерации, а также к соглашениям, предусмотренным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId70">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым пункта 74</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения об организации проектной деятельности в Правительстве Российской Федерации, утвержденного постановлением Правительства Российской Федерации от 31 октября 2018 г. N 1288 "Об организации проектной деятельности в Правительстве Российской Федерации", </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId71">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем третьим пункта 28</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о системе управления государственными программами Российской Федерации, утвержденного постановлением Правительства Российской Федерации от 26 мая 2021 г. N 786 "О системе управления государственными программами Российской Федерации" (при необходимости), предусматривающих уточнение соответствующих объемов межбюджетных трансфертов и параметров национальных проектов, государственных программ и (или) их структурных элементов, декомпозируемых по соответствующим субъектам Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>II. Дополнительные требования в отношении перераспределения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>бюджетных ассигнований, предусмотренных на осуществление</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(софинансирование) капитальных вложений в объекты</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="P493"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r>
+        <w:t xml:space="preserve">10. Формирование заявки в отношении объектов, по которым в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId72">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 15 марта 2023 г. N 399 "О случаях и порядке проведения проверки инвестиционных проектов на предмет эффективности использования средств федерального бюджета, направляемых на капитальные вложения, о внесении изменений в некоторые акты Правительства Российской Федерации, приостановлении действия постановления Правительства Российской Федерации от 12 августа 2008 г. N 590 и отдельных положений некоторых актов Правительства Российской Федерации, а также признании утратившими силу некоторых актов и отдельных положений некоторых актов Правительства Российской Федерации" требуется проведение проверки инвестиционных проектов на предмет </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>эффективности использования средств федерального бюджета, направляемых на капитальные вложения, осуществляется после проведения соответствующей оценки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">11. Заявка, предусматривающая изменения бюджетных ассигнований на осуществление (софинансирование) капитальных вложений и формируемая в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId73">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем пятым пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId74">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем двадцать пятым пункта 7 статьи 217</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, а также в целях изменения сводной бюджетной росписи в связи с исполнением судебных актов, предусматривающих обращение взыскания на средства федерального бюджета, увеличения сводной бюджетной росписи в объеме остатков средств федерального бюджета на начало текущего финансового года, не должна содержать изменения данных о наименовании, направлении инвестирования, мощности, стоимости и сроке ввода в эксплуатацию (приобретения) объекта, а также изменение объемов бюджетных ассигнований по объектам, решение об осуществлении (софинансировании) капитальных вложений по которым принято Правительством Российской Федерации (за исключением формирования заявки в части новых объектов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>12. В отношении объектов осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>перераспределение бюджетных ассигнований на осуществление (софинансирование) капитальных вложений между текущим финансовым годом и плановым периодом в целях опережающего проектирования, строительства (реконструкции) или приобретения одного или нескольких объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>перераспределение бюджетных ассигнований на осуществление (софинансирование) капитальных вложений между 2 и более объектами в пределах одного финансового года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>увеличение (уменьшение) бюджетных ассигнований на осуществление капитальных вложений за счет соответствующего уменьшения (увеличения) бюджетных ассигнований по другим направлениям расходов федерального бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13. В случае перераспределения бюджетных ассигнований между текущим финансовым годом и плановым периодом увеличение бюджетных ассигнований текущего финансового года осуществляется в целях опережающего проектирования, строительства (реконструкции) или приобретения объектов, бюджетные ассигнования на осуществление (софинансирование) которых предусмотрены в плановом периоде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">14. В случае если перераспределение бюджетных ассигнований требует внесения изменений в сводную бюджетную роспись при формировании заявки на лицевых счетах главного распорядителя (распорядителя) бюджетных средств, открытых главным распорядителям средств федерального бюджета, должно быть обеспечено наличие остатка нераспределенных или в случае, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P501">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P503">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>четвертым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта (за исключением бюджетных ассигнований на осуществление (софинансирование) объектов, включенных в государственный оборонный заказ), зарезервированных лимитов бюджетных обязательств в объеме бюджетных ассигнований, предлагаемых к уменьшению в соответствующем финансовом году.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="P501"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:t>В целях формирования заявки, предусматривающей перераспределение бюджетных ассигнований, требующее внесения изменений в сводную бюджетную роспись, в случае, если получателями средств федерального бюджета приняты и не исполнены бюджетные обязательства, связанные с осуществлением (софинансированием) капитальных вложений, возникшие из заключенных государственных контрактов или соглашений о предоставлении субсидий из федерального бюджета бюджетам субъектов Российской Федерации (далее - государственный контракт (соглашение):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="P502"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r>
+        <w:t xml:space="preserve">а) получатели средств федерального бюджета обеспечивают по каждому государственному контракту (соглашению) согласование со стороной, с которой заключен государственный контракт (соглашение), новых сроков исполнения принятых обязательств (условий), не превышающих общий </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">срок исполнения государственного контракта (соглашения), которое оформляется подписанием стороной, с которой заключен государственный контракт (соглашение), дополнительного соглашения к государственному контракту (соглашению), а при перераспределении бюджетных ассигнований на софинансирование капитальных вложений в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId75">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения о мерах по обеспечению исполнения федерального бюджета, утвержденного постановлением Правительства Российской Федерации от 9 декабря 2017 г. N 1496 "О мерах по обеспечению исполнения федерального бюджета", обеспечивают уменьшение в одностороннем порядке размера субсидии, предусмотренного на текущий финансовый год соответствующим соглашением о предоставлении субсидии из федерального бюджета бюджетам субъектов Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="P503"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r>
+        <w:t xml:space="preserve">б) главные распорядители средств федерального бюджета на основании дополнительных соглашений к государственным контрактам (соглашениям), подписанных в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P502">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, обеспечивают отзыв лимитов бюджетных обязательств в размере бюджетных ассигнований, предлагаемых к уменьшению, в целях осуществления Федеральным казначейством резервирования указанных лимитов бюджетных обязательств на лицевых счетах главного распорядителя средств (распорядителя) федерального бюджета, открытых главным распорядителям средств федерального бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
-      </w:pPr>
-[...16 lines deleted...]
-      </w:r>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Приложение N 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>к Правилам принятия решений</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>об изменении сводной бюджетной</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>росписи федерального бюджета,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>лимитов бюджетных обязательств,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а также информации об объектах</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>капитального строительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и объектах недвижимого имущества</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="P518"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r>
+        <w:t>ПОЛНОМОЧИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ЗАИНТЕРЕСОВАННЫХ ФЕДЕРАЛЬНЫХ ОРГАНОВ ИСПОЛНИТЕЛЬНОЙ ВЛАСТИ,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ИНЫХ ГОСУДАРСТВЕННЫХ ОРГАНОВ И ОРГАНИЗАЦИЙ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9071"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="3400"/>
+        <w:gridCol w:w="3401"/>
+        <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr>
-[...2 lines deleted...]
-            <w:tcW w:w="9071" w:type="dxa"/>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3967" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Изменяемые параметры в заявке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Федеральный орган исполнительной власти, иной государственный орган, организация, осуществляющие согласование заявки </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P583">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;1&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Срок согласования заявки </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P584">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;2&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Параметр государственной программы Российской Федерации (далее - государственная программа) и (или) ее структурного элемента</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ответственный за мероприятие (результат) структурного элемента государственной программы </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P585">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;3&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:bookmarkStart w:id="565" w:name="P565"/>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">главных распорядителей средств федерального бюджета по внесению изменений в сводную бюджетную роспись федерального бюджета на ____ год и на плановый период ____ и ____ годов</w:t>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>соисполнитель государственной программы &lt;</w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P586">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ответственный исполнитель государственной программы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Министерство экономического развития Российской Федерации </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P587">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;5&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>3 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель государственной программы и (или) ее структурного элемента</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ответственный за показатель государственной программы и (или) ее структурного элемента</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Параметр национального проекта и (или) входящего в его состав федерального проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>руководитель национального проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">проектный офис Правительства Российской Федерации </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P588">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;6&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель национального проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ответственный за показатель национального проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Параметр государственной программы и (или) ее структурного элемента, относящийся к сфере реализации комплексной государственной программы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ответственный исполнитель комплексной государственной программы </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P587">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;5&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Мероприятия (результаты) структурных элементов государственных программ, выполняемые в интересах обеспечения обороны страны, безопасности государства, правоохранительной деятельности, а также в сфере оборонно-промышленного комплекса, в том числе в рамках реализации государственного оборонного заказа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">коллегия Военно-промышленной комиссии Российской Федерации </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P587">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;5&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P589">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;7&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="44" w:name="P557"/>
+            <w:bookmarkEnd w:id="44"/>
+            <w:r>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Информация об объектах капитального строительства, мероприятиях (укрупненных инвестиционных проектах), объектах недвижимого имущества, находящихся на территории Российской Федерации (далее - объекты), за исключением объектов в рамках реализации государственного оборонного заказа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Министерство строительства и жилищно-коммунального хозяйства Российской Федерации </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P587">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;5&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Информация об объектах в рамках государственного оборонного заказа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Министерство экономического развития Российской Федерации </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P587">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;5&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Изменение направления инвестирования, мощности более чем на 30 процентов по сравнению с изначально </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>утвержденной мощностью и (или) срока ввода в эксплуатацию (приобретения) объектов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Министерство экономического развития Российской Федерации </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P587">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;5&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Параметр федеральной целевой программы, включая информацию об объекте в рамках федеральной целевой программы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Министерство экономического развития Российской Федерации </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P587">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;5&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Изменения федеральных проектов, ведомственных проектов при наличии решения Правительства Российской Федерации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">проектный офис Правительства Российской Федерации </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P587">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;5&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Все параметры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3401" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Министерство финансов Российской Федерации </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P587">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;5&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P590">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;8&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4 рабочих дня</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...8 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>--------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="P583"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r>
+        <w:t xml:space="preserve">&lt;1&gt; В случае если заявка, предусмотренная </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P157">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>приложением N 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к Правилам принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства и объектах недвижимого имущества, утвержденным постановлением Правительства Российской Федерации от 30 ноября 2023 г. N 2050 "Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства и объектах недвижимого имущества" (далее - Правила), содержит изменения 2 и более параметров, указанных в настоящем документе, требуется согласование такой заявки всеми заинтересованными федеральными органами исполнительной власти, иными государственными органами, организациями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="P584"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r>
+        <w:t>&lt;2&gt; Исчисление срока начинается с рабочего дня, следующего за днем поступления заявки на согласование. Указанные в настоящем документе сроки могут быть увеличены не более чем на 2 рабочих дня (в случае если заявка включает 50 и более объектов (для Министерства строительства и жилищно-коммунального хозяйства Российской Федерации, Министерства экономического развития Российской Федерации, Министерства финансов Российской Федерации), на 5 рабочих дней (в случае если заявка содержит сведения, отнесенные к государственной тайне, и (или) сведения конфиденциального характера).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="P585"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r>
+        <w:t xml:space="preserve">&lt;3&gt; Согласование осуществляется при условии, что заявка ранее не была сформирована ответственным за мероприятие (результат) структурного элемента государственной программы. Согласование для заявки, сформированной в целях, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P55">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P56">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"в" пункта 2 Правил</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="P586"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r>
+        <w:t xml:space="preserve">&lt;4&gt; Согласование осуществляется при условии, что заявка ранее не была сформирована соисполнителем государственной программы. Согласование для заявки, сформированной в целях, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P54">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце третьем подпункта "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P55">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P56">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"в" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правил, не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="P587"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r>
+        <w:t>&lt;5&gt; Согласование для заявки, сформированной в целях изменения сводной бюджетной росписи федерального бюджета в связи с исполнением судебных актов, предусматривающих обращение взыскания на средства федерального бюджета, а также увеличения сводной бюджетной росписи в объеме остатков средств федерального бюджета на начало текущего финансового года, не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="P588"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:r>
+        <w:t xml:space="preserve">&lt;6&gt; Согласование для заявки, сформированной в целях, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P54">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t xml:space="preserve">абзаце третьем </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t>подпункта "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P55">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P56">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"в" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правил, не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="P589"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r>
+        <w:t xml:space="preserve">&lt;7&gt; Согласование для заявки, сформированной в целях, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P55">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "б" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правил, не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="P590"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r>
+        <w:t xml:space="preserve">&lt;8&gt; Согласование для заявки, сформированной в целях, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P54">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце третьем подпункта "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (кроме случая изменения бюджетных ассигнований федерального бюджета на осуществление (софинансирование) капитальных вложений) и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P55">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "б" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правил, не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Приложение N 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>к Правилам принятия решений</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>об изменении сводной бюджетной</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>росписи федерального бюджета,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>лимитов бюджетных обязательств,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а также информации об объектах</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>капитального строительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и объектах недвижимого имущества</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="P605"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r>
+        <w:t>ПОЛНОМОЧИЯ УПОЛНОМОЧЕННЫХ ОРГАНОВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00AF32E7">
+          <w:pgSz w:w="11905" w:h="16838"/>
+          <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="672"/>
+        <w:gridCol w:w="7925"/>
+        <w:gridCol w:w="3288"/>
+        <w:gridCol w:w="1701"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8597" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Изменяемые параметры в заявке (условия направления заявки)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Уполномоченный орган </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P668">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;1&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Срок одобрения заявки </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P669">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;2&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="54" w:name="P610"/>
+            <w:bookmarkEnd w:id="54"/>
+            <w:r>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Информация об объектах капитального строительства, мероприятиях (укрупненных инвестиционных проектах), объектах недвижимого имущества, находящихся на территории Российской Федерации (далее - объекты) (за исключением изменения наименования, направления инвестирования, мощности, стоимости и срока ввода в эксплуатацию (приобретения) объекта, а также объемов бюджетных ассигнований федерального бюджета по объектам, решение об осуществлении (софинансировании) капитальных вложений по которым принято Правительством Российской Федерации), а также информация об объектах, изменение которой соответствует решению Правительства Российской Федерации об осуществлении (софинансировании) капитальных вложений, без изменения сводной бюджетной росписи федерального бюджета (при условии согласования заявки соответствующими заинтересованными государственными органами, указанными в </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P518">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>приложении N 3</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> к Правилам принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства и объектах недвижимого имущества, утвержденным постановлением Правительства Российской Федерации от 30 ноября 2023 г. N 2050 "Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства и объектах недвижимого имущества" (далее - Правила)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>федеральный орган исполнительной власти, иной государственный орган, организация - инициатор заявки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="55" w:name="P614"/>
+            <w:bookmarkEnd w:id="55"/>
+            <w:r>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Параметр государственной программы Российской Федерации (далее - государственная программа) и (или) ее структурного элемента </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P670">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;3&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> (за исключением случая, указанного в позиции 3 настоящего документа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>куратор государственной программы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="56" w:name="P618"/>
+            <w:bookmarkEnd w:id="56"/>
+            <w:r>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Параметр национального проекта и (или) входящего в его состав федерального проекта </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P670">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;3&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">, если иное не определено в </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P622">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>позициях 4</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P626">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>5</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> настоящего документа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>куратор национального проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="57" w:name="P622"/>
+            <w:bookmarkEnd w:id="57"/>
+            <w:r>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Перераспределение бюджетных ассигнований федерального бюджета, предусмотренных на реализацию национального проекта по обеспечению </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>технологического лидерства, на цели, не связанные с финансовым обеспечением такого проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">проектный комитет по национальному проекту по </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>обеспечению технологического лидерства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>на очередном заседании</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="58" w:name="P626"/>
+            <w:bookmarkEnd w:id="58"/>
+            <w:r>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Показатели национального проекта и их значения на последний год реализации (за исключением случаев наличия решений, указанных в </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P483">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>абзацах втором</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P485">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>четвертом пункта 8 приложения N 2</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> к Правилам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>президиум Совета при Президенте Российской Федерации по стратегическому развитию и национальным проектам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>на очередном заседании</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Направления деятельности, не включенные в государственные программы </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P670">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;3&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Заместитель Председателя Правительства Российской Федерации, осуществляющий координацию деятельности соответствующего главного распорядителя средств федерального бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Бюджетные ассигнования на цели, связанные с социально-экономическим развитием Донецкой Народной Республики, Луганской Народной Республики, Запорожской области и Херсонской области (за исключением бюджетных ассигнований на исполнение публичных нормативных обязательств, на осуществление закупок товаров (работ, услуг), централизованно осуществляемых для нужд Донецкой Народной Республики, Луганской Народной Республики, Запорожской области и Херсонской области, на обеспечение деятельности и материально-техническое обеспечение территориальных органов и подведомственных учреждений федеральных органов исполнительной власти на территориях указанных субъектов Российской Федерации в сферах, соответствующих </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>подпунктам 7</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>11 пункта 3 статьи 21</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Заместитель Председателя Правительства Российской Федерации, осуществляющий руководство деятельностью коллегиального органа, образованного распоряжением Правительства Российской Федерации от 18 марта 2022 г. N 542-р</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Мероприятия (результаты), выполняемые в интересах обеспечения обороны страны, безопасности государства и правоохранительной деятельности, а также в сфере оборонно-промышленного комплекса, и информация об объектах в рамках государственного оборонного заказа (за исключением случая, указанного в позиции 3 настоящего документа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Заместитель Председателя Правительства Российской Федерации, на которого возложены полномочия председателя коллегии Военно-</w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>промышленной комиссии Российской Федерации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>3 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="59" w:name="P642"/>
+            <w:bookmarkEnd w:id="59"/>
+            <w:r>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Бюджетные ассигнования федерального бюджета на осуществление (софинансирование) капитальных вложений в объекты, в отношении которых функции главного распорядителя средств федерального бюджета осуществляет публично-правовая компания "Единый заказчик в сфере строительства" </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P670">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;3&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> (за исключением случая, указанного в </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P618">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>позиции 3</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> настоящего документа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>президиум (штаб) Правительственной комиссии по региональному развитию в Российской Федерации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="60" w:name="P646"/>
+            <w:bookmarkEnd w:id="60"/>
+            <w:r>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Бюджетные ассигнования на осуществление (софинансирование) капитальных вложений в объекты (в случае передачи полномочий по одобрению заявки уполномоченными органами, указанными в позициях 2 - 8 настоящего документа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>президиум (штаб) Правительственной комиссии по региональному развитию в Российской Федерации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Информация об объектах, указанных в </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P642">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>позициях 9</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P646">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>10</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> настоящего документа и не включенных в государственный оборонный заказ, в части наименования, направления инвестирования, мощности, стоимости и срока ввода в эксплуатацию (приобретения) объекта, а также объемов бюджетных ассигнований федерального бюджета по объектам, указанным в </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P642">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>позициях 9</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P646">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>10</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> настоящего документа, решение об осуществлении (софинансировании) капитальных вложений по которым принято Правительством Российской Федерации (за исключением изменения информации об объектах, которое соответствует решению Правительства Российской Федерации об осуществлении (софинансировании) капитальных вложений)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>президиум (штаб) Правительственной комиссии по региональному развитию в Российской Федерации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Заявка, указанная в </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P121">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>подпункте "б" пункта 25</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Правил</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>президиум (штаб) Правительственной комиссии по региональному развитию в Российской Федерации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3 рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="61" w:name="P658"/>
+            <w:bookmarkEnd w:id="61"/>
+            <w:r>
+              <w:t>13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Бюджетные ассигнования федерального бюджета (в случае одобрения заявки соответствующим уполномоченным органом при ее несогласовании Министерством финансов Российской Федерации) </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P671">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;4&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Правительственная комиссия по вопросам оптимизации и повышения эффективности бюджетных расходов </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P672">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;5&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5 рабочих дней</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="62" w:name="P662"/>
+            <w:bookmarkEnd w:id="62"/>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Бюджетные ассигнования федерального бюджета (в случае одобрения заявки соответствующим уполномоченным органом при ее несогласовании Министерством экономического развития Российской Федерации в части показателей, мероприятий (результатов), характеристик мероприятий (результатов) национальных проектов, государственных программ и (или) их структурных элементов) </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P673">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;6&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Правительственная комиссия по вопросам оптимизации и повышения эффективности бюджетных расходов </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P672">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;5&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5 рабочих дней</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00AF32E7">
+          <w:pgSz w:w="16838" w:h="11905" w:orient="landscape"/>
+          <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>--------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="P668"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:r>
+        <w:t xml:space="preserve">&lt;1&gt; Решение об одобрении заявки, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P157">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>приложением N 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к Правилам, принимает только один уполномоченный орган, если иное не установлено </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P658">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>позициями 13</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P662">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="P669"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r>
+        <w:t>&lt;2&gt; Исчисление срока начинается с рабочего дня, следующего за днем поступления заявки на одобрение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="P670"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:r>
+        <w:t>&lt;3&gt; В том числе при наличии разногласий в ходе согласования заявки, содержащей изменения, указанные в позиции 1 настоящего документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="P671"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:r>
+        <w:t xml:space="preserve">&lt;4&gt; Для заявки, сформированной в целях, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P53">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацах втором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P54">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>третьем</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (в части зарезервированных бюджетных ассигнований федерального бюджета в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId78">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 61 части 1 статьи 21</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Федерального закона "О федеральном бюджете на 2026 год и на плановый период 2027 и 2028 годов") подпункта "а" пункта 2 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="P672"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:r>
+        <w:t>&lt;5&gt; Рассматривается Правительственной комиссией по вопросам оптимизации и повышения эффективности бюджетных расходов с приглашением соответствующего уполномоченного органа, которым была одобрена заявка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="P673"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:r>
+        <w:t xml:space="preserve">&lt;6&gt; Для заявки, сформированной в целях, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P53">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце втором подпункта "а" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Приложение N 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>к Правилам принятия решений</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>об изменении сводной бюджетной</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>росписи федерального бюджета,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>лимитов бюджетных обязательств,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а также информации об объектах</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>капитального строительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и объектах недвижимого имущества</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(форма)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9071"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="69" w:name="P690"/>
+            <w:bookmarkEnd w:id="69"/>
+            <w:r>
+              <w:t>СВОД ПРЕДЛОЖЕНИЙ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>главных распорядителей средств федерального бюджета по внесению изменений в сводную бюджетную роспись по расходам федерального бюджета на ____ год и на плановый период ____ и ____ годов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00AF32E7">
+          <w:pgSz w:w="11905" w:h="16838"/>
+          <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2778"/>
-        <w:gridCol w:w="794"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="688"/>
+        <w:gridCol w:w="889"/>
+        <w:gridCol w:w="889"/>
+        <w:gridCol w:w="889"/>
+        <w:gridCol w:w="889"/>
+        <w:gridCol w:w="892"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1690"/>
+        <w:gridCol w:w="1680"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="739"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00AF32E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-          <w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4448" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:tcW w:w="2949" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Код бюджетной классификации Российской Федерации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6377" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:tcW w:w="3330" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Сумма на год (оценка объемов)</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Сумма на год (оценка объемов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...8 lines deleted...]
-            <w:tcW w:w="794" w:type="dxa"/>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2778" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="889" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-            <w:tcW w:w="454" w:type="dxa"/>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ГРБС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="889" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-            <w:tcW w:w="510" w:type="dxa"/>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>РЗ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="889" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-            <w:tcW w:w="624" w:type="dxa"/>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ПР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="889" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-            <w:tcW w:w="567" w:type="dxa"/>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ЦСР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-            <w:tcW w:w="578" w:type="dxa"/>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ВР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-          <w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>на 20__ год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1376" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>плановый период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1873" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1376" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">за пределами планового периода</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>за пределами планового периода</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...106 lines deleted...]
-              <w:t xml:space="preserve">...</w:t>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2778" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="889" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="889" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="889" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="889" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1690" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>на 20__ год (первый год)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>на 20__ год (второй год)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>на 20__ год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00AF32E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="dxa"/>
-          </w:tcPr>
-[...160 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Главный распорядитель средств федерального бюджета 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="889" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="889" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="889" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="889" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1690" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00AF32E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="dxa"/>
-          </w:tcPr>
-[...160 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Главный распорядитель средств федерального бюджета 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="889" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="889" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="889" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="889" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1690" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...56 lines deleted...]
-        <w:pStyle w:val="0"/>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00AF32E7">
+          <w:pgSz w:w="16838" w:h="11905" w:orient="landscape"/>
+          <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Утверждены</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="0"/>
+        <w:t>постановлением Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="0"/>
+        <w:t>Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="0"/>
+        <w:t>от 30 ноября 2023 г. N 2050</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="P740"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:r>
+        <w:t>ИЗМЕНЕНИЯ,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>КОТОРЫЕ ВНОСЯТСЯ В АКТЫ ПРАВИТЕЛЬСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9068"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AF32E7">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 21.12.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2237</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 30.05.2024 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 702</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 06.07.2026 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 846</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1 - 4. Утратили силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId82">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.05.2024 N 702.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. В </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId83">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положении</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о мерах по обеспечению исполнения федерального бюджета, утвержденном постановлением Правительства Российской Федерации от 9 декабря 2017 г. N 1496 "О мерах по обеспечению исполнения федерального бюджета" (Собрание законодательства Российской Федерации, 2017, N 51, ст. 7807; 2019, N 32, ст. 4735; N 46, ст. 6497; 2020, N 45, ст. 7122; 2021, N 44, ст. 7409; 2022, N 13, ст. 2097; N 29, ст. 5491; N 51, ст. 9233; 2023, N 2, ст. 504):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) - в) утратили силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId84">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 06.07.2026 N 846;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId85">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункты 16(4)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId86">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>16(6-1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> признать утратившими силу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">д) утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId87">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 06.07.2026 N 846;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">е) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId88">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункт 16(8)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> признать утратившим силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6 - 8. Утратили силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId89">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.05.2024 N 702.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">9. В </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId90">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положении</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> об организации проектной деятельности в Правительстве Российской Федерации, утвержденном постановлением Правительства Российской Федерации от 31 октября 2018 г. N 1288 "Об организации проектной деятельности в Правительстве Российской Федерации" (Собрание законодательства Российской Федерации, 2018, N 45, ст. 6947; 2023, N 10, ст. 1702):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId91">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзац первый пункта 135</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> дополнить словами "(за исключением случая, определенного абзацем первым подпункта "б" пункта 167)";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId92">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзац первый пункта 142</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> дополнить словами "(за исключением случая, определенного абзацами первым - третьим подпункта "а" пункта 167)";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId93">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункт 3 пункта 151</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> признать утратившим силу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId94">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункт 167</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"167. Корректировка параметров паспортов национальных проектов, федеральных проектов, ведомственных проектов (за исключением федеральных проектов, ведомственных проектов, содержащих сведения, отнесенные к государственной тайне, и (или) сведения конфиденциального характера) в связи с внесением изменений в сводную бюджетную роспись федерального бюджета осуществляется с учетом следующих подходов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>а) не требуется наличие сформированного единого запроса - в случае внесения изменений в сводную бюджетную роспись федерального бюджета по основаниям, предусмотренным:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId95">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем пятым пункта 3 статьи 217</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации в части использования (перераспределения) средств резервных фондов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId96">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем девятнадцатым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (в части увеличения бюджетных ассигнований резервного фонда Правительства Российской Федерации) пункта 7 статьи 217 Бюджетного кодекса Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Согласование и внесение на рассмотрение в порядке, установленном настоящим Положением, единого запроса, связанного с внесением изменений в сводную бюджетную роспись федерального бюджета, в случае, указанном в абзацах первом - третьем настоящего подпункта, обеспечиваются руководителем национального проекта, руководителем федерального проекта, руководителем ведомственного проекта не позднее 5-го рабочего дня со дня внесения изменений в сводную бюджетную роспись федерального бюджета с учетом параллельного рассмотрения такого единого запроса:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>заинтересованными федеральными органами исполнительной власти, иными государственными органами и организациями - в срок не более 2 рабочих дней со дня поступления единого запроса на рассмотрение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Министерством экономического развития Российской Федерации, Министерством финансов Российской Федерации - в срок не более 3 рабочих дней со дня поступления единого запроса на рассмотрение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При отсутствии по истечении сроков, указанных в абзацах пятом и шестом настоящего подпункта, позиций заинтересованных федеральных органов исполнительной власти, иных государственных органов и организаций относительно соответствующего единого запроса указанный запрос считается согласованным такими федеральными органами исполнительной власти, иными государственными органами и организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) на основании единого запроса, формирование, согласование и утверждение которого осуществляются автоматически в системе "Электронный бюджет" одновременно с формированием, согласованием и одобрением заявки на изменение сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства, мероприятиях (укрупненных инвестиционных проектах) и объектах недвижимого имущества (далее - заявка) - в иных случаях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Формирование, согласование и одобрение заявки осуществляются в соответствии с порядком и типовой формой, которые установлены Правительством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Единый запрос, указанный в абзаце первом настоящего подпункта, содержит исключительно изменения параметров паспорта национального проекта, паспорта федерального проекта, паспорта ведомственного проекта, предусмотренных в заявке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае необходимости уточнения иных параметров паспорта национального проекта, паспорта федерального проекта, паспорта ведомственного проекта, не предусмотренных в заявке, руководитель национального проекта, руководитель федерального проекта обеспечивает формирование дополнительного единого запроса в течение 5 рабочих дней со дня утверждения единого запроса, указанного в абзаце первом настоящего подпункта, в порядке, установленном настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Вступление в силу единого запроса, указанного в абзаце первом настоящего подпункта, осуществляется не позднее дня, следующего за днем одобрения заявки в соответствии с порядком, установленным Правительством Российской Федерации, а в случае рассмотрения такой заявки </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Комиссией Федерального Собрания Российской Федерации по перераспределению бюджетных ассигнований в текущем финансовом году и плановом периоде - не позднее дня, следующего за днем принятия указанной Комиссией решения о согласии на внесение изменений в сводную бюджетную роспись федерального бюджета, или по истечении установленного бюджетным законодательством Российской Федерации срока при отсутствии решения указанной Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Формирование единых запросов, связанных с внесением изменений в сводную бюджетную роспись федерального бюджета (за исключением случая, определенного абзацем первым настоящего подпункта), может осуществляться участниками национальных проектов, участниками федеральных проектов, входящих в состав национальных проектов, осуществляющими функции главных распорядителей средств федерального бюджета в отношении соответствующих бюджетных ассигнований федерального бюджета. Согласование и внесение на рассмотрение таких единых запросов в порядке, установленном настоящим Положением, обеспечиваются руководителем национального проекта, руководителем федерального проекта, руководителем ведомственного проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Согласование и внесение на рассмотрение и утверждение в порядке, установленном настоящим Положением, единых запросов, содержащих сведения, отнесенные к государственной тайне, и (или) сведения конфиденциального характера, соответствующих изменениям, внесенным в сводную бюджетную роспись федерального бюджета, осуществляются руководителем федерального проекта, руководителем ведомственного проекта не реже одного раза в квартал с учетом необходимости утверждения соответствующего запроса до установленных настоящим Положением сроков представления отчетности по федеральному проекту, ведомственному проекту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Единые запросы, подготовленные в соответствии с настоящим пунктом (за исключением случая, определенного абзацем четвертым настоящего подпункта), содержат изменения параметров паспорта национального проекта, паспорта федерального проекта, паспорта ведомственного проекта (включая объемы финансового обеспечения, значения показателей и мероприятий (результатов), связанные исключительно с внесением изменений в сводную бюджетную роспись федерального бюджета. Включение иных изменений в единые запросы, подготовленные в соответствии с настоящим пунктом (за исключением случая, определенного абзацем четвертым настоящего подпункта), не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>На единый запрос, подготовленный в соответствии с абзацем первым настоящего подпункта, не распространяется действие пунктов 131, 135, 138, 140 - 160, 166 настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Особенности формирования, представления, рассмотрения (одобрения), а также утверждения единого запроса, подготовленного в целях внесения изменений в сводную бюджетную роспись федерального бюджета, устанавливаются Правительством Российской Федерации.".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10. Утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId97">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.05.2024 N 702.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">11. В </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId98">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положении</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о системе управления государственными программами Российской Федерации, утвержденном постановлением Правительства Российской Федерации от 26 мая 2021 г. N 786 "О системе управления государственными программами Российской Федерации" (Собрание законодательства Российской Федерации, 2021, N 23, ст. 4042; 2022, N 13, ст. 2111; N 16, ст. 2656, 2695; N 45, ст. 7720; 2023, N 1, ст. 296):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId99">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 39</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">после </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId100">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаца четвертого</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> дополнить абзацем следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId101">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 21.12.2023 N 2237)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">"В случае внесения изменений в паспорт государственной программы (комплексной </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>программы), предусматривающих корректировку показателей государственной программы (комплексной программы) и (или) ее структурных элементов, в том числе значений показателей, связанных с изменением методик их расчета, единый запрос (взаимосвязанные запросы на изменение) вносится на согласование вместе с проектами методик расчета показателей государственной программы (комплексной программы) и (или) показателей ее структурных элементов, разработанными (скорректированными) и согласованными в соответствии с настоящим Положением.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId102">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 21.12.2023 N 2237)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId103">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце пятом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> слова "автоматического изменения параметров паспорта государственной программы после утверждения изменений параметров паспорта национального проекта и (или) федерального проекта, входящего в состав национального проекта" заменить словами ", определенных абзацем вторым настоящего пункта и абзацем первым подпункта "б" пункта 42(1) настоящего Положения";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId104">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзац девятый</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> дополнить словами ", за исключением случая, определенного абзацем первым подпункта "б" пункта 42(1) настоящего Положения";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">после </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId105">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаца девятого</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> дополнить абзацем следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId106">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 21.12.2023 N 2237)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Утверждение единого запроса (запроса на изменение паспорта государственной программы (комплексной программы) может осуществляться ответственным исполнителем государственной программы (комплексной программы) в случае, если такой запрос не предусматривает изменение целей и значений показателей государственной программы (комплексной программы) и согласован в установленном порядке всеми заинтересованными федеральными органами исполнительной власти, иными государственными органами и организациями.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId107">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 21.12.2023 N 2237)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId108">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзац одиннадцатый</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> дополнить словами ", за исключением случаев, определенных абзацами первым - третьим подпункта "а" и абзацем первым подпункта "б" пункта 42(1) настоящего Положения";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">после </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId109">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаца одиннадцатого</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> дополнить абзацами следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId110">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 21.12.2023 N 2237)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Единый запрос представляется в Государственную Думу Федерального Собрания Российской Федерации посредством портала государственных программ одновременно с его направлением на согласование заинтересованным федеральным органам исполнительной власти, иным государственным органам и организациям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId111">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 21.12.2023 N 2237)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Единые запросы (взаимосвязанные запросы на изменение), предусматривающие изменения государственных программ (комплексных программ) и (или) их структурных элементов, сведения о которых составляют государственную тайну и (или) отнесены к сведениям конфиденциального характера, представляются в Государственную Думу Федерального Собрания Российской Федерации в установленном порядке на бумажном и (или) электронном носителях.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId112">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 21.12.2023 N 2237)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId113">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацах двенадцатом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId114">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>тринадцатом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> слова "в абзаце одиннадцатом" заменить словами "в абзаце тринадцатом";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId115">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 21.12.2023 N 2237)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId116">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзац четырнадцатый</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> после слов "(взаимосвязанные запросы на изменение)" дополнить словами "(за исключением случая, определенного абзацем первым подпункта "б" пункта 42(1) настоящего Положения)";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">б) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId117">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункт 42(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"42(1). Корректировка параметров паспортов государственных программ (комплексных программ) и (или) их структурных элементов (за исключением государственных программ (комплексных программ) и (или) их структурных элементов, содержащих сведения, отнесенные к государственной тайне, и (или) сведения конфиденциального характера) в связи с внесением изменений в сводную бюджетную роспись федерального бюджета осуществляется с учетом следующих подходов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) не требуется наличие сформированного единого запроса - в случае внесения изменений в сводную бюджетную роспись федерального бюджета по основаниям, предусмотренным:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId118">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем пятым пункта 3 статьи 217</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации в части использования (перераспределения) средств резервных фондов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId119">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем девятнадцатым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (в части увеличения бюджетных ассигнований резервного фонда Правительства Российской Федерации) пункта 7 статьи 217 Бюджетного кодекса Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Согласование и внесение на рассмотрение в порядке, установленном настоящим Положением, единого запроса, связанного с внесением изменений в сводную бюджетную роспись федерального бюджета, в случае, указанном в абзацах первом - третьем настоящего подпункта, обеспечиваются ответственным исполнителем (соисполнителем) государственной программы (комплексной программы) не позднее 5-го рабочего дня со дня внесения изменений в сводную бюджетную роспись федерального бюджета с учетом параллельного рассмотрения такого единого запроса:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>заинтересованными федеральными органами исполнительной власти, иными государственными органами и организациями - в срок не более 2 рабочих дней со дня поступления единого запроса на рассмотрение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Министерством экономического развития Российской Федерации, Министерством финансов Российской Федерации - в срок не более 3 рабочих дней со дня поступления единого запроса на рассмотрение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При отсутствии по истечении сроков, указанных в абзацах пятом и шестом настоящего подпункта, позиций заинтересованных федеральных органов исполнительной власти, иных государственных органов и организаций относительно соответствующего единого запроса указанный запрос считается согласованным такими федеральными органами исполнительной власти, иными государственными органами и организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) на основании единого запроса, формирование, согласование и утверждение которого осуществляются автоматически в системе "Электронный бюджет" одновременно с формированием, согласованием и одобрением заявки на изменение сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства, мероприятиях (укрупненных инвестиционных проектах) и объектах недвижимого имущества (далее - заявка) - в иных случаях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Формирование, согласование и одобрение заявки осуществляются в соответствии с порядком и типовой формой, которые установлены Правительством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Единый запрос, указанный в абзаце первом подпункта "б" настоящего пункта, содержит исключительно изменения параметров паспорта государственной программы (комплексной программы) и (или) паспорта ее структурного элемента, предусмотренных в заявке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае необходимости уточнения иных параметров паспорта государственной программы </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>(комплексной программы) и (или) паспорта ее структурного элемента, не предусмотренных в заявке, ответственный исполнитель (соисполнитель) государственной программы (комплексной программы) обеспечивает формирование дополнительного единого запроса в течение 5 рабочих дней со дня утверждения единого запроса, указанного в абзаце первом подпункта "б" настоящего пункта, в порядке, установленном настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Вступление в силу единого запроса, указанного в абзаце первом подпункта "б" настоящего пункта, осуществляется не позднее дня, следующего за днем одобрения заявки в соответствии с порядком, установленным Правительством Российской Федерации, а в случае рассмотрения такой заявки Комиссией Федерального Собрания Российской Федерации по перераспределению бюджетных ассигнований в текущем финансовом году и плановом периоде - не позднее дня, следующего за днем принятия указанной Комиссией решения о согласии на внесение изменений в сводную бюджетную роспись федерального бюджета, или по истечении установленного бюджетным законодательством Российской Федерации срока при отсутствии решения указанной Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Формирование единых запросов (взаимосвязанных запросов на изменение), связанных с внесением изменений в сводную бюджетную роспись федерального бюджета (за исключением случая, определенного абзацем первым подпункта "б" настоящего пункта), может осуществляться участниками государственных программ (комплексных программ), осуществляющими функции главных распорядителей средств федерального бюджета в отношении соответствующих бюджетных ассигнований федерального бюджета. Согласование и внесение на рассмотрение таких единых запросов в порядке, установленном настоящим Положением, обеспечивается соисполнителями государственных программ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Согласование и внесение на рассмотрение и утверждение в порядке, установленном настоящим Положением, единых запросов (взаимосвязанных запросов на изменение), содержащих сведения, отнесенные к государственной тайне, и (или) сведения конфиденциального характера, соответствующих изменениям, внесенным в сводную бюджетную роспись федерального бюджета, осуществляются ответственным исполнителем (соисполнителем) государственной программы (комплексной программы) не реже одного раза в квартал с учетом необходимости утверждения соответствующего запроса до установленных настоящим Положением и положением о проектной деятельности сроков представления отчетности по государственной программе и ее структурным элементам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Единые запросы (взаимосвязанные запросы на изменения), подготовленные в соответствии с настоящим пунктом (за исключением случая, определенного абзацем четвертым подпункта "б" настоящего пункта), содержат изменения параметров паспорта государственной программы (комплексной программы) и (или) паспорта ее структурного элемента (включая объемы финансового обеспечения, значения показателей и мероприятий (результатов), связанные исключительно с внесением изменений в сводную бюджетную роспись федерального бюджета. Включение иных изменений в единые запросы (взаимосвязанные запросы на изменения), подготовленные в соответствии с настоящим пунктом (за исключением случая, определенного абзацем четвертым подпункта "б" настоящего пункта), не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Особенности формирования, представления, рассмотрения (одобрения), а также утверждения единого запроса (взаимосвязанных запросов на изменение), подготовленного в целях внесения изменений в сводную бюджетную роспись федерального бюджета, устанавливаются Правительством Российской Федерации.".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">12. В </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId120">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>постановлении</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 17 марта 2022 г. N 391 "Об утверждении Правил внесения изменений в 2023 году в сводную бюджетную роспись федерального бюджета в случае перераспределения (увеличения) бюджетных ассигнований, зарезервированных в соответствии с частью 1 статьи 21 Федерального закона "О федеральном бюджете на 2023 год и на плановый период 2024 и 2025 годов", бюджетных ассигнований на </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>финансовое обеспечение мероприятий, связанных с предотвращением влияния ухудшения геополитической и экономической ситуации на развитие отраслей экономики, а также бюджетных ассигнований на иные цели, определенные Правительством Российской Федерации, и о внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2022, N 12, ст. 1874; 2023, N 11, ст. 1811):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId121">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>наименовании</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>слова "в 2023 году" заменить словами "в 2024 году", слова "на 2023 год" заменить словами "на 2024 год", слова "2024 и 2025 годов" заменить словами "2025 и 2026 годов";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>слова ", бюджетных ассигнований на финансовое обеспечение мероприятий, связанных с предотвращением влияния ухудшения геополитической и экономической ситуации на развитие отраслей экономики" исключить, слова ", определенные Правительством Российской Федерации," исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId122">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>слова "в 2023 году" заменить словами "в 2024 году", слова "на 2023 год" заменить словами "на 2024 год", слова "2024 и 2025 годов" заменить словами "2025 и 2026 годов";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>слова ", бюджетных ассигнований на финансовое обеспечение мероприятий, связанных с предотвращением влияния ухудшения геополитической и экономической ситуации на развитие отраслей экономики" исключить, слова ", определенные Правительством Российской Федерации" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId123">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правилах</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> внесения изменений в 2023 году в сводную бюджетную роспись федерального бюджета в случае перераспределения (увеличения) бюджетных ассигнований, зарезервированных в соответствии с частью 1 статьи 21 Федерального закона "О федеральном бюджете на 2023 год и на плановый период 2024 и 2025 годов", бюджетных ассигнований на финансовое обеспечение мероприятий, связанных с предотвращением влияния ухудшения геополитической и экономической ситуации на развитие отраслей экономики, а также бюджетных ассигнований на иные цели, определенные Правительством Российской Федерации, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId124">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>наименовании</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>слова "в 2023 году" заменить словами "в 2024 году", слова "на 2023 год" заменить словами "на 2024 год", слова "2024 и 2025 годов" заменить словами "2025 и 2026 годов";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>слова ", бюджетных ассигнований на финансовое обеспечение мероприятий, связанных с предотвращением влияния ухудшения геополитической и экономической ситуации на развитие отраслей экономики" исключить, слова ", определенные Правительством Российской Федерации" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId125">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункт 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">"1. Настоящие Правила определяют дополнительно к основаниям для внесения изменений в сводную бюджетную роспись федерального бюджета (далее - сводная роспись), установленным бюджетным законодательством Российской Федерации, порядок внесения изменений в сводную роспись в ходе исполнения федерального бюджета в 2024 году в случае перераспределения (увеличения) бюджетных ассигнований, зарезервированных в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId126">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>частью 1 статьи 21</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Федерального закона "О федеральном бюджете на 2024 год и на плановый период 2025 и 2026 годов", а также бюджетных ассигнований на иные цели, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) перераспределение (увеличение) бюджетных ассигнований, зарезервированных в </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId127">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>частью 1 статьи 21</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> указанного Федерального закона, а также в случае перераспределения (увеличения) бюджетных ассигнований на цели, определенные Правительством Российской Федерации и связанные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>с социальным обеспечением и иными выплатами населению и (или) обеспечением жилищных прав граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>с проведением специальной военной операции и социально-экономическим развитием Донецкой Народной Республики, Луганской Народной Республики, Запорожской области и Херсонской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>с обеспечением ускоренного ввода в эксплуатацию объектов капитального строительства - между расходами, связанными со строительством, реконструкцией, капитальным ремонтом и ремонтом указанных объектов капитального строительства, и иными расходами федерального бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>с финансовым обеспечением реализации национальных проектов (программ) и комплексного плана модернизации и расширения магистральной инфраструктуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>По решению Правительственной комиссии по вопросам оптимизации и повышения эффективности бюджетных расходов могут быть определены иные цели перераспределения бюджетных ассигнований.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Внесение изменений в сводную роспись, указанных в настоящем подпункте, осуществляется в пределах общего объема бюджетных ассигнований, утвержденного федеральным законом о федеральном бюджете на соответствующий финансовый год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) уменьшение расходов федерального бюджета, осуществляемых в случае и в пределах поступления отдельных видов доходов, на сумму уменьшения прогноза поступления соответствующих видов доходов с соответствующим уменьшением общего объема расходов федерального бюджета.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId128">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> слова "в соответствии с порядком составления и ведения сводной росписи, установленным Министерством финансов Российской Федерации, с учетом особенностей, установленных настоящими Правилами" заменить словами "на основании заявки на изменение сводной бюджетной росписи, лимитов бюджетных обязательств, а также информации об объектах капитального строительства, мероприятиях (укрупненных инвестиционных проектах) и объектах недвижимого имущества (далее - заявка), формирование, согласование и утверждение которой осуществляется в соответствии с порядком и типовой формой, которые установлены Правительством Российской Федерации";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId129">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункты 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId130">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> признать утратившими силу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId131">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункт 4(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"4(1). В целях внесения изменений в сводную бюджетную роспись федерального бюджета по основаниям, указанным в пункте 1 настоящих Правил, заявки, не содержащие информацию о причинах высвобождения бюджетных ассигнований, необходимости увеличения бюджетных ассигнований, подлежат отклонению Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Рассмотрение заявки осуществляется Министерством финансов Российской Федерации в том числе с учетом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>оценки наличия у главного распорядителя, по которому предлагается увеличение бюджетных ассигнований, в текущем финансовом году дебиторской задолженности по расходам федерального бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>информации об источнике финансирования завершения реализации мероприятия, по которому предусматривается уменьшение бюджетных ассигнований (информации об отсутствии необходимости дальнейшего финансового обеспечения такого мероприятия).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Заявки, предусматривающие перераспределение бюджетных ассигнований на цели, связанные с социально-экономическим развитием Донецкой Народной Республики, Луганской Народной Республики, Запорожской области и Херсонской области, рассматриваются на предмет соответствия указанных предложений мероприятиям и показателям программы социально-экономического развития Донецкой Народной Республики, Луганской Народной Республики, Запорожской области и Херсонской области, утвержденной распоряжением Правительства Российской Федерации от 21 апреля 2023 г. N 1019-р, и решениям коллегиального органа.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId132">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункты 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId133">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> признать утратившими силу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId134">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>приложения N 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId135">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к указанным Правилам признать утратившими силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
-      </w:pPr>
-[...22 lines deleted...]
-        <w:pStyle w:val="2"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Утвержден</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>постановлением Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>от 30 ноября 2023 г. N 2050</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-        <w:pStyle w:val="2"/>
+      <w:bookmarkStart w:id="71" w:name="P858"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:r>
+        <w:t>ПЕРЕЧЕНЬ,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...158 lines deleted...]
-        </w:rPr>
+        <w:t>УТРАТИВШИХ СИЛУ АКТОВ ПРАВИТЕЛЬСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>И ОТДЕЛЬНЫХ ПОЛОЖЕНИЙ АКТОВ ПРАВИТЕЛЬСТВА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId136">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 7 августа 2019 г. N 1030 "Об утверждении Правил принятия решений о внесении изменений в сводную бюджетную роспись федерального бюджета в части бюджетных ассигнований, предусмотренных на финансовое обеспечение реализации национальных проектов (программ) и комплексного плана модернизации и расширения магистральной инфраструктуры" (Собрание законодательства Российской Федерации, 2019, N 32, ст. 4736).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId137">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 18 октября 2019 г. N 1345 "О внесении изменений в Правила принятия решений о внесении изменений в сводную бюджетную роспись федерального бюджета в части бюджетных ассигнований, предусмотренных на финансовое обеспечение реализации национальных проектов (программ) и комплексного плана модернизации и расширения магистральной инфраструктуры" (Собрание законодательства Российской Федерации, 2019, N 43, ст. 6101).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId138">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 20 декабря 2019 г. N 1728 "О внесении изменений в Правила принятия решений о внесении изменений в сводную бюджетную роспись федерального бюджета в части бюджетных ассигнований, предусмотренных на финансовое обеспечение реализации национальных проектов (программ) и комплексного плана модернизации и расширения магистральной инфраструктуры" (Собрание законодательства Российской Федерации, 2019, N 52, ст. 7968).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId139">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункты 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId140">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся Правила формирования и реализации федеральной адресной инвестиционной программы, утвержденных постановлением Правительства Российской Федерации от 2 апреля 2020 г. N 421 "О внесении изменений в Правила формирования и реализации федеральной адресной инвестиционной программы и о </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>приостановлении действия отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2020, N 15, ст. 2278).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId141">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Абзацы тринадцатый</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId50" w:tooltip="Постановление Правительства РФ от 09.12.2017 N 1496 (ред. от 25.07.2023, с изм. от 22.12.2023) &quot;О мерах по обеспечению исполнения федерального бюджета&quot; (вместе с &quot;Положением о мерах по обеспечению исполнения федерального бюджета&quot;) (с изм. и доп., вступ. в силу с 26.07.2023) ------------ Недействующая редакция {КонсультантПлюс}">
-[...222 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId142">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>двадцать первый</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId143">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзац двадцать шестой подпункта "и" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 30 октября 2020 г. N 1769 "О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 2018 г. N 1430" (Собрание законодательства Российской Федерации, 2020, N 45, ст. 7122).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId144">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 28 ноября 2020 г. N 1960 "О внесении изменений в Правила принятия решений о внесении изменений в сводную бюджетную роспись федерального бюджета в части бюджетных ассигнований, предусмотренных на финансовое обеспечение реализации национальных проектов (программ) и комплексного плана модернизации и расширения магистральной инфраструктуры" (Собрание законодательства Российской Федерации, 2020, N 49, ст. 7933).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId145">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 10 марта 2021 г. N 342 "Об утверждении Правил внесения в ходе исполнения федерального бюджета в 2021 - 2024 годах изменений в сводную бюджетную роспись федерального бюджета в части бюджетных ассигнований, предусмотренных публично-правовой компании "Единый заказчик в сфере строительства" на финансовое обеспечение выполнения инженерных изысканий, архитектурно-строительного проектирования, строительства, реконструкции (в том числе с проведением работ по сохранению объектов культурного наследия (памятников истории и культуры) народов Российской Федерации), капитального ремонта, сноса объектов капитального строительства" (Собрание законодательства Российской Федерации, 2021, N 11, ст. 1833).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId146">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Подпункт "м" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации по вопросам принятия решений об осуществлении капитальных вложений за счет средств федерального бюджета, утвержденных постановлением Правительства Российской Федерации от 4 мая 2021 г. N 707 "О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам принятия решений об осуществлении капитальных вложений за счет средств федерального бюджета" (Собрание законодательства Российской Федерации, 2021, N 20, ст. 3378).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId147">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Абзац третий подпункта "е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId148">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункты "и"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId58" w:tooltip="Постановление Правительства РФ от 09.12.2017 N 1496 (ред. от 25.07.2023, с изм. от 22.12.2023) &quot;О мерах по обеспечению исполнения федерального бюджета&quot; (вместе с &quot;Положением о мерах по обеспечению исполнения федерального бюджета&quot;) (с изм. и доп., вступ. в силу с 26.07.2023) ------------ Недействующая редакция {КонсультантПлюс}">
-[...63 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId149">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"о" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId150">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункт 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения, утвержденных постановлением Правительства Российской Федерации от 28 июня 2021 г. N 1034 "О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2021, N 28, ст. 5504).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId151">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в Положение о мерах по обеспечению исполнения федерального бюджета, утвержденных постановлением Правительства Российской Федерации от 22 марта 2022 г. N 436 "О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета" (Собрание законодательства Российской Федерации, 2022, N 13, ст. 2097).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">11. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId152">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Подпункт 29 пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId153">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункты 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId61" w:tooltip="Постановление Правительства РФ от 09.12.2017 N 1496 (ред. от 25.07.2023, с изм. от 22.12.2023) &quot;О мерах по обеспечению исполнения федерального бюджета&quot; (вместе с &quot;Положением о мерах по обеспечению исполнения федерального бюджета&quot;) (с изм. и доп., вступ. в силу с 26.07.2023) ------------ Недействующая редакция {КонсультантПлюс}">
-[...855 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId154">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>5 пункта 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в некоторые акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 14 апреля 2022 г. N 655 "О внесении изменений в некоторые акты Правительства Российской Федерации и приостановлении действия постановления Правительства Российской Федерации от 12 августа 2008 г. N 590 и отдельных положений </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2022, N 16, ст. 2695).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">12. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId155">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 7 марта 2023 г. N 355 "О внесении изменений в постановление Правительства Российской Федерации от 17 марта 2022 г. N 391 и приостановлении действия постановления Правительства Российской Федерации от 7 августа 2019 г. N 1030" (Собрание законодательства Российской Федерации, 2023, N 11, ст. 1811), а также </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId156">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункты "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId157">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId158">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId159">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"ж"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId160">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"и" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в постановление Правительства Российской Федерации от 17 марта 2022 г. N 391, утвержденных указанным постановлением Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">13. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId161">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 15 марта 2023 г. N 398 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2023, N 12, ст. 2044).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">14. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId162">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Подпункты "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId163">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId164">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId82" w:tooltip="Постановление Правительства РФ от 26.05.2021 N 786 (ред. от 21.12.2023) &quot;О системе управления государственными программами Российской Федерации&quot; (вместе с &quot;Положением о системе управления государственными программами Российской Федерации&quot;) ------------ Недействующая редакция {КонсультантПлюс}">
-[...1784 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId165">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"д" пункта 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 29 июня 2023 г. N 1064 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2023, N 27, ст. 5034).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...24 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr>
-[...5 lines deleted...]
-      <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="00AF32E7" w:rsidRDefault="00AF32E7">
+      <w:bookmarkStart w:id="72" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="72"/>
+    </w:p>
+    <w:sectPr w:rsidR="00AF32E7">
+      <w:pgSz w:w="11905" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...550 lines deleted...]
-</w:hdr>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
+  <w:doNotDisplayPageBoundaries/>
+  <w:defaultTabStop w:val="708"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00AF32E7"/>
+    <w:rsid w:val="00AF32E7"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F9AD6379-12D3-4C59-8ABD-6E18193BA7A3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
     <w:rPrDefault>
       <w:rPr>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:default="1" w:customStyle="1" w:styleId="0">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
+    <w:rsid w:val="00AF32E7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat">
     <w:name w:val="ConsPlusNonformat"/>
+    <w:rsid w:val="00AF32E7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
     <w:name w:val="ConsPlusTitle"/>
+    <w:rsid w:val="00AF32E7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell">
     <w:name w:val="ConsPlusCell"/>
+    <w:rsid w:val="00AF32E7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList">
     <w:name w:val="ConsPlusDocList"/>
+    <w:rsid w:val="00AF32E7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...1 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
     <w:name w:val="ConsPlusTitlePage"/>
+    <w:rsid w:val="00AF32E7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm">
     <w:name w:val="ConsPlusJurTerm"/>
+    <w:rsid w:val="00AF32E7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList">
     <w:name w:val="ConsPlusTextList"/>
+    <w:rsid w:val="00AF32E7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
-[...130 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=6897" TargetMode = "External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7682" TargetMode = "External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=8184" TargetMode = "External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=4328" TargetMode = "External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520130&amp;dst=100088" TargetMode = "External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=5807" TargetMode = "External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103433" TargetMode = "External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7485" TargetMode = "External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103458" TargetMode = "External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=103476" TargetMode = "External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7290" TargetMode = "External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=4298" TargetMode = "External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=6895" TargetMode = "External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515681&amp;dst=100027" TargetMode = "External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521482&amp;dst=100060" TargetMode = "External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=6897" TargetMode = "External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=8184" TargetMode = "External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=8184" TargetMode = "External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=6896" TargetMode = "External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=509482&amp;dst=193" TargetMode = "External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=509482&amp;dst=203" TargetMode = "External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=509482&amp;dst=218" TargetMode = "External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507880" TargetMode = "External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495294&amp;dst=100021" TargetMode = "External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523029&amp;dst=100025" TargetMode = "External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520057&amp;dst=100277" TargetMode = "External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=4298" TargetMode = "External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=7682" TargetMode = "External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=1086" TargetMode = "External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=3291" TargetMode = "External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520057&amp;dst=100277" TargetMode = "External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520057&amp;dst=100277" TargetMode = "External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=1086" TargetMode = "External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=3291" TargetMode = "External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521482&amp;dst=100555" TargetMode = "External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453102&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453102&amp;dst=193" TargetMode = "External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453102&amp;dst=193" TargetMode = "External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453102&amp;dst=239" TargetMode = "External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453102&amp;dst=240" TargetMode = "External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453102&amp;dst=225" TargetMode = "External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453102&amp;dst=153" TargetMode = "External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453102&amp;dst=153" TargetMode = "External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453102&amp;dst=201" TargetMode = "External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453102&amp;dst=202" TargetMode = "External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453102&amp;dst=203" TargetMode = "External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453102&amp;dst=204" TargetMode = "External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453102&amp;dst=217" TargetMode = "External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453102&amp;dst=218" TargetMode = "External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453102&amp;dst=218" TargetMode = "External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453102&amp;dst=221" TargetMode = "External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453102&amp;dst=222" TargetMode = "External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453102&amp;dst=223" TargetMode = "External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521482&amp;dst=100555" TargetMode = "External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465376&amp;dst=100455" TargetMode = "External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465376&amp;dst=100763" TargetMode = "External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465376&amp;dst=100786" TargetMode = "External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465376&amp;dst=100820" TargetMode = "External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465376&amp;dst=101241" TargetMode = "External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=4298" TargetMode = "External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=6895" TargetMode = "External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521482&amp;dst=100555" TargetMode = "External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=454387&amp;dst=100024" TargetMode = "External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=454387&amp;dst=100451" TargetMode = "External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465370&amp;dst=100453" TargetMode = "External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=454387&amp;dst=100420" TargetMode = "External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=454387&amp;dst=100455" TargetMode = "External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465370&amp;dst=100455" TargetMode = "External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=454387&amp;dst=100426" TargetMode = "External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465370&amp;dst=100426" TargetMode = "External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465370&amp;dst=100456" TargetMode = "External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465370&amp;dst=100457" TargetMode = "External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=454387&amp;dst=100458" TargetMode = "External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=454387&amp;dst=100460" TargetMode = "External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=4298" TargetMode = "External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=6895" TargetMode = "External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008" TargetMode = "External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008&amp;dst=100176" TargetMode = "External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008&amp;dst=100178" TargetMode = "External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008&amp;dst=100179" TargetMode = "External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008&amp;dst=100179" TargetMode = "External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008&amp;dst=100180" TargetMode = "External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=480750&amp;dst=100225" TargetMode = "External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=480750&amp;dst=100225" TargetMode = "External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008&amp;dst=100013" TargetMode = "External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008&amp;dst=100014" TargetMode = "External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008&amp;dst=8" TargetMode = "External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008&amp;dst=13" TargetMode = "External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008&amp;dst=100022" TargetMode = "External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008&amp;dst=100206" TargetMode = "External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008&amp;dst=100209" TargetMode = "External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008&amp;dst=100366" TargetMode = "External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=369413" TargetMode = "External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=335940" TargetMode = "External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=340964" TargetMode = "External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=349385&amp;dst=100022" TargetMode = "External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=349385&amp;dst=100024" TargetMode = "External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=421819&amp;dst=100082" TargetMode = "External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=421819&amp;dst=100090" TargetMode = "External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=421819&amp;dst=100095" TargetMode = "External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=369343" TargetMode = "External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389434" TargetMode = "External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=383964&amp;dst=100044" TargetMode = "External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389233&amp;dst=100039" TargetMode = "External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389233&amp;dst=100052" TargetMode = "External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389233&amp;dst=100076" TargetMode = "External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389233&amp;dst=100139" TargetMode = "External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=444173&amp;dst=100022" TargetMode = "External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414781&amp;dst=100146" TargetMode = "External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414781&amp;dst=100263" TargetMode = "External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414781&amp;dst=100268" TargetMode = "External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=441628&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=441628&amp;dst=100025" TargetMode = "External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=441628&amp;dst=100033" TargetMode = "External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=441628&amp;dst=100042" TargetMode = "External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=441628&amp;dst=100044" TargetMode = "External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=441628&amp;dst=100053" TargetMode = "External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442233&amp;dst=100041" TargetMode = "External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=450899&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=450899&amp;dst=100018" TargetMode = "External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=450899&amp;dst=100028" TargetMode = "External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=450899&amp;dst=100036" TargetMode = "External"/></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=454387&amp;dst=100460" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=5807" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520057&amp;dst=100277" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538922&amp;dst=487" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539085&amp;dst=100506" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=340964" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=441628&amp;dst=100044" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465327&amp;dst=100152" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539085&amp;dst=100078" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=8183" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538922&amp;dst=455" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7682" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008&amp;dst=100013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389233&amp;dst=100076" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465327&amp;dst=100146" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=4298" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=441628&amp;dst=100053" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=103433" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=4298" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538922&amp;dst=448" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=4298" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=349385&amp;dst=100022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453102&amp;dst=204" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389233&amp;dst=100139" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=6897" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523342&amp;dst=100010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=6896" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538922&amp;dst=100279" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538922&amp;dst=100278" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=454387&amp;dst=100420" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=454387&amp;dst=100426" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008&amp;dst=100179" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008&amp;dst=100014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538922&amp;dst=309" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538920&amp;dst=100647" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538922&amp;dst=100278" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465376&amp;dst=100763" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=6895" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=349385&amp;dst=100024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389434" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442233&amp;dst=100041" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;dst=100484" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=8071" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=537944&amp;dst=100081" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=8102" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465370&amp;dst=100457" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=6895" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7682" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538922&amp;dst=448" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538922&amp;dst=459" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539085&amp;dst=100506" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453102&amp;dst=217" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008&amp;dst=8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008&amp;dst=100366" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=444173&amp;dst=100022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=441628&amp;dst=100025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7682" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538605&amp;dst=100017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538922&amp;dst=345" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465370&amp;dst=100426" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=8183" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539085&amp;dst=100007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538922&amp;dst=481" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=1086" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;dst=100555" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=454387&amp;dst=100455" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008&amp;dst=100180" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=421819&amp;dst=100082" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=383964&amp;dst=100044" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523342&amp;dst=100005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538921&amp;dst=100447" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465376&amp;dst=100786" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=450899&amp;dst=100010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=6895" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=103458" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=4295" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520057&amp;dst=100277" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538922&amp;dst=100278" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539085&amp;dst=100506" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465327&amp;dst=100153" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465327&amp;dst=100157" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008&amp;dst=13" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=369413" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=441628&amp;dst=100033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538922&amp;dst=459" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;dst=100555" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414781&amp;dst=100146" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539085&amp;dst=100079" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=8184" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;dst=100060" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538922&amp;dst=100244" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538922&amp;dst=487" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=3291" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465370&amp;dst=100453" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465370&amp;dst=100455" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=480750&amp;dst=100225" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389233&amp;dst=100039" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507818&amp;dst=100050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538922&amp;dst=100239" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507880" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465376&amp;dst=100820" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=454387&amp;dst=100024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008&amp;dst=100176" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=421819&amp;dst=100090" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=450899&amp;dst=100018" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=103476" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=1086" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7552" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=454387&amp;dst=100458" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=335940" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=441628&amp;dst=100042" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539085&amp;dst=100081" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=7961" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538922&amp;dst=486" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453102&amp;dst=100010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453102&amp;dst=223" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465327&amp;dst=100155" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008&amp;dst=100022" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414781&amp;dst=100263" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=4328" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538922&amp;dst=100278" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538922&amp;dst=454" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465327&amp;dst=100150" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=480750&amp;dst=100225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538605&amp;dst=100005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=6896" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538922&amp;dst=100244" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=4298" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520057&amp;dst=100277" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465376&amp;dst=101241" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=454387&amp;dst=100451" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465327&amp;dst=100147" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008&amp;dst=100178" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=421819&amp;dst=100095" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389233&amp;dst=100052" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=450899&amp;dst=100028" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523341&amp;dst=100040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=8073" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=3291" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;dst=100555" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465327&amp;dst=100156" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008&amp;dst=100206" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414781&amp;dst=100268" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520130&amp;dst=100088" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538922&amp;dst=100244" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538922&amp;dst=459" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465327&amp;dst=100146" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465327&amp;dst=100149" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008&amp;dst=100179" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=369343" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465376&amp;dst=100455" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=450899&amp;dst=100036" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=4298" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;dst=100147" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520002&amp;dst=17" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=465370&amp;dst=100456" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=451008&amp;dst=100209" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;dst=100555" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=441628&amp;dst=100006" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...8 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/></Relationships>
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+  <a:themeElements>
+    <a:clrScheme name="Стандартная">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Стандартная">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Стандартная">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>КонсультантПлюс Версия 4025.00.52</Application>
-  <Company>КонсультантПлюс Версия 4025.00.52</Company>
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>43</Pages>
+  <Words>17990</Words>
+  <Characters>102546</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>854</Lines>
+  <Paragraphs>240</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>120296</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Постановление Правительства РФ от 30.11.2023 N 2050
-[...1 lines deleted...]
-"Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства и объектах недвижимого имущества"</dc:title>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Стрельникова Елизавета Игоревна</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>