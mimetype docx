--- v0 (2026-04-11)
+++ v1 (2026-07-28)
@@ -1,8772 +1,8369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...1 lines deleted...]
-  <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitlePage"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Документ предоставлен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>КонсультантПлюс</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ПРАВИТЕЛЬСТВО РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>РАСПОРЯЖЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>от 11 ноября 2010 г. N 1950-р</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
-          <w:insideH w:val="nil"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10716"/>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr>
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CC087A">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
-              <w:top w:w="60" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="80" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...79 lines deleted...]
-            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
-              <w:top w:w="60" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="80" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...41 lines deleted...]
-            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
-              <w:top w:w="60" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="80" w:type="dxa"/>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:tcBorders>
-[...53 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. распоряжений Правительства РФ от 20.01.2011 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId5">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 44-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 21.03.2011 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId6">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 450-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 18.05.2011 N 399,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">распоряжений Правительства РФ от 03.06.2011 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 970-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 06.02.2012 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 136-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 15.12.2012 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2394-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 25.04.2013 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 678-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 10.07.2013 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1181-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 12.10.2013 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1864-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 24.01.2014 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 71-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 11.09.2014 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1794-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 27.10.2014 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2136-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 28.10.2014 N 1108,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">распоряжений Правительства РФ от 15.11.2014 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2301-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 14.02.2015 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 234-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 02.04.2015 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 574-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 06.06.2015 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1033-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 02.11.2015 N 1185,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">распоряжений Правительства РФ от 28.04.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 805-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 17.09.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1964-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 13.10.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2155-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 01.12.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2559-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 31.01.2017 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 155-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 31.03.2017 N 385,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">распоряжений Правительства РФ от 08.04.2017 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 646-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 17.07.2017 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1514-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 16.11.2017 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2533-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 13.02.2018 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 220-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 23.02.2018 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 308-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 13.10.2018 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2211-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 29.03.2019 N 361,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>распоряжения</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 05.04.2019 N 635-р,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 31.05.2019 N 696,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">распоряжений Правительства РФ от 06.07.2019 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1482-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 26.07.2019 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1656-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 18.02.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 334-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 12.03.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 596-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 28.09.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2477-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 28.12.2020 N 2320,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>распоряжения</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 23.01.2021 N 133-р,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 30.03.2021 N 484,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>распоряжения</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 31.03.2021 N 811-р,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Постановлений Правительства РФ от 31.03.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 502</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 31.03.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 506</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 31.03.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 508</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 14.05.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 731</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">распоряжений Правительства РФ от 28.05.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1392-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 22.06.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1689-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 28.08.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2391-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 15.10.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2907-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Постановлений Правительства РФ от 30.10.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1877</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 30.10.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1878</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 28.12.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2511-89</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">распоряжений Правительства РФ от 11.04.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 829-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 01.07.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1794-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 13.10.2022 N 1812,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">распоряжений Правительства РФ от 22.11.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 3559-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 26.12.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 4211-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 24.03.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 695-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 08.06.2023 N 945,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">распоряжений Правительства РФ от 01.09.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2363-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 21.09.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2536-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 14.02.2024 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 321-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 11.09.2024 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2477-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 03.02.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 194-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 31.05.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1412-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 14.07.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1900-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 09.06.2026 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1414-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
       <w:pPr>
-        <w:sectPr>
-[...3 lines deleted...]
-        </w:sectPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
       <w:pPr>
-        <w:pStyle w:val="0"/>
-        <w:outlineLvl w:val="0"/>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Утвердить прилагаемый </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P66">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>перечень</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> государственных программ Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Председатель Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В.ПУТИН</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Утвержден</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>распоряжением Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>от 11 ноября 2010 г. N 1950-р</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="P66"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>ПЕРЕЧЕНЬ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">ПРАВИТЕЛЬСТВО РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
+        <w:t>ГОСУДАРСТВЕННЫХ ПРОГРАММ РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
       <w:pPr>
-        <w:pStyle w:val="2"/>
-[...34 lines deleted...]
-        <w:spacing w:before="0"/>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
-          <w:insideH w:val="nil"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
-        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="ced3f1"/>
-[...7 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
-[...7 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
-[...1138 lines deleted...]
-                <w:color w:val="392c69"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. распоряжений Правительства РФ от 22.06.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1689-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 28.08.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2391-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 15.10.2021 </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId56" w:tooltip="Распоряжение Правительства РФ от 15.10.2021 N 2907-р &lt;О внесении изменений в распоряжение Правительства РФ от 11.11.2010 N 1950-р&gt; {КонсультантПлюс}">
-[...24 lines deleted...]
-                <w:color w:val="392c69"/>
+            <w:hyperlink r:id="rId75">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2907-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">Постановлений Правительства РФ от 30.10.2021 </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId57" w:tooltip="Постановление Правительства РФ от 30.10.2021 N 1877 &quot;О внесении изменений в государственную программу Российской Федерации &quot;Социально-экономическое развитие Арктической зоны Российской Федерации&quot; и распоряжение Правительства Российской Федерации от 11 ноября 2010 г. N 1950-р&quot; {КонсультантПлюс}">
-[...24 lines deleted...]
-                <w:color w:val="392c69"/>
+            <w:hyperlink r:id="rId76">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1877</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 30.10.2021 </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId58" w:tooltip="Постановление Правительства РФ от 30.10.2021 N 1878 (ред. от 17.09.2024) &quot;О внесении изменений в государственную программу Российской Федерации &quot;Социально-экономическое развитие Дальневосточного федерального округа&quot; и распоряжение Правительства Российской Федерации от 11 ноября 2010 г. N 1950-р&quot; {КонсультантПлюс}">
-[...11 lines deleted...]
-                <w:color w:val="392c69"/>
+            <w:hyperlink r:id="rId77">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1878</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 28.12.2021 </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId59" w:tooltip="Постановление Правительства РФ от 28.12.2021 N 2511-89 &quot;О внесении изменений в государственную программу Российской Федерации &quot;Развитие оборонно-промышленного комплекса&quot; {КонсультантПлюс}">
-[...24 lines deleted...]
-                <w:color w:val="392c69"/>
+            <w:hyperlink r:id="rId78">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2511-89</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">распоряжений Правительства РФ от 11.04.2022 </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId60" w:tooltip="Распоряжение Правительства РФ от 11.04.2022 N 829-р &lt;О внесении изменений в распоряжение Правительства РФ от 11.11.2010 N 1950-р&gt; {КонсультантПлюс}">
-[...24 lines deleted...]
-                <w:color w:val="392c69"/>
+            <w:hyperlink r:id="rId79">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 829-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 01.07.2022 </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId61" w:tooltip="Распоряжение Правительства РФ от 01.07.2022 N 1794-р &lt;О внесении изменений в распоряжение Правительства РФ от 11.11.2010 N 1950-р&gt; {КонсультантПлюс}">
-[...33 lines deleted...]
-                <w:color w:val="392c69"/>
+            <w:hyperlink r:id="rId80">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1794-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства РФ от 13.10.2022 N 1812,</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...7 lines deleted...]
-                <w:color w:val="392c69"/>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">распоряжений Правительства РФ от 22.11.2022 </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId63" w:tooltip="Распоряжение Правительства РФ от 22.11.2022 N 3559-р &lt;О внесении изменений в распоряжение Правительства РФ от 11.11.2010 N 1950-р&gt; {КонсультантПлюс}">
-[...24 lines deleted...]
-                <w:color w:val="392c69"/>
+            <w:hyperlink r:id="rId82">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 3559-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 26.12.2022 </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId64" w:tooltip="Распоряжение Правительства РФ от 26.12.2022 N 4211-р &lt;О внесении изменений в распоряжение Правительства РФ от 11.11.2010 N 1950-р&gt; {КонсультантПлюс}">
-[...11 lines deleted...]
-                <w:color w:val="392c69"/>
+            <w:hyperlink r:id="rId83">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 4211-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 24.03.2023 </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId65" w:tooltip="Распоряжение Правительства РФ от 24.03.2023 N 695-р &lt;О внесении изменений в распоряжение Правительства РФ от 11.11.2010 N 1950-р&gt; {КонсультантПлюс}">
-[...33 lines deleted...]
-                <w:color w:val="392c69"/>
+            <w:hyperlink r:id="rId84">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 695-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства РФ от 08.06.2023 N 945,</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...7 lines deleted...]
-                <w:color w:val="392c69"/>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">распоряжений Правительства РФ от 01.09.2023 </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId67" w:tooltip="Распоряжение Правительства РФ от 01.09.2023 N 2363-р &lt;О внесении изменений в распоряжение Правительства РФ от 11.11.2010 N 1950-р&gt; {КонсультантПлюс}">
-[...24 lines deleted...]
-                <w:color w:val="392c69"/>
+            <w:hyperlink r:id="rId86">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2363-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 21.09.2023 </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId68" w:tooltip="Распоряжение Правительства РФ от 21.09.2023 N 2536-р &lt;О внесении изменений в распоряжение Правительства РФ от 11.11.2010 N 1950-р&gt; {КонсультантПлюс}">
-[...11 lines deleted...]
-                <w:color w:val="392c69"/>
+            <w:hyperlink r:id="rId87">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2536-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 14.02.2024 </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId69" w:tooltip="Распоряжение Правительства РФ от 14.02.2024 N 321-р &lt;О внесении изменений в распоряжение Правительства РФ от 11.11.2010 N 1950-р&gt; {КонсультантПлюс}">
-[...11 lines deleted...]
-                <w:color w:val="392c69"/>
+            <w:hyperlink r:id="rId88">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 321-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 11.09.2024 </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId70" w:tooltip="Распоряжение Правительства РФ от 11.09.2024 N 2477-р &lt;О внесении изменений в распоряжение Правительства РФ от 11.11.2010 N 1950-р&gt; {КонсультантПлюс}">
-[...24 lines deleted...]
-                <w:color w:val="392c69"/>
+            <w:hyperlink r:id="rId89">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2477-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 03.02.2025 </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId71" w:tooltip="Распоряжение Правительства РФ от 03.02.2025 N 194-р &lt;О внесении изменений в распоряжение Правительства РФ от 11.11.2010 N 1950-р&gt; {КонсультантПлюс}">
-[...11 lines deleted...]
-                <w:color w:val="392c69"/>
+            <w:hyperlink r:id="rId90">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 194-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 31.05.2025 </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId72" w:tooltip="Распоряжение Правительства РФ от 31.05.2025 N 1412-р &lt;О внесении изменений в распоряжение Правительства РФ от 11.11.2010 N 1950-р&gt; {КонсультантПлюс}">
-[...11 lines deleted...]
-                <w:color w:val="392c69"/>
+            <w:hyperlink r:id="rId91">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1412-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 14.07.2025 </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId73" w:tooltip="Распоряжение Правительства РФ от 14.07.2025 N 1900-р &lt;О внесении изменений в распоряжение Правительства РФ от 11.11.2010 N 1950-р&gt; {КонсультантПлюс}">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">)</w:t>
+            <w:hyperlink r:id="rId92">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1900-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 09.06.2026 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1414-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:shd w:val="clear" w:fill="f4f3f8"/>
-[...7 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
       <w:pPr>
-        <w:pStyle w:val="0"/>
-[...11 lines deleted...]
-        <w:ind w:firstLine="540"/>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...220 lines deleted...]
-        <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideH w:val="nil"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-      </w:tblPr>
-[...585 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblBorders>
-[...2 lines deleted...]
-        </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4082"/>
         <w:gridCol w:w="2041"/>
         <w:gridCol w:w="2948"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Период реализации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ответственный исполнитель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:insideV w:val="single" w:sz="4"/>
-            <w:insideH w:val="single" w:sz="4"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>I. Сохранение населения, здоровье и благополучие людей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Наименование</w:t>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Развитие</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Период реализации</w:t>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2018 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Ответственный исполнитель</w:t>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минздрав России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Социальная </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>поддержка</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> граждан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2013 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минтруд России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Доступная </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>среда</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P269">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;*&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2011 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минтруд России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Развитие</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> физической культуры и спорта </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P269">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;*&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2013 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минспорт России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(в ред. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>распоряжения</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Правительства РФ от 11.09.2024 N 2477-р)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Содействие</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> занятости населения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2013 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минтруд России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:pStyle w:val="0"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
-              <w:jc w:val="center"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">I. Сохранение населения, здоровье и благополучие людей</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t>II. Возможности для самореализации и развития талантов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> здравоохранения</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Развитие</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2018 - 2030 годы</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2018 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Минздрав России</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минпросвещения России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> граждан</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Развитие</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2013 - 2030 годы</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Минтруд России</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минкультуры России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...21 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Развитие</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> туризма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2022 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минэкономразвития России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(в ред. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>распоряжения</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Правительства РФ от 26.12.2022 N 4211-р)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Реализация</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> государственной национальной политики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2017 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ФАДН России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>III. Комфортная и безопасная среда для жизни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Обеспечение</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> доступным и комфортным жильем и коммунальными услугами граждан Российской Федерации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2018 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минстрой России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Развитие</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> транспортной системы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2018 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минтранс России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Охрана</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> окружающей среды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2012 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минприроды России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Комплексное </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>развитие</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> сельских территорий </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P269">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;*&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2020 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минсельхоз России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Защита</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> населения и территорий от чрезвычайных ситуаций, обеспечение пожарной безопасности и безопасности людей на водных объектах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2013 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>МЧС России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Обеспечение</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> общественного порядка и противодействие преступности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2013 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>МВД России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Юстиция</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2013 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минюст России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Строительство</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P264" w:tooltip="&lt;*&gt; Комплексная государственная программа Российской Федерации.">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">&lt;*&gt;</w:t>
+            <w:hyperlink w:anchor="P269">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;*&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2011 - 2030 годы</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5 лет с начала очередного финансового года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Минтруд России</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минстрой России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(введено </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>распоряжением</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Правительства РФ от 11.04.2022 N 829-р)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>IV. Достойный, эффективный труд и успешное предпринимательство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...26 lines deleted...]
-            </w:hyperlink>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Экономическое </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>развитие</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> и инновационная экономика</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2013 - 2030 годы</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Минспорт России</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минэкономразвития России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Воспроизводство</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> и использование природных ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2013 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минприроды России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Развитие</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> лесного хозяйства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2013 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минприроды России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Государственная </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>программа</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> развития сельского хозяйства и регулирования рынков сельскохозяйственной продукции, сырья и продовольствия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2013 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минсельхоз России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Развитие</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> рыбохозяйственного комплекса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2013 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минсельхоз России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Государственная </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>программа</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>эффективного вовлечения в оборот земель сельскохозяйственного назначения и развития мелиоративного комплекса Российской Федерации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>2022 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минсельхоз России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Развитие энергетики</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2013 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минэнерго России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Управление</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> государственными финансами и регулирование финансовых рынков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2013 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минфин России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Энергосбережение</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> и повышение энергетической эффективности </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P269">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;*&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2024 - 2035 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минэкономразвития России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(введено </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>распоряжением</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Правительства РФ от 22.11.2022 N 3559-р)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:pStyle w:val="0"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>V. Развитие науки, промышленности и технологий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Научно-технологическое </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>развитие</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Российской Федерации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2019 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минобрнауки России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Развитие</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> промышленности и повышение ее конкурентоспособности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2013 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минпромторг России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:t xml:space="preserve">Позиция исключена с 1 января 2024 года. - </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановление</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Правительства РФ от 08.06.2023 N 945</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Развитие</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> авиационной промышленности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2013 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минпромторг России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Развитие</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> судостроения и техники для освоения шельфовых месторождений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2013 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минпромторг России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Развитие электронной и радиоэлектронной промышленности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2013 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минпромторг России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Космическая деятельность России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2013 - 2036 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Государственная корпорация по космической деятельности "Роскосмос"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">(в ред. </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId98" w:tooltip="Распоряжение Правительства РФ от 11.09.2024 N 2477-р &lt;О внесении изменений в распоряжение Правительства РФ от 11.11.2010 N 1950-р&gt; {КонсультантПлюс}">
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> Правительства РФ от 11.09.2024 N 2477-р)</w:t>
+            <w:hyperlink r:id="rId129">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>распоряжения</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Правительства РФ от 03.02.2025 N 194-р)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> занятости населения</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Развитие</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> атомного энергопромышленного комплекса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2013 - 2030 годы</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2012 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Минтруд России</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Государственная корпорация по атомной энергии "Росатом"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>VI. Цифровая трансформация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Информационное </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>общество</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2011 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минцифры России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Национальная </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>система</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> пространственных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2022 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Росреестр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:pStyle w:val="0"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
-              <w:jc w:val="center"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">II. Возможности для самореализации и развития талантов</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t>VII. Сбалансированное региональное развитие</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Социально-экономическое </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>развитие</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Дальневосточного федерального округа </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P269">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;*&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2018 - 2030 годы</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2014 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Минпросвещения России</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минвостокразвития России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">(в ред. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Правительства РФ от 30.10.2021 N 1878)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Развитие</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Северо-Кавказского федерального округа </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P269">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;*&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2013 - 2030 годы</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Минкультуры России</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минэкономразвития России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Социально-экономическое </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>развитие</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Арктической зоны Российской Федерации </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P269">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;*&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2022 - 2030 годы</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2021 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Минэкономразвития России</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минвостокразвития России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(в ред. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Правительства РФ от 30.10.2021 N 1877)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Социально-экономическое </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>развитие</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Республики Крым и г. Севастополя </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P269">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;*&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2019 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минстрой России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:pStyle w:val="0"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">(в ред. </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId103" w:tooltip="Распоряжение Правительства РФ от 26.12.2022 N 4211-р &lt;О внесении изменений в распоряжение Правительства РФ от 11.11.2010 N 1950-р&gt; {КонсультантПлюс}">
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> Правительства РФ от 26.12.2022 N 4211-р)</w:t>
+            <w:hyperlink r:id="rId139">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>распоряжения</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Правительства РФ от 01.07.2022 N 1794-р, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Правительства РФ от 13.10.2022 N 1812, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>распоряжения</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Правительства РФ от 14.07.2025 N 1900-р)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Социально-экономическое </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>развитие</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Калининградской области </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P269">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;*&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2017 - 2030 годы</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">ФАДН России</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минэкономразвития России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(в ред. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>распоряжения</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Правительства РФ от 21.09.2023 N 2536-р)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Развитие</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> федеративных отношений и создание условий для эффективного и ответственного управления региональными и муниципальными финансами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2013 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минфин России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Восстановление</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> и социально-экономическое развитие Донецкой Народной Республики, Луганской Народной Республики, Запорожской области и Херсонской области </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P269">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;*&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2024 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минстрой России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:pStyle w:val="0"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(введено </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>распоряжением</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Правительства РФ от 01.09.2023 N 2363-р)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
-              <w:jc w:val="center"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">III. Комфортная и безопасная среда для жизни</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t>VIII. Обеспечение национальной безопасности, эффективного государственного управления и международного сотрудничества</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(в ред. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>распоряжения</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Правительства РФ от 09.06.2026 N 1414-р)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> доступным и комфортным жильем и коммунальными услугами граждан Российской Федерации</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Обеспечение обороноспособности страны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2018 - 2030 годы</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2019 - 2031 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Минстрой России</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минобороны России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(в ред. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>распоряжения</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Правительства РФ от 24.03.2023 N 695-р)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> транспортной системы</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Обеспечение государственной безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2018 - 2030 годы</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2012 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Минтранс России</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ФСБ России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> окружающей среды</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Обеспечение защиты личности, общества и государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2012 - 2030 годы</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2021 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Минприроды России</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Росгвардия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...32 lines deleted...]
-            </w:hyperlink>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Обеспечение химической и биологической безопасности Российской Федерации</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2020 - 2030 годы</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2021 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Минсельхоз России</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минздрав России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> населения и территорий от чрезвычайных ситуаций, обеспечение пожарной безопасности и безопасности людей на водных объектах</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Управление государственным </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>материальным резервом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2013 - 2030 годы</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>2020 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">МЧС России</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Росрезерв</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Позиция исключена. - </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Распоряжение</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Правительства РФ от 15.10.2021 N 2907-р</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> общественного порядка и противодействие преступности</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Развитие</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> оборонно-промышленного комплекса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2013 - 2030 годы</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2016 - 2036 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">МВД России</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минпромторг России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(в ред. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Правительства РФ от 28.12.2021 N 2511-89, распоряжений Правительства РФ от 14.02.2024 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 321-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">, от 31.05.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1412-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Юстиция</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Внешнеполитическая </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>деятельность</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2013 - 2030 годы</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Минюст России</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>МИД России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">&lt;*&gt;</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Содействие международному развитию </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P269">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;*&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">5 лет с начала очередного финансового года</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2022 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Минстрой России</w:t>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>МИД России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Поддержка и продвижение русского языка за рубежом </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P269">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;*&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2022 - 2031 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>МИД России</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Обеспечение функционирования высших органов государственной власти Российской Федерации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2027 - 2036 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Управление делами Президента Российской Федерации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC087A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="9071" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:pStyle w:val="0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">(введено </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId113" w:tooltip="Распоряжение Правительства РФ от 11.04.2022 N 829-р &lt;О внесении изменений в распоряжение Правительства РФ от 11.11.2010 N 1950-р&gt; {КонсультантПлюс}">
-[...3504 lines deleted...]
-              <w:t xml:space="preserve">МИД России</w:t>
+            <w:hyperlink r:id="rId155">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>распоряжением</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Правительства РФ от 09.06.2026 N 1414-р)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
       <w:pPr>
-        <w:pStyle w:val="0"/>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
       <w:pPr>
-        <w:pStyle w:val="0"/>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">--------------------------------</w:t>
+        <w:t>--------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="264" w:name="P264"/>
-[...1 lines deleted...]
-    <w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
       <w:pPr>
-        <w:pStyle w:val="0"/>
-        <w:spacing w:before="200" w:line-rule="auto"/>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="P269"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">&lt;*&gt; Комплексная государственная программа Российской Федерации.</w:t>
+        <w:t>&lt;*&gt; Комплексная государственная программа Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
       <w:pPr>
-        <w:pStyle w:val="0"/>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
       <w:pPr>
-        <w:pStyle w:val="0"/>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
       <w:pPr>
-        <w:pStyle w:val="0"/>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId6"/>
+    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:sectPr w:rsidR="00CC087A" w:rsidSect="004F2242">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
-      <w:titlePg/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...160 lines deleted...]
-</w:ftr>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...109 lines deleted...]
-</w:hdr>
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
+  <w:doNotDisplayPageBoundaries/>
+  <w:proofState w:grammar="clean"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00CC087A"/>
+    <w:rsid w:val="00CC087A"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="ru-RU"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{54FE632E-BA9C-41D6-A263-FAFAE082E57B}"/>
+</w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:default="1" w:customStyle="1" w:styleId="0">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
+    <w:rsid w:val="00CC087A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat">
     <w:name w:val="ConsPlusNonformat"/>
+    <w:rsid w:val="00CC087A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
     <w:name w:val="ConsPlusTitle"/>
+    <w:rsid w:val="00CC087A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell">
     <w:name w:val="ConsPlusCell"/>
+    <w:rsid w:val="00CC087A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList">
     <w:name w:val="ConsPlusDocList"/>
+    <w:rsid w:val="00CC087A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
     <w:name w:val="ConsPlusTitlePage"/>
+    <w:rsid w:val="00CC087A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm">
     <w:name w:val="ConsPlusJurTerm"/>
+    <w:rsid w:val="00CC087A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList">
     <w:name w:val="ConsPlusTextList"/>
+    <w:rsid w:val="00CC087A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
-    </w:rPr>
-[...119 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...154 lines deleted...]
-</Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-</Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533563&amp;dst=159244" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=180755&amp;dst=100003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=363516&amp;dst=100003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442986&amp;dst=100003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442986&amp;dst=100003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523400&amp;dst=104770" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=532815&amp;dst=13636" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=145793&amp;dst=100003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=291025&amp;dst=100003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=394161&amp;dst=100003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=394161&amp;dst=100003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495104&amp;dst=25301" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=398220&amp;dst=100003" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=109651&amp;dst=100003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=505126&amp;dst=2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=460775&amp;dst=100062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373437&amp;dst=100010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=449287&amp;dst=100012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525258&amp;dst=41785" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=421092&amp;dst=100003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=421092&amp;dst=100003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=449287&amp;dst=100012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=479557&amp;dst=4726" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536393&amp;dst=100006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149174&amp;dst=100003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=416529&amp;dst=100031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=291660&amp;dst=100003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=328655&amp;dst=100003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=421092&amp;dst=100003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=435495&amp;dst=100003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525250&amp;dst=100014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=528216&amp;dst=9262" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498232&amp;dst=100003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=398220&amp;dst=100003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507068&amp;dst=100003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=398220&amp;dst=100003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507068&amp;dst=100003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508905&amp;dst=19" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=428893&amp;dst=100023" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534730&amp;dst=100012" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=111804&amp;dst=100003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=197536&amp;dst=100003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=215198&amp;dst=100017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=381514&amp;dst=100011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535491&amp;dst=100016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525254&amp;dst=100020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=374905&amp;dst=100003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=428893&amp;dst=100023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=456402&amp;dst=100003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=428893&amp;dst=100023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=456402&amp;dst=100003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=500543&amp;dst=2796" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520566&amp;dst=3266" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405699&amp;dst=100007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=153271&amp;dst=100003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=171125&amp;dst=100003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=330287&amp;dst=100003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396586&amp;dst=3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=309038&amp;dst=100004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525254&amp;dst=103105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523200&amp;dst=100006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523200&amp;dst=100006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533491&amp;dst=100011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=530285&amp;dst=100030" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=531644&amp;dst=29384" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536347&amp;dst=109549" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=509913&amp;dst=100003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=456402&amp;dst=100003" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=475702&amp;dst=100060" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=509913&amp;dst=100003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=509913&amp;dst=100003" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=215236&amp;dst=100003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=204832&amp;dst=100003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=345930&amp;dst=100003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536464&amp;dst=100007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=457870&amp;dst=100003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=457870&amp;dst=100003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520274&amp;dst=12429" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522702&amp;dst=123470" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522230&amp;dst=107781" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536464&amp;dst=100017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432121&amp;dst=100003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432121&amp;dst=100003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=470071&amp;dst=100003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=175393&amp;dst=100003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=158131&amp;dst=100003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=220382&amp;dst=100003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=321991&amp;dst=100012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486151&amp;dst=100006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486151&amp;dst=100006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522570&amp;dst=100019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533770&amp;dst=100019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=449287&amp;dst=100012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536393&amp;dst=100004" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=114722&amp;dst=100003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=385446&amp;dst=100003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536393&amp;dst=100003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536393&amp;dst=100003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485607&amp;dst=100003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=527194&amp;dst=104610" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=524663&amp;dst=783" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=205987&amp;dst=100003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=381266&amp;dst=100003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=470071&amp;dst=100003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508104&amp;dst=74692" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523200&amp;dst=100006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=177611&amp;dst=100003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=347583&amp;dst=100003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=435495&amp;dst=100003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=435495&amp;dst=100003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=470071&amp;dst=100003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=490628&amp;dst=7583" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498571&amp;dst=100010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507068&amp;dst=100003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=168592&amp;dst=100003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=355309&amp;dst=100007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405699&amp;dst=100007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523333&amp;dst=1770" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432216&amp;dst=12152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=139351&amp;dst=100003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=282968&amp;dst=100003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=388265&amp;dst=100003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=388265&amp;dst=100008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405699&amp;dst=100007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536701&amp;dst=129909" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520319&amp;dst=25980" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=524107&amp;dst=1038" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=456694&amp;dst=100009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=457870&amp;dst=100003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442986&amp;dst=100003" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=125895&amp;dst=100003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=208151&amp;dst=100003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=381518&amp;dst=100010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485607&amp;dst=100003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485607&amp;dst=100003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516874&amp;dst=100009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520168&amp;dst=15481" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=162284&amp;dst=100006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=170331&amp;dst=100003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525250&amp;dst=104220" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414445&amp;dst=100003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414445&amp;dst=100003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=537948&amp;dst=100010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432121&amp;dst=100003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=499087&amp;dst=5055" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498232&amp;dst=100003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=212209&amp;dst=100003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=381852&amp;dst=100007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498232&amp;dst=100003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414445&amp;dst=100003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486151&amp;dst=100006" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-</Relationships>
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+  <a:themeElements>
+    <a:clrScheme name="Стандартная">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Стандартная">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Стандартная">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>КонсультантПлюс Версия 4025.00.02</Application>
-  <Company>КонсультантПлюс Версия 4025.00.02</Company>
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>6</Pages>
+  <Words>3605</Words>
+  <Characters>20549</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>171</Lines>
+  <Paragraphs>48</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>24106</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Распоряжение Правительства РФ от 11.11.2010 N 1950-р
-[...1 lines deleted...]
-&lt;Об утверждении перечня государственных программ Российской Федерации&gt;</dc:title>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Стрельникова Елизавета Игоревна</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>