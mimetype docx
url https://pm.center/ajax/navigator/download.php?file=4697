--- v1 (2026-07-28)
+++ v2 (2026-10-20)
@@ -1,2235 +1,2240 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitlePage"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>ПРАВИТЕЛЬСТВО РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>РАСПОРЯЖЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>от 11 ноября 2010 г. N 1950-р</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. распоряжений Правительства РФ от 20.01.2011 </w:t>
             </w:r>
+            <w:hyperlink r:id="rId4">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 44-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 21.03.2011 </w:t>
+            </w:r>
             <w:hyperlink r:id="rId5">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t>N 44-р</w:t>
+                <w:t>N 450-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...9 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:hyperlink r:id="rId6">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t>N 450-р</w:t>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 18.05.2011 N 399,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">распоряжений Правительства РФ от 03.06.2011 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId7">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 970-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...4 lines deleted...]
-            <w:hyperlink r:id="rId7">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 06.02.2012 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 136-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 15.12.2012 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2394-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 25.04.2013 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 678-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 10.07.2013 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1181-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 12.10.2013 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1864-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 24.01.2014 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 71-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 11.09.2014 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1794-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 27.10.2014 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2136-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Постановления</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Правительства РФ от 18.05.2011 N 399,</w:t>
-[...18 lines deleted...]
-                <w:t>N 970-р</w:t>
+              <w:t xml:space="preserve"> Правительства РФ от 28.10.2014 N 1108,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">распоряжений Правительства РФ от 15.11.2014 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2301-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...43 lines deleted...]
-                <w:t>N 678-р</w:t>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 14.02.2015 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 234-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 02.04.2015 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 574-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 06.06.2015 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1033-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...43 lines deleted...]
-                <w:t>N 71-р</w:t>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 02.11.2015 N 1185,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">распоряжений Правительства РФ от 28.04.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 805-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId15">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 17.09.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1964-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 13.10.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2155-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 01.12.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2559-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 31.01.2017 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 155-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 31.03.2017 N 385,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">распоряжений Правительства РФ от 08.04.2017 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 646-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 17.07.2017 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1514-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 16.11.2017 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2533-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 13.02.2018 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 220-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 23.02.2018 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 308-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 13.10.2018 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2211-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 29.03.2019 N 361,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>распоряжения</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 05.04.2019 N 635-р,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 31.05.2019 N 696,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">распоряжений Правительства РФ от 06.07.2019 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1482-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 26.07.2019 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1656-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 18.02.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 334-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 12.03.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 596-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 28.09.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2477-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 28.12.2020 N 2320,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>распоряжения</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 23.01.2021 N 133-р,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 30.03.2021 N 484,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>распоряжения</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 31.03.2021 N 811-р,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Постановлений Правительства РФ от 31.03.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 502</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 31.03.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 506</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 31.03.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 508</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 14.05.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 731</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">распоряжений Правительства РФ от 28.05.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1392-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 22.06.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1689-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 28.08.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2391-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 15.10.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2907-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Постановлений Правительства РФ от 30.10.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1877</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 30.10.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1878</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 28.12.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2511-89</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">распоряжений Правительства РФ от 11.04.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 829-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 01.07.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1794-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">, от 27.10.2014 </w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...4 lines deleted...]
-            <w:hyperlink r:id="rId17">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Постановления</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Правительства РФ от 28.10.2014 N 1108,</w:t>
-[...18 lines deleted...]
-                <w:t>N 2301-р</w:t>
+              <w:t xml:space="preserve"> Правительства РФ от 13.10.2022 N 1812,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">распоряжений Правительства РФ от 22.11.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 3559-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...43 lines deleted...]
-                <w:t>N 1033-р</w:t>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 26.12.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 4211-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 24.03.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 695-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...4 lines deleted...]
-            <w:hyperlink r:id="rId22">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Постановления</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Правительства РФ от 02.11.2015 N 1185,</w:t>
-[...18 lines deleted...]
-                <w:t>N 805-р</w:t>
+              <w:t xml:space="preserve"> Правительства РФ от 08.06.2023 N 945,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">распоряжений Правительства РФ от 01.09.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2363-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...29 lines deleted...]
-                <w:t>N 2155-р</w:t>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 21.09.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2536-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 14.02.2024 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 321-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 11.09.2024 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2477-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...29 lines deleted...]
-                <w:t>N 155-р</w:t>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 03.02.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 194-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 31.05.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1412-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 14.07.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1900-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...886 lines deleted...]
-              <w:t xml:space="preserve">, от 14.07.2025 </w:t>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 09.06.2026 </w:t>
             </w:r>
             <w:hyperlink r:id="rId71">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t>N 1900-р</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">от 09.06.2026 </w:t>
+                <w:t>N 1414-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 13.08.2026 </w:t>
             </w:r>
             <w:hyperlink r:id="rId72">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t>N 1414-р</w:t>
+                <w:t>N 2131-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Утвердить прилагаемый </w:t>
       </w:r>
       <w:hyperlink w:anchor="P66">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>перечень</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> государственных программ Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Председатель Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>В.ПУТИН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Утвержден</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>распоряжением Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>от 11 ноября 2010 г. N 1950-р</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="P66"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkStart w:id="1" w:name="P66"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t>ПЕРЕЧЕНЬ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ГОСУДАРСТВЕННЫХ ПРОГРАММ РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. распоряжений Правительства РФ от 22.06.2021 </w:t>
             </w:r>
             <w:hyperlink r:id="rId73">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1689-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 28.08.2021 </w:t>
             </w:r>
             <w:hyperlink r:id="rId74">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2391-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 15.10.2021 </w:t>
             </w:r>
             <w:hyperlink r:id="rId75">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2907-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">Постановлений Правительства РФ от 30.10.2021 </w:t>
             </w:r>
             <w:hyperlink r:id="rId76">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1877</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 30.10.2021 </w:t>
             </w:r>
             <w:hyperlink r:id="rId77">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1878</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 28.12.2021 </w:t>
             </w:r>
             <w:hyperlink r:id="rId78">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2511-89</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">распоряжений Правительства РФ от 11.04.2022 </w:t>
             </w:r>
             <w:hyperlink r:id="rId79">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 829-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 01.07.2022 </w:t>
             </w:r>
             <w:hyperlink r:id="rId80">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1794-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId81">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Постановления</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства РФ от 13.10.2022 N 1812,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">распоряжений Правительства РФ от 22.11.2022 </w:t>
             </w:r>
             <w:hyperlink r:id="rId82">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 3559-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 26.12.2022 </w:t>
             </w:r>
             <w:hyperlink r:id="rId83">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 4211-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 24.03.2023 </w:t>
             </w:r>
             <w:hyperlink r:id="rId84">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 695-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId85">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Постановления</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства РФ от 08.06.2023 N 945,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">распоряжений Правительства РФ от 01.09.2023 </w:t>
             </w:r>
             <w:hyperlink r:id="rId86">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2363-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 21.09.2023 </w:t>
             </w:r>
             <w:hyperlink r:id="rId87">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2536-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 14.02.2024 </w:t>
             </w:r>
             <w:hyperlink r:id="rId88">
@@ -2239,51 +2244,51 @@
                 </w:rPr>
                 <w:t>N 321-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 11.09.2024 </w:t>
             </w:r>
             <w:hyperlink r:id="rId89">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2477-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 03.02.2025 </w:t>
             </w:r>
             <w:hyperlink r:id="rId90">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 194-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 31.05.2025 </w:t>
             </w:r>
             <w:hyperlink r:id="rId91">
@@ -2293,5190 +2298,5251 @@
                 </w:rPr>
                 <w:t>N 1412-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 14.07.2025 </w:t>
             </w:r>
             <w:hyperlink r:id="rId92">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1900-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 09.06.2026 </w:t>
             </w:r>
             <w:hyperlink r:id="rId93">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1414-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 13.08.2026 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2131-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4082"/>
         <w:gridCol w:w="2041"/>
         <w:gridCol w:w="2948"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Период реализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Ответственный исполнитель</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
             </w:pPr>
             <w:r>
               <w:t>I. Сохранение населения, здоровье и благополучие людей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId94">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Развитие</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2018 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минздрав России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Социальная </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95">
+            <w:hyperlink r:id="rId96">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>поддержка</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минтруд России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Доступная </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96">
+            <w:hyperlink r:id="rId97">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>среда</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P269">
+            <w:hyperlink w:anchor="P270">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;*&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2011 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минтруд России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId97">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Развитие</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> физической культуры и спорта </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P269">
+            <w:hyperlink w:anchor="P270">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;*&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минспорт России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">(в ред. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98">
+            <w:hyperlink r:id="rId99">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>распоряжения</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Правительства РФ от 11.09.2024 N 2477-р)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId99">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Содействие</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> занятости населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минтруд России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
             </w:pPr>
             <w:r>
               <w:t>II. Возможности для самореализации и развития талантов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId100">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Развитие</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2018 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...4 lines deleted...]
-              <w:t>Минпросвещения России</w:t>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Минпросвещения</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId101">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Развитие</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минкультуры России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId102">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Развитие</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> туризма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2022 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минэкономразвития России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">(в ред. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103">
+            <w:hyperlink r:id="rId104">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>распоряжения</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Правительства РФ от 26.12.2022 N 4211-р)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId104">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Реализация</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> государственной национальной политики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2017 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>ФАДН России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
             </w:pPr>
             <w:r>
               <w:t>III. Комфортная и безопасная среда для жизни</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId105">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Обеспечение</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> доступным и комфортным жильем и коммунальными услугами граждан Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2018 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минстрой России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId106">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Развитие</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> транспортной системы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2018 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минтранс России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId107">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Охрана</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> окружающей среды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2012 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минприроды России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Комплексное </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108">
+            <w:hyperlink r:id="rId109">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>развитие</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> сельских территорий </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P269">
+            <w:hyperlink w:anchor="P270">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;*&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2020 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минсельхоз России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId109">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Защита</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> населения и территорий от чрезвычайных ситуаций, обеспечение пожарной безопасности и безопасности людей на водных объектах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>МЧС России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId110">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Обеспечение</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> общественного порядка и противодействие преступности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>МВД России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId111">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Юстиция</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минюст России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId112">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Строительство</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P269">
+            <w:hyperlink w:anchor="P270">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;*&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5 лет с начала очередного финансового года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минстрой России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">(введено </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113">
+            <w:hyperlink r:id="rId114">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>распоряжением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Правительства РФ от 11.04.2022 N 829-р)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
             </w:pPr>
             <w:r>
               <w:t>IV. Достойный, эффективный труд и успешное предпринимательство</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Экономическое </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114">
+            <w:hyperlink r:id="rId115">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>развитие</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> и инновационная экономика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минэкономразвития России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId115">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Воспроизводство</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> и использование природных ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минприроды России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId116">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Развитие</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> лесного хозяйства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минприроды России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Государственная </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117">
+            <w:hyperlink r:id="rId118">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>программа</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> развития сельского хозяйства и регулирования рынков сельскохозяйственной продукции, сырья и продовольствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минсельхоз России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId118">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Развитие</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> рыбохозяйственного комплекса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минсельхоз России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Государственная </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119">
+            <w:hyperlink r:id="rId120">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>программа</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>эффективного вовлечения в оборот земель сельскохозяйственного назначения и развития мелиоративного комплекса Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>2022 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минсельхоз России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId120">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Развитие энергетики</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минэнерго России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId121">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Управление</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> государственными финансами и регулирование финансовых рынков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минфин России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId122">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Энергосбережение</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> и повышение энергетической эффективности </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P269">
+            <w:hyperlink w:anchor="P270">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;*&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2024 - 2035 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минэкономразвития России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">(введено </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123">
+            <w:hyperlink r:id="rId124">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>распоряжением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Правительства РФ от 22.11.2022 N 3559-р)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
             </w:pPr>
             <w:r>
               <w:t>V. Развитие науки, промышленности и технологий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Научно-технологическое </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124">
+            <w:hyperlink r:id="rId125">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>развитие</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2019 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минобрнауки России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId125">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Развитие</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> промышленности и повышение ее конкурентоспособности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минпромторг России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Позиция исключена с 1 января 2024 года. - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126">
+            <w:hyperlink r:id="rId127">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Постановление</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Правительства РФ от 08.06.2023 N 945</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId127">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Развитие</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> авиационной промышленности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минпромторг России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId128">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Развитие</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> судостроения и техники для освоения шельфовых месторождений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минпромторг России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Развитие электронной и радиоэлектронной промышленности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минпромторг России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Космическая деятельность России</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2013 - 2036 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Государственная корпорация по космической деятельности "Роскосмос"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">(в ред. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129">
+            <w:hyperlink r:id="rId130">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>распоряжения</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Правительства РФ от 03.02.2025 N 194-р)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId130">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Развитие</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> атомного энергопромышленного комплекса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2012 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Государственная корпорация по атомной энергии "Росатом"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
             </w:pPr>
             <w:r>
               <w:t>VI. Цифровая трансформация</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Информационное </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131">
+            <w:hyperlink r:id="rId132">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>общество</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2011 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...4 lines deleted...]
-              <w:t>Минцифры России</w:t>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Минцифры</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Национальная </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132">
+            <w:hyperlink r:id="rId133">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>система</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> пространственных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2022 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Росреестр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
             </w:pPr>
             <w:r>
               <w:t>VII. Сбалансированное региональное развитие</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Социально-экономическое </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133">
+            <w:hyperlink r:id="rId134">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>развитие</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Дальневосточного федерального округа </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P269">
+            <w:hyperlink w:anchor="P270">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;*&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2014 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минвостокразвития России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">(в ред. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134">
+            <w:hyperlink r:id="rId135">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Постановления</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Правительства РФ от 30.10.2021 N 1878)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId135">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Развитие</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Северо-Кавказского федерального округа </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P269">
+            <w:hyperlink w:anchor="P270">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;*&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минэкономразвития России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Социально-экономическое </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136">
+            <w:hyperlink r:id="rId137">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>развитие</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Арктической зоны Российской Федерации </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P269">
+            <w:hyperlink w:anchor="P270">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;*&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2021 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минвостокразвития России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">(в ред. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137">
+            <w:hyperlink r:id="rId138">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Постановления</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Правительства РФ от 30.10.2021 N 1877)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Социально-экономическое </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138">
+            <w:hyperlink r:id="rId139">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>развитие</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Республики Крым и г. Севастополя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P269">
+            <w:hyperlink w:anchor="P270">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;*&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2019 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минстрой России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">(в ред. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139">
+            <w:hyperlink r:id="rId140">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>распоряжения</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Правительства РФ от 01.07.2022 N 1794-р, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140">
+            <w:hyperlink r:id="rId141">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Постановления</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Правительства РФ от 13.10.2022 N 1812, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141">
+            <w:hyperlink r:id="rId142">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>распоряжения</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Правительства РФ от 14.07.2025 N 1900-р)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Социально-экономическое </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142">
+            <w:hyperlink r:id="rId143">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>развитие</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Калининградской области </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P269">
+            <w:hyperlink w:anchor="P270">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;*&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минэкономразвития России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">(в ред. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143">
+            <w:hyperlink r:id="rId144">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>распоряжения</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Правительства РФ от 21.09.2023 N 2536-р)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId144">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Развитие</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> федеративных отношений и создание условий для эффективного и ответственного управления региональными и муниципальными финансами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минфин России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId145">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Восстановление</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> и социально-экономическое развитие Донецкой Народной Республики, Луганской Народной Республики, Запорожской области и Херсонской области </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P269">
+            <w:hyperlink w:anchor="P270">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;*&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2024 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минстрой России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">(введено </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146">
+            <w:hyperlink r:id="rId147">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>распоряжением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Правительства РФ от 01.09.2023 N 2363-р)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
             </w:pPr>
             <w:r>
               <w:t>VIII. Обеспечение национальной безопасности, эффективного государственного управления и международного сотрудничества</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">(в ред. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147">
+            <w:hyperlink r:id="rId148">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>распоряжения</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Правительства РФ от 09.06.2026 N 1414-р)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Обеспечение обороноспособности страны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2019 - 2031 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минобороны России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">(в ред. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148">
+            <w:hyperlink r:id="rId149">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>распоряжения</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Правительства РФ от 24.03.2023 N 695-р)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Обеспечение государственной безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...5 lines deleted...]
-              <w:t>2012 - 2030 годы</w:t>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2012 - 2039 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>ФСБ России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4082" w:type="dxa"/>
-[...51 lines deleted...]
-              <w:t>Росгвардия</w:t>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(в ред. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>распоряжения</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Правительства РФ от 13.08.2026 N 2131-р)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...4 lines deleted...]
-              <w:t>Обеспечение химической и биологической безопасности Российской Федерации</w:t>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Обеспечение защиты личности, общества и государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2021 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...5 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Росгвардия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...8 lines deleted...]
-              <w:t>материальным резервом</w:t>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Обеспечение химической и биологической безопасности Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...6 lines deleted...]
-              <w:t>2020 - 2030 годы</w:t>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2021 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...4 lines deleted...]
-              <w:t>Росрезерв</w:t>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минздрав России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9071" w:type="dxa"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> Правительства РФ от 15.10.2021 N 2907-р</w:t>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Управление государственным материальным резервом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2020 - 2030 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Росрезерв</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4082" w:type="dxa"/>
-[...59 lines deleted...]
-              <w:t>Минпромторг России</w:t>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Позиция исключена. - </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Распоряжение</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Правительства РФ от 15.10.2021 N 2907-р</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9071" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
             <w:hyperlink r:id="rId152">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t>N 321-р</w:t>
-[...14 lines deleted...]
-              <w:t>)</w:t>
+                <w:t>Развитие</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> оборонно-промышленного комплекса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2016 - 2036 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Минпромторг России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4082" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Внешнеполитическая </w:t>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(в ред. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> Правительства РФ от 28.12.2021 N 2511-89, распоряжений Правительства РФ от 14.02.2024 </w:t>
             </w:r>
             <w:hyperlink r:id="rId154">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t>деятельность</w:t>
-[...39 lines deleted...]
-              <w:t>МИД России</w:t>
+                <w:t>N 321-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">, от 31.05.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1412-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...11 lines deleted...]
-                <w:t>&lt;*&gt;</w:t>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Внешнеполитическая </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>деятельность</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...5 lines deleted...]
-              <w:t>2022 - 2030 годы</w:t>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2013 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>МИД России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...6 lines deleted...]
-            <w:hyperlink w:anchor="P269">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Содействие международному развитию </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P270">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;*&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...5 lines deleted...]
-              <w:t>2022 - 2031 годы</w:t>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2022 - 2030 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>МИД России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...5 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Поддержка и продвижение русского языка за рубежом </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P270">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;*&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...5 lines deleted...]
-              <w:t>2027 - 2036 годы</w:t>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2022 - 2031 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...4 lines deleted...]
-              <w:t>Управление делами Президента Российской Федерации</w:t>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>МИД России</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC087A">
+      <w:tr w:rsidR="0087424D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Обеспечение функционирования высших органов государственной власти Российской Федерации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2027 - 2036 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Управление делами Президента Российской Федерации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0087424D">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="9071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+          <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">(введено </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155">
+            <w:hyperlink r:id="rId157">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>распоряжением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Правительства РФ от 09.06.2026 N 1414-р)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>--------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="P269"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="2" w:name="P270"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:t>&lt;*&gt; Комплексная государственная программа Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
+    <w:p w:rsidR="0087424D" w:rsidRDefault="0087424D">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC087A" w:rsidRDefault="00CC087A">
-[...3 lines deleted...]
-    <w:sectPr w:rsidR="00CC087A" w:rsidSect="004F2242">
+    <w:p w:rsidR="00293179" w:rsidRDefault="00293179"/>
+    <w:sectPr w:rsidR="00293179" w:rsidSect="006B4C96">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CC087A"/>
-    <w:rsid w:val="00CC087A"/>
+    <w:rsidRoot w:val="0087424D"/>
+    <w:rsid w:val="00293179"/>
+    <w:rsid w:val="002E7D60"/>
+    <w:rsid w:val="0087424D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="53EA78BA"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{54FE632E-BA9C-41D6-A263-FAFAE082E57B}"/>
+  <w15:docId w15:val="{8890DD2E-6FC7-4ED8-B982-7FBE59FC0B94}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7496,51 +7562,51 @@
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7861,188 +7927,197 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="endnote reference"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E7D60"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
-    <w:rsid w:val="00CC087A"/>
+    <w:rsid w:val="0087424D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat">
     <w:name w:val="ConsPlusNonformat"/>
-    <w:rsid w:val="00CC087A"/>
+    <w:rsid w:val="0087424D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
     <w:name w:val="ConsPlusTitle"/>
-    <w:rsid w:val="00CC087A"/>
+    <w:rsid w:val="0087424D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell">
     <w:name w:val="ConsPlusCell"/>
-    <w:rsid w:val="00CC087A"/>
+    <w:rsid w:val="0087424D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList">
     <w:name w:val="ConsPlusDocList"/>
-    <w:rsid w:val="00CC087A"/>
+    <w:rsid w:val="0087424D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
     <w:name w:val="ConsPlusTitlePage"/>
-    <w:rsid w:val="00CC087A"/>
+    <w:rsid w:val="0087424D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm">
     <w:name w:val="ConsPlusJurTerm"/>
-    <w:rsid w:val="00CC087A"/>
+    <w:rsid w:val="0087424D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList">
     <w:name w:val="ConsPlusTextList"/>
-    <w:rsid w:val="00CC087A"/>
+    <w:rsid w:val="0087424D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533563&amp;dst=159244" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=180755&amp;dst=100003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=363516&amp;dst=100003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442986&amp;dst=100003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442986&amp;dst=100003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523400&amp;dst=104770" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=532815&amp;dst=13636" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=145793&amp;dst=100003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=291025&amp;dst=100003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=394161&amp;dst=100003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=394161&amp;dst=100003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495104&amp;dst=25301" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=398220&amp;dst=100003" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=109651&amp;dst=100003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=505126&amp;dst=2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=460775&amp;dst=100062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373437&amp;dst=100010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=449287&amp;dst=100012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525258&amp;dst=41785" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=421092&amp;dst=100003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=421092&amp;dst=100003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=449287&amp;dst=100012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=479557&amp;dst=4726" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536393&amp;dst=100006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149174&amp;dst=100003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=416529&amp;dst=100031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=291660&amp;dst=100003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=328655&amp;dst=100003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=421092&amp;dst=100003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=435495&amp;dst=100003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525250&amp;dst=100014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=528216&amp;dst=9262" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498232&amp;dst=100003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=398220&amp;dst=100003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507068&amp;dst=100003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=398220&amp;dst=100003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507068&amp;dst=100003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508905&amp;dst=19" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=428893&amp;dst=100023" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534730&amp;dst=100012" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=111804&amp;dst=100003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=197536&amp;dst=100003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=215198&amp;dst=100017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=381514&amp;dst=100011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535491&amp;dst=100016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525254&amp;dst=100020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=374905&amp;dst=100003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=428893&amp;dst=100023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=456402&amp;dst=100003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=428893&amp;dst=100023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=456402&amp;dst=100003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=500543&amp;dst=2796" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520566&amp;dst=3266" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405699&amp;dst=100007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=153271&amp;dst=100003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=171125&amp;dst=100003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=330287&amp;dst=100003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396586&amp;dst=3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=309038&amp;dst=100004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525254&amp;dst=103105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523200&amp;dst=100006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523200&amp;dst=100006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533491&amp;dst=100011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=530285&amp;dst=100030" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=531644&amp;dst=29384" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536347&amp;dst=109549" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=509913&amp;dst=100003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=456402&amp;dst=100003" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=475702&amp;dst=100060" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=509913&amp;dst=100003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=509913&amp;dst=100003" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=215236&amp;dst=100003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=204832&amp;dst=100003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=345930&amp;dst=100003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536464&amp;dst=100007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=457870&amp;dst=100003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=457870&amp;dst=100003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520274&amp;dst=12429" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522702&amp;dst=123470" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522230&amp;dst=107781" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536464&amp;dst=100017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432121&amp;dst=100003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432121&amp;dst=100003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=470071&amp;dst=100003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=175393&amp;dst=100003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=158131&amp;dst=100003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=220382&amp;dst=100003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=321991&amp;dst=100012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486151&amp;dst=100006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486151&amp;dst=100006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522570&amp;dst=100019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533770&amp;dst=100019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=449287&amp;dst=100012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536393&amp;dst=100004" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=114722&amp;dst=100003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=385446&amp;dst=100003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536393&amp;dst=100003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536393&amp;dst=100003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485607&amp;dst=100003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=527194&amp;dst=104610" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=524663&amp;dst=783" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=205987&amp;dst=100003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=381266&amp;dst=100003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=470071&amp;dst=100003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508104&amp;dst=74692" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523200&amp;dst=100006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=177611&amp;dst=100003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=347583&amp;dst=100003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=435495&amp;dst=100003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=435495&amp;dst=100003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=470071&amp;dst=100003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=490628&amp;dst=7583" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498571&amp;dst=100010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507068&amp;dst=100003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=168592&amp;dst=100003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=355309&amp;dst=100007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405699&amp;dst=100007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523333&amp;dst=1770" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432216&amp;dst=12152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=139351&amp;dst=100003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=282968&amp;dst=100003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=388265&amp;dst=100003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=388265&amp;dst=100008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405699&amp;dst=100007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536701&amp;dst=129909" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520319&amp;dst=25980" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=524107&amp;dst=1038" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=456694&amp;dst=100009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=457870&amp;dst=100003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442986&amp;dst=100003" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=125895&amp;dst=100003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=208151&amp;dst=100003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=381518&amp;dst=100010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485607&amp;dst=100003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485607&amp;dst=100003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516874&amp;dst=100009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520168&amp;dst=15481" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=162284&amp;dst=100006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=170331&amp;dst=100003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525250&amp;dst=104220" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414445&amp;dst=100003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414445&amp;dst=100003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=537948&amp;dst=100010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432121&amp;dst=100003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=499087&amp;dst=5055" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498232&amp;dst=100003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=212209&amp;dst=100003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=381852&amp;dst=100007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498232&amp;dst=100003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414445&amp;dst=100003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486151&amp;dst=100006" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508104&amp;dst=74692" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=460775&amp;dst=100062" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=373437&amp;dst=100010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=449287&amp;dst=100012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442986&amp;dst=100003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523200&amp;dst=100006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=542763&amp;dst=1770" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149174&amp;dst=100003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=291660&amp;dst=100003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=398220&amp;dst=100003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=394161&amp;dst=100003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432216&amp;dst=12152" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442986&amp;dst=100003" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=111804&amp;dst=100003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536701&amp;dst=129909" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=197536&amp;dst=100003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=374905&amp;dst=100003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=456402&amp;dst=100003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=543356&amp;dst=159244" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523400&amp;dst=104770" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=421092&amp;dst=100003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=449287&amp;dst=100012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541979&amp;dst=100003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507068&amp;dst=100003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=153271&amp;dst=100003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=171125&amp;dst=100003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=309038&amp;dst=100004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=330287&amp;dst=100003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=428893&amp;dst=100023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540316&amp;dst=100010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=532815&amp;dst=13636" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432121&amp;dst=100003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495104&amp;dst=25301" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523200&amp;dst=100006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=509913&amp;dst=100003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=398220&amp;dst=100003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507068&amp;dst=100003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=505126&amp;dst=2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=421092&amp;dst=100003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=544262&amp;dst=5055" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=475702&amp;dst=100060" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=204832&amp;dst=100003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=215236&amp;dst=100003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=527463&amp;dst=103105" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414445&amp;dst=100003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525258&amp;dst=41785" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536464&amp;dst=100007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432121&amp;dst=100003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=457870&amp;dst=100003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=428893&amp;dst=100023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=456402&amp;dst=100003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498232&amp;dst=100003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486151&amp;dst=100006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=398220&amp;dst=100003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=162284&amp;dst=100006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=158131&amp;dst=100003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=175393&amp;dst=100003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=345930&amp;dst=100003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525250&amp;dst=100014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=321991&amp;dst=100012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=385446&amp;dst=100003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486151&amp;dst=100006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523200&amp;dst=100006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508905&amp;dst=19" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=435495&amp;dst=100003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=527463&amp;dst=100020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=528216&amp;dst=9262" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=428893&amp;dst=100023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540811&amp;dst=100012" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=114722&amp;dst=100003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536393&amp;dst=100003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=509913&amp;dst=100003" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=220382&amp;dst=100003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=205987&amp;dst=100003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=347583&amp;dst=100003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=381266&amp;dst=100003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=470071&amp;dst=100003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=457870&amp;dst=100003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396586&amp;dst=3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=535491&amp;dst=100016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=500543&amp;dst=2796" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520566&amp;dst=3266" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536393&amp;dst=100006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=435495&amp;dst=100003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=432121&amp;dst=100003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=479557&amp;dst=4726" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=177611&amp;dst=100003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=168592&amp;dst=100003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=282968&amp;dst=100003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=355309&amp;dst=100007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405699&amp;dst=100007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486151&amp;dst=100006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520319&amp;dst=25980" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=546107&amp;dst=100030" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536347&amp;dst=109549" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=456402&amp;dst=100003" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=125895&amp;dst=100003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=388265&amp;dst=100003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541979&amp;dst=100003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536393&amp;dst=100003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540274&amp;dst=100011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=542376&amp;dst=29384" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=509913&amp;dst=100003" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=208151&amp;dst=100003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=381518&amp;dst=100010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485607&amp;dst=100003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522702&amp;dst=123470" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536464&amp;dst=100017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=180755&amp;dst=100003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=363516&amp;dst=100003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=442986&amp;dst=100003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=435495&amp;dst=100003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=470071&amp;dst=100003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520274&amp;dst=12429" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522230&amp;dst=107781" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405699&amp;dst=100007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=170331&amp;dst=100003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=525250&amp;dst=104220" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414445&amp;dst=100003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=545701&amp;dst=100019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=449287&amp;dst=100012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=145793&amp;dst=100003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=291025&amp;dst=100003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=394161&amp;dst=100003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=388265&amp;dst=100008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405699&amp;dst=100007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541979&amp;dst=100003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485607&amp;dst=100003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=544039&amp;dst=100019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=527194&amp;dst=104610" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=524663&amp;dst=783" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536393&amp;dst=100004" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=109651&amp;dst=100003" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=139351&amp;dst=100003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=212209&amp;dst=100003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=381852&amp;dst=100007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498232&amp;dst=100003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485607&amp;dst=100003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=490628&amp;dst=7583" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540060&amp;dst=100010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=470071&amp;dst=100003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=416529&amp;dst=100031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=328655&amp;dst=100003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=421092&amp;dst=100003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414445&amp;dst=100003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539609&amp;dst=1038" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=456694&amp;dst=100009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=457870&amp;dst=100003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498232&amp;dst=100003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=215198&amp;dst=100017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=381514&amp;dst=100011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507068&amp;dst=100003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516874&amp;dst=100009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520168&amp;dst=15481" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8301,69 +8376,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>3605</Words>
-  <Characters>20549</Characters>
+  <Words>3649</Words>
+  <Characters>20804</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>171</Lines>
+  <Lines>173</Lines>
   <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24106</CharactersWithSpaces>
+  <CharactersWithSpaces>24405</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Стрельникова Елизавета Игоревна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>