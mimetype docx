--- v0 (2026-04-12)
+++ v1 (2026-07-28)
@@ -1,354 +1,354 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitlePage"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Документ предоставлен </w:t>
       </w:r>
       <w:hyperlink r:id="rId4">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>КонсультантПлюс</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4677"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:outlineLvl w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>6 февраля 2020 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
               <w:outlineLvl w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t>N 98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>УКАЗ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПРЕЗИДЕНТА РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>О НЕКОТОРЫХ ВОПРОСАХ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>СОВЕТА ПРИ ПРЕЗИДЕНТЕ РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПО СТРАТЕГИЧЕСКОМУ РАЗВИТИЮ И НАЦИОНАЛЬНЫМ ПРОЕКТАМ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. Указов Президента РФ от 13.04.2020 </w:t>
             </w:r>
             <w:hyperlink r:id="rId5">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 265</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 13.04.2020 </w:t>
             </w:r>
             <w:hyperlink r:id="rId6">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 266</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 20.04.2020 </w:t>
             </w:r>
             <w:hyperlink r:id="rId7">
@@ -358,51 +358,51 @@
                 </w:rPr>
                 <w:t>N 276</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 07.12.2020 </w:t>
             </w:r>
             <w:hyperlink r:id="rId8">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 757</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 13.12.2021 </w:t>
             </w:r>
             <w:hyperlink r:id="rId9">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 700</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 15.07.2022 </w:t>
             </w:r>
             <w:hyperlink r:id="rId10">
@@ -412,4864 +412,5074 @@
                 </w:rPr>
                 <w:t>N 458</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 25.07.2022 </w:t>
             </w:r>
             <w:hyperlink r:id="rId11">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 498</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 29.12.2022 </w:t>
             </w:r>
             <w:hyperlink r:id="rId12">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 975</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 10.10.2024 </w:t>
             </w:r>
             <w:hyperlink r:id="rId13">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 874</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
+              <w:t xml:space="preserve">, от 30.12.2024 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1127</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 30.06.2026 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 462</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>1. Утвердить прилагаемые:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">а) </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P47">
+      <w:hyperlink w:anchor="P48">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>состав</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Совета при Президенте Российской Федерации по стратегическому развитию и национальным проектам;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">б) </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P186">
+      <w:hyperlink w:anchor="P190">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>состав</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> президиума Совета при Президенте Российской Федерации по стратегическому развитию и национальным проектам.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Внести в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> о Совете при Президенте Российской Федерации по стратегическому развитию и национальным проектам, утвержденное Указом Президента Российской Федерации от 19 июля 2018 г. N 444 "Об упорядочении деятельности совещательных и консультативных органов при Президенте Российской Федерации" (Собрание законодательства Российской Федерации, 2018, N 30, ст. 4717; N 48, ст. 7392; 2019, N 4, ст. 324; N 8, ст. 760; N 17, ст. 2076; N 47, ст. 6652), изменение, изложив </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзац четвертый пункта 11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>"Заседание президиума Совета ведет председатель президиума Совета либо по его поручению заместитель председателя президиума Совета.".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>3. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId18">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпункты "б"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId19">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>"в" пункта 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Указа Президента Российской Федерации от 19 июля 2018 г. N 444 "Об упорядочении деятельности совещательных и консультативных органов при Президенте Российской Федерации" (Собрание законодательства Российской Федерации, 2018, N 30, ст. 4717);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId20">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Указ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Президента Российской Федерации от 19 ноября 2018 г. N 661 "О внесении изменений в состав Совета при Президенте Российской Федерации по стратегическому развитию и национальным проектам, утвержденный Указом Президента Российской Федерации от 19 июля 2018 г. N 444" (Собрание законодательства Российской Федерации, 2018, N 48, ст. 7392);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId21">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Указ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Президента Российской Федерации от 26 января 2019 г. N 17 "О внесении изменений в состав Совета при Президенте Российской Федерации по стратегическому развитию и национальным проектам, утвержденный Указом Президента Российской Федерации от 19 июля 2018 г. N 444" (Собрание законодательства Российской Федерации, 2019, N 4, ст. 324);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId22">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Указ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Президента Российской Федерации от 21 февраля 2019 г. N 61 "О внесении изменения в </w:t>
+        <w:t xml:space="preserve"> Президента Российской Федерации от 21 февраля 2019 г. N 61 "О внесении изменения в состав Совета при Президенте Российской Федерации по стратегическому развитию и национальным проектам, утвержденный Указом Президента Российской Федерации от 19 июля 2018 г. N 444" (Собрание законодательства Российской Федерации, 2019, N 8, ст. 760);</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    </w:p>
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Указ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Президента Российской Федерации от 25 апреля 2019 г. N 191 "О внесении изменения в состав президиума Совета при Президенте Российской Федерации по стратегическому развитию и национальным проектам, утвержденный Указом Президента Российской Федерации от 19 июля 2018 г. N 444" (Собрание законодательства Российской Федерации, 2019, N 17, ст. 2076);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Указ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Президента Российской Федерации от 18 ноября 2019 г. N 564 "О внесении изменений в состав Совета при Президенте Российской Федерации по стратегическому развитию и национальным проектам, утвержденный Указом Президента Российской Федерации от 19 июля 2018 г. N 444" (Собрание законодательства Российской Федерации, 2019, N 47, ст. 6652).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>4. Настоящий Указ вступает в силу со дня его подписания.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Президент</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>В.ПУТИН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Москва, Кремль</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>6 февраля 2020 года</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>N 98</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Утвержден</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Указом Президента</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>от 6 февраля 2020 г. N 98</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="P47"/>
+      <w:bookmarkStart w:id="0" w:name="P48"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>СОСТАВ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>СОВЕТА ПРИ ПРЕЗИДЕНТЕ РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПО СТРАТЕГИЧЕСКОМУ РАЗВИТИЮ И НАЦИОНАЛЬНЫМ ПРОЕКТАМ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. Указов Президента РФ от 13.04.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23">
+            <w:hyperlink r:id="rId25">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 265</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 20.04.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24">
+            <w:hyperlink r:id="rId26">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 276</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 07.12.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25">
+            <w:hyperlink r:id="rId27">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 757</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 13.12.2021 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26">
+            <w:hyperlink r:id="rId28">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 700</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 15.07.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27">
+            <w:hyperlink r:id="rId29">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 458</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 25.07.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28">
+            <w:hyperlink r:id="rId30">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 498</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 29.12.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29">
+            <w:hyperlink r:id="rId31">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 975</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 10.10.2024 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30">
+            <w:hyperlink r:id="rId32">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 874</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
+              <w:t xml:space="preserve">, от 30.12.2024 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1127</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 30.06.2026 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 462</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2324"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="6406"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Путин В.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Президент Российской Федерации (председатель Совета)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Мишустин М.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Председатель Правительства Российской Федерации (заместитель председателя Совета)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Орешкин М.С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>заместитель Руководителя Администрации Президента Российской Федерации (ответственный секретарь Совета)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Вайно А.Э.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Руководитель Администрации Президента Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Володин В.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Председатель Государственной Думы Федерального Собрания Российской Федерации (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Голикова Т.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Заместитель Председателя Правительства Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Григоренко Д.Ю.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Заместитель Председателя Правительства Российской Федерации - Руководитель Аппарата Правительства Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Гуцан А.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>полномочный представитель Президента Российской Федерации в Северо-Западном федеральном округе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Дмитриев К.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>генеральный директор акционерного общества "Управляющая компания Российского Фонда Прямых Инвестиций" (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Дюмин А.Г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>помощник Президента Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Калинин А.С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>президент Общероссийской общественной организации малого и среднего предпринимательства "ОПОРА РОССИИ" (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Катырин С.Н.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>президент Торгово-промышленной палаты Российской Федерации (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Ковальчук Б.Ю.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Председатель Счетной палаты Российской Федерации (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Комаров И.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>полномочный представитель Президента Российской Федерации в Приволжском федеральном округе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Красников Г.Я.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>президент Российской академии наук</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Кузнецов М.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>руководитель исполнительного комитета Общероссийского общественного движения "НАРОДНЫЙ ФРОНТ "ЗА РОССИЮ" (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Мантуров Д.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Первый заместитель Председателя Правительства Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Матвиенко В.И.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Председатель Совета Федерации Федерального Собрания Российской Федерации (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Мединский В.Р.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>помощник Президента Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Новак А.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Заместитель Председателя Правительства Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Оверчук А.Л.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Заместитель Председателя Правительства Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Патрушев Д.Н.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Заместитель Председателя Правительства Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Репик А.Е.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>председатель Общероссийской общественной организации "Деловая Россия" (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Решетников М.Г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Министр экономического развития Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Савельев В.Г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Заместитель Председателя Правительства Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Серышев А.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">полномочный представитель Президента Российской Федерации в </w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Сибирском федеральном округе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Силуанов А.Г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Министр финансов Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Трутнев Ю.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Заместитель Председателя Правительства Российской Федерации - полномочный представитель Президента Российской Федерации в Дальневосточном федеральном округе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Устинов В.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>полномочный представитель Президента Российской Федерации в Южном федеральном округе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Фурсенко А.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>помощник Президента Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Хуснуллин М.Ш.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Заместитель Председателя Правительства Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Цивилева А.Е.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>статс-секретарь - заместитель Министра обороны Российской Федерации, председатель Государственного фонда поддержки участников специальной военной операции "Защитники Отечества"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B748E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2324" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Чайка Ю.Я.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>полномочный представитель Президента Российской Федерации в Северо-Кавказском федеральном округе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Черногаев С.И.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>председатель Общероссийского союза "Федерация Независимых Профсоюзов России" (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B748E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2324" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Чернышенко Д.Н.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Заместитель Председателя Правительства Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Чупшева С.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>генеральный директор автономной некоммерческой организации "Агентство стратегических инициатив по продвижению новых проектов" (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Шальков Д.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>помощник Президента Российской Федерации - начальник Контрольного управления Президента Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
-[...4 lines deleted...]
-              <w:t>Шмаков М.В.</w:t>
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Шохин А.Н.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t>председатель Общероссийского союза "Федерация Независимых Профсоюзов России" (по согласованию)</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00EF5332">
+              <w:t>президент Общероссийской общественной организации "Российский союз промышленников и предпринимателей" (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
-[...4 lines deleted...]
-              <w:t>Шохин А.Н.</w:t>
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Шувалов И.И.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t>президент Общероссийской общественной организации "Российский союз промышленников и предпринимателей" (по согласованию)</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00EF5332">
+              <w:t>председатель государственной корпорации развития "ВЭБ.РФ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
-[...4 lines deleted...]
-              <w:t>Шувалов И.И.</w:t>
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Щеголев И.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t>председатель государственной корпорации развития "ВЭБ.РФ"</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00EF5332">
+              <w:t>полномочный представитель Президента Российской Федерации в Центральном федеральном округе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
-[...4 lines deleted...]
-              <w:t>Щеголев И.О.</w:t>
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Эдельгериев Р.С.-Х.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t>полномочный представитель Президента Российской Федерации в Центральном федеральном округе</w:t>
-[...58 lines deleted...]
-            <w:r>
               <w:t>помощник Президента Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Утвержден</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Указом Президента</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>от 6 февраля 2020 г. N 98</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="P186"/>
+      <w:bookmarkStart w:id="1" w:name="P190"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t>СОСТАВ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПРЕЗИДИУМА СОВЕТА ПРИ ПРЕЗИДЕНТЕ РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>ПО СТРАТЕГИЧЕСКОМУ РАЗВИТИЮ И НАЦИОНАЛЬНЫМ ПРОЕКТАМ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. Указов Президента РФ от 13.04.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31">
+            <w:hyperlink r:id="rId35">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 266</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">от 15.07.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32">
+            <w:hyperlink r:id="rId36">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 458</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 25.07.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33">
+            <w:hyperlink r:id="rId37">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 498</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 10.10.2024 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34">
+            <w:hyperlink r:id="rId38">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 874</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 30.06.2026 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 462</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2324"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="6406"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Мишустин М.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Председатель Правительства Российской Федерации (председатель президиума Совета)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Новак А.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Заместитель Председателя Правительства Российской Федерации (заместитель председателя президиума Совета)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Орешкин М.С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>заместитель Руководителя Администрации Президента Российской Федерации (заместитель председателя президиума Совета)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Левитская Ю.Г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>директор Департамента проектной деятельности Аппарата Правительства Российской Федерации (ответственный секретарь президиума Совета)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Голикова Т.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Заместитель Председателя Правительства Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Григоренко Д.Ю.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Заместитель Председателя Правительства Российской Федерации - Руководитель Аппарата Правительства Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Мантуров Д.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Первый заместитель Председателя Правительства Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Минниханов Р.Н.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Президент Республики Татарстан (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Оверчук А.Л.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Заместитель Председателя Правительства Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Патрушев Д.Н.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Заместитель Председателя Правительства Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Решетников М.Г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Министр экономического развития Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Савельев В.Г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Заместитель Председателя Правительства Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Силуанов А.Г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Министр финансов Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Собянин С.С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Мэр Москвы (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Трутнев Ю.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Заместитель Председателя Правительства Российской Федерации - полномочный представитель Президента Российской Федерации в Дальневосточном федеральном округе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Хуснуллин М.Ш.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Заместитель Председателя Правительства Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Цивилева А.Е.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>статс-секретарь - заместитель Министра обороны Российской Федерации, председатель Государственного фонда поддержки участников специальной военной операции "Защитники Отечества"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B748E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2324" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Чернышенко Д.Н.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Заместитель Председателя Правительства Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Чупшева С.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>генеральный директор автономной некоммерческой организации "Агентство стратегических инициатив по продвижению новых проектов" (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5332">
+      <w:tr w:rsidR="000B748E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Шувалов И.И.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+          <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>председатель государственной корпорации развития "ВЭБ.РФ"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF5332" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D410F1" w:rsidRDefault="00EF5332">
+    <w:p w:rsidR="000B748E" w:rsidRDefault="000B748E">
       <w:bookmarkStart w:id="2" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:sectPr w:rsidR="00D410F1" w:rsidSect="00327187">
+    <w:sectPr w:rsidR="000B748E" w:rsidSect="00281476">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EF5332"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F928A0"/>
+    <w:rsidRoot w:val="000B748E"/>
+    <w:rsid w:val="000B748E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{378D51D4-8A4D-4D9A-B0E6-7C65A0E949E1}"/>
+  <w15:docId w15:val="{570CF7D3-670D-4EA7-B7EA-23EF1C56AAC4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5656,104 +5866,107 @@
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
-    <w:rsid w:val="00EF5332"/>
+    <w:rsid w:val="000B748E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
     <w:name w:val="ConsPlusTitle"/>
-    <w:rsid w:val="00EF5332"/>
+    <w:rsid w:val="000B748E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
     <w:name w:val="ConsPlusTitlePage"/>
-    <w:rsid w:val="00EF5332"/>
+    <w:rsid w:val="000B748E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=487774&amp;dst=100025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=311365" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=403215&amp;dst=100006" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=323452" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=487774&amp;dst=100056" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=804223&amp;dst=100019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436147&amp;dst=100015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=337863&amp;dst=100011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=369972&amp;dst=100006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=490400&amp;dst=100059" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=337863&amp;dst=100010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=318648" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436147&amp;dst=100015" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=350227&amp;dst=100006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=490400&amp;dst=100059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=804223&amp;dst=100019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=422163&amp;dst=100008" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=350228&amp;dst=100006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=337863&amp;dst=100065" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=350228&amp;dst=100006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=490400&amp;dst=100059" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=422163&amp;dst=100006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=316596" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=350227&amp;dst=100006" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=403215&amp;dst=100006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=337863&amp;dst=100024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=337770" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=422163&amp;dst=100006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=487774&amp;dst=100026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=369972&amp;dst=100006" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=487774&amp;dst=100025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=337863&amp;dst=100010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=804223&amp;dst=100019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538264&amp;dst=100006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=316596" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538264&amp;dst=100006" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=804223&amp;dst=100019" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=337863&amp;dst=100024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=311365" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=422163&amp;dst=100006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=350227&amp;dst=100006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=490400&amp;dst=100059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=337770" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=487774&amp;dst=100026" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=490400&amp;dst=100059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=350228&amp;dst=100006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538264&amp;dst=100006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=323452" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=403215&amp;dst=100006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=422163&amp;dst=100008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=422163&amp;dst=100006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=337863&amp;dst=100011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436147&amp;dst=100015" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=403215&amp;dst=100006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495305&amp;dst=100007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=318648" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=369972&amp;dst=100006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=490400&amp;dst=100059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=350227&amp;dst=100006" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=369972&amp;dst=100006" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436147&amp;dst=100015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=337863&amp;dst=100065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=350228&amp;dst=100006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495305&amp;dst=100007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=487774&amp;dst=100056" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6011,70 +6224,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>10835</Characters>
+  <Pages>6</Pages>
+  <Words>2042</Words>
+  <Characters>11641</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>90</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>97</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>RANEPA</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12710</CharactersWithSpaces>
+  <CharactersWithSpaces>13656</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Бабаева Мариам Давидовна</dc:creator>
+  <dc:creator>Стрельникова Елизавета Игоревна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>