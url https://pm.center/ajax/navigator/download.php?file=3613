--- v1 (2026-07-23)
+++ v2 (2026-10-22)
@@ -1,34946 +1,35330 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitlePage"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t xml:space="preserve">Документ предоставлен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>КонсультантПлюс</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>ПРАВИТЕЛЬСТВО РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПОСТАНОВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>от 26 июня 2015 г. N 640</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>О ПОРЯДКЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ФОРМИРОВАНИЯ ГОСУДАРСТВЕННОГО ЗАДАНИЯ НА ОКАЗАНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ГОСУДАРСТВЕННЫХ УСЛУГ (ВЫПОЛНЕНИЕ РАБОТ) В ОТНОШЕНИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ФЕДЕРАЛЬНЫХ ГОСУДАРСТВЕННЫХ УЧРЕЖДЕНИЙ И ФИНАНСОВОГО</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ОБЕСПЕЧЕНИЯ ВЫПОЛНЕНИЯ ГОСУДАРСТВЕННОГО ЗАДАНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 25.05.2016 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId4">
+            <w:hyperlink r:id="rId5">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 464</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 06.10.2016 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId5">
+            <w:hyperlink r:id="rId6">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1006</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 04.11.2016 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId6">
+            <w:hyperlink r:id="rId7">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1136</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 13.09.2017 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7">
+            <w:hyperlink r:id="rId8">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1101</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 09.12.2017 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8">
+            <w:hyperlink r:id="rId9">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1502</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 19.07.2018 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9">
+            <w:hyperlink r:id="rId10">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 849</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 29.11.2018 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10">
+            <w:hyperlink r:id="rId11">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1439</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 09.07.2019 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11">
+            <w:hyperlink r:id="rId12">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 873</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 31.12.2019 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12">
+            <w:hyperlink r:id="rId13">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1944</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 17.02.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13">
+            <w:hyperlink r:id="rId14">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 161</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 16.07.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14">
+            <w:hyperlink r:id="rId15">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1052</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 19.11.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15">
+            <w:hyperlink r:id="rId16">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1890</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 28.12.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16">
+            <w:hyperlink r:id="rId17">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2313</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 27.05.2021 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17">
+            <w:hyperlink r:id="rId18">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 806</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 05.08.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18">
+            <w:hyperlink r:id="rId19">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1388</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 18.01.2023 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19">
+            <w:hyperlink r:id="rId20">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 38</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 16.05.2023 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20">
+            <w:hyperlink r:id="rId21">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 764</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 23.08.2024 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21">
+            <w:hyperlink r:id="rId22">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1136</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 04.02.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22">
+            <w:hyperlink r:id="rId23">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 100</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 08.05.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23">
+            <w:hyperlink r:id="rId24">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 626</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 10.12.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24">
+            <w:hyperlink r:id="rId25">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2005</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 17.07.2026 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25">
+            <w:hyperlink r:id="rId26">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 902</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 10.08.2026 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 992</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>с изм., внесенными Постановлениями Правительства РФ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 02.12.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26">
+            <w:hyperlink r:id="rId28">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1985</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 10.12.2021 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27">
+            <w:hyperlink r:id="rId29">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2255</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28">
+      <w:hyperlink r:id="rId30">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктами 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId31">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>4 статьи 69.2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30">
+      <w:hyperlink r:id="rId32">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпунктом 1 пункта 7 статьи 9.2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Федерального закона "О некоммерческих организациях" и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31">
+      <w:hyperlink r:id="rId33">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>частью 5 статьи 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Федерального закона "Об автономных учреждениях" Правительство Российской Федерации постановляет:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Утвердить прилагаемое </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P64">
+      <w:hyperlink w:anchor="P65">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> о формировании государственного задания на оказание государственных услуг (выполнение работ) в отношении федеральных государственных учреждений и финансовом обеспечении выполнения государственного задания (далее соответственно-государственное задание, Положение).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>2. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...37 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:hyperlink r:id="rId34">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства Российской Федерации от 29 октября 2012 г. N 1110 "О внесении изменений в Положение о формировании государственного задания в отношении федеральных бюджетных и казенных учреждений и финансовом обеспечении выполнения государственного задания" (Собрание законодательства Российской Федерации, 2012, N 45, ст. 6248);</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 2 сентября 2010 г. N 671 "О порядке формирования государственного задания в отношении федеральных государственных учреждений и финансового обеспечения выполнения государственного задания" (Собрание законодательства Российской Федерации, 2010, N 37, ст. 4686);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:hyperlink r:id="rId35">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 19 августа 2011 г. N 700 "О внесении изменений в Положение о формировании государственного задания в отношении федеральных бюджетных и казенных учреждений и финансовом обеспечении выполнения государственного задания" (Собрание законодательства Российской Федерации, 2011, N 35, ст. 5087);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId36">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 29 октября 2012 г. N 1110 "О внесении изменений в Положение о формировании государственного задания в отношении федеральных бюджетных и казенных учреждений и финансовом обеспечении выполнения государственного задания" (Собрание законодательства Российской Федерации, 2012, N 45, ст. 6248);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId37">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункт 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 3 июня 2013 г. N 467 "О мерах по осуществлению перехода к нормативно-подушевому финансированию имеющих государственную аккредитацию образовательных программ высшего профессионального образования" (Собрание законодательства Российской Федерации, 2013, N 23, ст. 2924);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink r:id="rId36">
+      <w:hyperlink r:id="rId38">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункт 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 4 июня 2014 г. N 511 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2014, N 23, ст. 2997);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink r:id="rId39">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункт 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 11 октября 2014 г. N 1042 "О внесении изменений и признании утратившими силу некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2014, N 42, ст. 5750);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink r:id="rId38">
+      <w:hyperlink r:id="rId40">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункт 25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 15 октября 2014 г. N 1054 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2014, N 43, ст. 5892).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>3. Настоящее постановление вступает в силу с 1 января 2016 г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Действие </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P157">
+      <w:hyperlink w:anchor="P159">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункта 11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (за исключением нормативных затрат, связанных с выполнением работ в рамках государственного задания), </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P159">
+      <w:hyperlink w:anchor="P161">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункта 12</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (за исключением </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P159">
+      <w:hyperlink w:anchor="P161">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаца второго</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> в части нормативных затрат, связанных с выполнением работ в рамках государственного задания, и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P159">
+      <w:hyperlink w:anchor="P161">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаца шестого</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P175">
+      <w:hyperlink w:anchor="P177">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктов 13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P198">
+      <w:hyperlink w:anchor="P200">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P206">
+      <w:hyperlink w:anchor="P208">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункта 20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (за исключением </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P213">
+      <w:hyperlink w:anchor="P215">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпункта "г"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P219">
+      <w:hyperlink w:anchor="P221">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктов 21</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P252">
+      <w:hyperlink w:anchor="P254">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>27</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P298">
+      <w:hyperlink w:anchor="P300">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>33</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P303">
+      <w:hyperlink w:anchor="P305">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>38</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Положения и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P428">
+      <w:hyperlink w:anchor="P432">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>приложения N 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> к Положению распространяется на правоотношения, возникшие при формировании государственного задания и расчете объема финансового обеспечения выполнения государственного задания начиная с государственного задания на 2016 год и на плановый период 2017 и 2018 годов.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
-      </w:r>
-[...139 lines deleted...]
-        <w:t xml:space="preserve">(п. 7 в ред. </w:t>
       </w:r>
       <w:hyperlink r:id="rId41">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P159">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пункт 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P161">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацы второй</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P161">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>шестой пункта 12</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения в части нормативных затрат, связанных с выполнением работ в рамках государственного задания, и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P257">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункты 28</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P292">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>32</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения применяются при расчете объема финансового обеспечения выполнения государственного задания, начиная с государственного задания на 2017 год и на плановый период 2018 и 2019 годов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. Утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P215">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Подпункт "г" пункта 20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P280">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункт "ж" пункта 29</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения применяются при расчете объема финансового обеспечения выполнения государственного задания на 2017 год и на плановый период 2018 и 2019 годов, если федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности (федеральным органом исполнительной власти, осуществляющим функции и полномочия учредителя федеральных бюджетных или автономных учреждений), не принято решение о включении затрат на формирование резерва на полное восстановление состава объектов особо ценного движимого имущества в базовый норматив затрат на оказание государственной услуги (нормативные затраты на выполнение работы) при расчете объема финансового обеспечения выполнения государственного задания начиная с государственного задания на 2018 год и на плановый период 2019 и 2020 годов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 7 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">8. До принятия нормативных правовых актов, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P195">
+      <w:hyperlink w:anchor="P197">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктами 18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P288">
+      <w:hyperlink w:anchor="P290">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>31</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Положения, но не позднее срока формирования государственного задания на 2019 год и на плановый период </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2020 и 2021 годов, нормы затрат, выраженные в натуральных показателях, определяются с указанием наименования нормы, ее значения и источника указанного значения в порядке, установленном (в части государственных услуг) федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в соответствующей сфере, при определении </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42">
+      <w:hyperlink r:id="rId44">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>общих требований</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43">
+      <w:hyperlink r:id="rId45">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем вторым пункта 4 статьи 69.2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44">
+      <w:hyperlink r:id="rId46">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9. Утратил силу. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45">
+      <w:hyperlink r:id="rId47">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>10. При формировании государственного задания в период до начала срока формирования государственного задания на 2019 год и на плановый период 2020 и 2021 годов по решению федерального органа исполнительной власти, осуществляющего функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, значение базового норматива затрат на оказание государственной услуги и значение отраслевого корректирующего коэффициента к базовому нормативу затрат на оказание государственной услуги определяются федеральным органом исполнительной власти (государственным органом), осуществляющим функции и полномочия учредителя федерального бюджетного или автономного учреждения, а для федеральных бюджетных и автономных учреждений, функции и полномочия учредителя в отношении которых осуществляет Правительство Российской Федерации, значение базового норматива затрат на оказание государственной услуги и значение отраслевого корректирующего коэффициента к базовому нормативу затрат на оказание государственной услуги определяются федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, соответствующей основным видам деятельности таких учреждений.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 06.10.2016 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46">
+      <w:hyperlink r:id="rId48">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1006</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 13.09.2017 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47">
+      <w:hyperlink r:id="rId49">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1101</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">11. Положения </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P345">
+      <w:hyperlink w:anchor="P349">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаца первого пункта 44</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Положения в части, касающейся типовой формы соглашения, применяются при предоставлении субсидии на финансовое обеспечение выполнения государственного задания начиная с государственного задания на 2017 год и на плановый период 2018 и 2019 годов.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 11 введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48">
+      <w:hyperlink r:id="rId50">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">12. Формирование и финансовое обеспечение выполнения федеральными бюджетными или автономными учреждениями государственного задания, финансовое обеспечение выполнения которого осуществляется за счет средств бюджета Федерального фонда обязательного медицинского страхования в случаях, установленных федеральными законами, осуществляются в порядке, определенном Положением для формирования и финансового обеспечения выполнения государственного задания, финансовое обеспечение выполнения которого осуществляется за счет средств федерального бюджета, за исключением </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P345">
+      <w:hyperlink w:anchor="P349">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктов 44</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P370">
+      <w:hyperlink w:anchor="P374">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>46(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Положения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Соглашения о порядке и об условиях предоставления субсидий из бюджета Федерального фонда обязательного медицинского страхования заключаются между указанным Фондом, федеральным органом исполнительной власти, осуществляющим функции и полномочия учредителя в отношении федеральных бюджетных и автономных учреждений, и федеральным бюджетным или автономным учреждением по форме и в порядке, которые утверждаются уполномоченным федеральным органом исполнительной власти, осуществляющим функции по выработке и реализации государственной политики и нормативно-правовому регулированию в сфере здравоохранения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 12 введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49">
+      <w:hyperlink r:id="rId51">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Председатель Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Д.МЕДВЕДЕВ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...29 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Утверждено</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>постановлением Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>от 26 июня 2015 г. N 640</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="P64"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="0" w:name="P65"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>ПОЛОЖЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>О ФОРМИРОВАНИИ ГОСУДАРСТВЕННОГО ЗАДАНИЯ НА ОКАЗАНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ГОСУДАРСТВЕННЫХ УСЛУГ (ВЫПОЛНЕНИЕ РАБОТ) В ОТНОШЕНИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ФЕДЕРАЛЬНЫХ ГОСУДАРСТВЕННЫХ УЧРЕЖДЕНИЙ И ФИНАНСОВОМ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ОБЕСПЕЧЕНИИ ВЫПОЛНЕНИЯ ГОСУДАРСТВЕННОГО ЗАДАНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 25.05.2016 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50">
+            <w:hyperlink r:id="rId52">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 464</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 06.10.2016 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51">
+            <w:hyperlink r:id="rId53">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1006</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 04.11.2016 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52">
+            <w:hyperlink r:id="rId54">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1136</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 13.09.2017 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53">
+            <w:hyperlink r:id="rId55">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1101</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 09.12.2017 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54">
+            <w:hyperlink r:id="rId56">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1502</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 19.07.2018 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55">
+            <w:hyperlink r:id="rId57">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 849</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 29.11.2018 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56">
+            <w:hyperlink r:id="rId58">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1439</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 09.07.2019 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57">
+            <w:hyperlink r:id="rId59">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 873</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 31.12.2019 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58">
+            <w:hyperlink r:id="rId60">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1944</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 17.02.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59">
+            <w:hyperlink r:id="rId61">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 161</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 16.07.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60">
+            <w:hyperlink r:id="rId62">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1052</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 19.11.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61">
+            <w:hyperlink r:id="rId63">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1890</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 28.12.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62">
+            <w:hyperlink r:id="rId64">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2313</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 27.05.2021 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63">
+            <w:hyperlink r:id="rId65">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 806</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 05.08.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64">
+            <w:hyperlink r:id="rId66">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1388</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 18.01.2023 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65">
+            <w:hyperlink r:id="rId67">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 38</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 16.05.2023 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66">
+            <w:hyperlink r:id="rId68">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 764</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 23.08.2024 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67">
+            <w:hyperlink r:id="rId69">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1136</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 04.02.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68">
+            <w:hyperlink r:id="rId70">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 100</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 08.05.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69">
+            <w:hyperlink r:id="rId71">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 626</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 10.12.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70">
+            <w:hyperlink r:id="rId72">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2005</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 17.07.2026 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71">
+            <w:hyperlink r:id="rId73">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 902</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 10.08.2026 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 992</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>с изм., внесенными Постановлениями Правительства РФ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 02.12.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72">
+            <w:hyperlink r:id="rId75">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1985</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 10.12.2021 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73">
+            <w:hyperlink r:id="rId76">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2255</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>1. Настоящее Положение устанавливает порядок формирования и финансового обеспечения выполнения государственного задания на оказание государственных услуг (выполнение работ) (далее - государственное задание) федеральными бюджетными учреждениями, автономными учреждениями, созданными на базе имущества, находящегося в федеральной собственности (далее - федеральные автономные учреждения), а также федеральными казенными учреждениями, определенными правовыми актами главных распорядителей средств федерального бюджета, в ведении которых находятся федеральные казенные учреждения (далее - федеральные казенные учреждения).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>I. Формирование (изменение) государственного задания</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>2. Государственное задание формируется в соответствии с основными видами деятельности, предусмотренными учредительными документами федерального государственного учреждения, с учетом предложений федерального государственного учреждения, касающихся потребности в соответствующих услугах и работах, оцениваемых на основании прогнозируемой динамики количества потребителей услуг и работ, уровня удовлетворенности существующими объемом и качеством услуг и результатов работ и возможностей федерального государственного учреждения по оказанию услуг и выполнению работ, а также показателей выполнения федеральным государственным учреждением государственного задания в отчетном финансовом году.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3. Государственное задание содержит показатели, характеризующие качество и (или) объем государственной услуги (работы), определение категорий физических и (или) юридических лиц, являющихся потребителями соответствующих услуг (работ), предельные цены (тарифы) на оплату соответствующих услуг (работ) физическими или юридическими лицами в случаях, если законодательством Российской Федерации предусмотрено их оказание (выполнение) на платной </w:t>
+        <w:t xml:space="preserve">3. Государственное задание содержит показатели, характеризующие качество и (или) объем государственной услуги (работы), определение категорий физических и (или) юридических лиц, являющихся потребителями соответствующих услуг (работ), предельные цены (тарифы) на оплату соответствующих услуг (работ) физическими или юридическими лицами в случаях, если </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>основе в рамках государственного задания, либо порядок установления указанных цен (тарифов) в случаях, установленных законодательством Российской Федерации, порядок контроля за исполнением государственного задания и требования к отчетности о выполнении государственного задания.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t>законодательством Российской Федерации предусмотрено их оказание (выполнение) на платной основе в рамках государственного задания, либо порядок установления указанных цен (тарифов) в случаях, установленных законодательством Российской Федерации, порядок контроля за исполнением государственного задания и требования к отчетности о выполнении государственного задания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 13.09.2017 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74">
+      <w:hyperlink r:id="rId77">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1101</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 16.07.2020 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75">
+      <w:hyperlink r:id="rId78">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1052</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Значение объемов государственных услуг для образовательных организаций высшего и среднего профессионального образования устанавливается на очередной финансовый год и плановый период и корректируется ежегодно в соответствии с </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76">
+      <w:hyperlink r:id="rId79">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>методикой</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> формирования государственного задания при оказании услуг в рамках реализации образовательных программ среднего профессионального образования и высшего образования на очередной финансовый год и плановый период, утверждаемой Министерством науки и высшего образования Российской Федерации по согласованию с Министерством просвещения Российской Федерации, с учетом результатов ежегодного конкурса по распределению контрольных цифр приема граждан и численности обучающихся, определенной за год (среднегодовой контингент).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77">
+      <w:hyperlink r:id="rId80">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 18.01.2023 N 38)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Государственное задание формируется согласно </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P428">
+      <w:hyperlink w:anchor="P432">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>приложению N 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>При установлении федеральному государственному учреждению государственного задания на оказание нескольких государственных услуг (выполнение нескольких работ) государственное задание формируется из нескольких разделов, каждый из которых содержит требования к оказанию одной государственной услуги (выполнению одной работы).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При установлении федеральному государственному учреждению государственного задания на оказание государственной услуги (услуг) и выполнение работы (работ) государственное </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P428">
+      <w:hyperlink w:anchor="P432">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>задание</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> формируется из 2 частей, каждая из которых должна содержать отдельно требования к оказанию государственной услуги (услуг) и выполнению работы (работ). Информация, касающаяся государственного задания в целом, включается в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P428">
+      <w:hyperlink w:anchor="P432">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>3-ю часть</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> государственного задания.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>В государственном задании могут быть установлены допустимые (возможные) отклонения в процентах (абсолютных величинах) от установленных значений показателей качества и (или) объема, если иное не установлено федеральным законом, в отношении отдельной государственной услуги (работы) либо общее допустимое (возможное) отклонение - в отношении государственного задания или его части. Значения указанных показателей, устанавливаемые на текущий финансовый год, могут быть изменены только при формировании государственного задания на очередной финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78">
+      <w:hyperlink r:id="rId81">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006; в ред. Постановлений Правительства РФ от 13.09.2017 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79">
+      <w:hyperlink r:id="rId82">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1101</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 09.07.2019 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80">
+      <w:hyperlink r:id="rId83">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 873</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink r:id="rId81">
+      <w:hyperlink r:id="rId84">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Порядок</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> определения и применения значений допустимых (возможных) отклонений устанавливается правовым актом федерального органа исполнительной власти (государственного органа), осуществляющего функции и полномочия учредителя в отношении федеральных бюджетных или автономных учреждений.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...131 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
       <w:hyperlink r:id="rId85">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 31.12.2019 N 1944)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> Правительства РФ от 16.07.2020 N 1052)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Государственное задание федеральным бюджетным и автономным учреждениям, функции и полномочия учредителя в отношении которых осуществляет Правительство Российской Федерации, если иное не предусмотрено уставом федерального бюджетного и автономного учреждения, формируется в системе "Электронный бюджет" федеральным органом исполнительной власти, осуществляющим отдельные функции и полномочия учредителя в отношении таких учреждений, и утверждается Правительством Российской Федерации.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve">4. Государственное задание, не содержащее сведений, составляющих государственную и иную охраняемую в соответствии с федеральными законами, нормативными правовыми актами Президента Российской Федерации и Правительства Российской Федерации тайну (далее - сведения, составляющие государственную тайну), формируется в форме электронного документа в установленном порядке в государственной интегрированной информационной системе управления общественными финансами "Электронный бюджет" (далее - система "Электронный бюджет") в том числе посредством информационного взаимодействия с иными информационными системами федеральных органов исполнительной власти (государственных </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>органов), осуществляющих функции и полномочия учредителей в отношении федеральных бюджетных или автономных учреждений, если иное не установлено федеральными законами и нормативными правовыми актами Президента Российской Федерации и Правительства Российской Федерации (далее - органы, осуществляющие функции и полномочия учредителя), главных распорядителей средств федерального бюджета, в ведении которых находятся федеральные казенные учреждения (в случае утверждения федеральному казенному учреждению государственного задания), и подписывается усиленной квалифицированной электронной подписью лица, имеющего право действовать от имени главного распорядителя средств федерального бюджета, в ведении которого находится федеральное казенное учреждение (при утверждении федеральному казенному учреждению государственного задания), либо органа исполнительной власти, осуществляющего функции и полномочия учредителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>При формировании государственного задания, не содержащего сведений, составляющих государственную тайну, применяются справочники, реестры и классификаторы, используемые в информационных системах в сфере управления государственными и муниципальными финансами.</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">(п. 4 в ред. </w:t>
+        <w:t xml:space="preserve">Предварительный отчет о выполнении государственного задания и отчет о выполнении государственного задания, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P363">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктах 46</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P385">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>47</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, не содержащие сведений, составляющих государственную тайну, формируются в системе "Электронный бюджет" в том числе посредством информационного взаимодействия с иными информационными системами органов, осуществляющих функции и полномочия учредителей (главных распорядителей средств федерального бюджета, в ведении которых находятся федеральные казенные учреждения в случае утверждения федеральному казенному учреждению государственного задания).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
       <w:hyperlink r:id="rId86">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t>Постановления</w:t>
+          <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">(в ред. </w:t>
+        <w:t xml:space="preserve">Информационное взаимодействие системы "Электронный бюджет" с информационными системами органов, осуществляющих функции и полномочия учредителя, осуществляется в соответствии с </w:t>
       </w:r>
       <w:hyperlink r:id="rId87">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t>Постановления</w:t>
+          <w:t>Положением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 17.02.2020 N 161)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> о государственной интегрированной информационной системе управления общественными финансами "Электронный бюджет", утвержденным постановлением Правительства Российской Федерации от 30 июня 2015 г. N 658 "О государственной интегрированной информационной системе управления общественными финансами "Электронный бюджет".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>а) федеральных казенных учреждений - главными распорядителями средств федерального бюджета, в ведении которых находятся федеральные казенные учреждения;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t>Регламент обмена информацией между системой "Электронный бюджет" и иными информационными системами в целях формирования государственного задания, не содержащего сведений, составляющих государственную тайну, устанавливается Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>б) федеральных бюджетных или автономных учреждений - органами, осуществляющими функции и полномочия учредителя.</w:t>
-[...57 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t>Государственное задание федеральному государственному учреждению, устав которого утвержден нормативным правовым актом Президента Российской Федерации, формируется и утверждается в порядке, установленном настоящим Положением, если иное не предусмотрено уставом указанного учреждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
       <w:hyperlink r:id="rId88">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> Правительства РФ от 31.12.2019 N 1944)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>При изменении подведомственности федерального государственного учреждения в государственном задании подлежит изменению информация, включенная в 3-ю часть государственного задания, в том числе в части уточнения положений о периодичности и сроках представления отчетов о выполнении государственного задания, сроков представления предварительного отчета о выполнении государственного задания, а также порядка осуществления контроля за выполнением государственного задания.</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">(абзац введен </w:t>
+        <w:t>Государственное задание федеральным бюджетным и автономным учреждениям, функции и полномочия учредителя в отношении которых осуществляет Правительство Российской Федерации, если иное не предусмотрено уставом федерального бюджетного и автономного учреждения, формируется в системе "Электронный бюджет" федеральным органом исполнительной власти, осуществляющим отдельные функции и полномочия учредителя в отношении таких учреждений, и утверждается Правительством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При формировании государственного задания, не содержащего сведений, составляющих государственную тайну, применяются справочники, реестры и классификаторы, используемые в информационных системах в сфере управления государственными и муниципальными финансами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Государственное задание, содержащее сведения, составляющие государственную тайну, формируется в форме бумажного документа с соблюдением законодательства Российской Федерации о государственной тайне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 4 в ред. </w:t>
       </w:r>
       <w:hyperlink r:id="rId89">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t>Постановлением</w:t>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>При реорганизации федерального государственного учреждения (слияние, присоединение, выделение, разделение) государственное задание подлежит изменению в части уточнения показателей государственного задания.</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">(абзац введен </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>5. Государственное задание формируется в процессе формирования федерального бюджета на очередной финансовый год и плановый период и утверждается не позднее 15 рабочих дней со дня отражения на лицевом счете главного распорядителя бюджетных средств, открытом соответствующему главному распорядителю средств федерального бюджета, лимитов бюджетных обязательств на финансовое обеспечение выполнения государственного задания в отношении:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
       <w:hyperlink r:id="rId90">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t>Постановлением</w:t>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> Правительства РФ от 17.02.2020 N 161)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>При реорганизации федерального государственного учреждения в форме слияния, присоединения показатели государственного задания федеральных государственных учреждений - правопреемников формируются с учетом показателей государственных заданий реорганизуемых федеральных государственных учреждений, прекращающих свою деятельность, путем суммирования (построчного объединения) показателей государственных заданий реорганизованных учреждений.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t>а) федеральных казенных учреждений - главными распорядителями средств федерального бюджета, в ведении которых находятся федеральные казенные учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) федеральных бюджетных или автономных учреждений - органами, осуществляющими функции и полномочия учредителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. Государственное </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P432">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>задание</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> утверждается на срок, соответствующий установленному бюджетным законодательством Российской Федерации сроку формирования федерального бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае внесения изменений в показатели государственного задания формируется новое государственное </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P432">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>задание</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (с учетом внесенных изменений) в соответствии с положениями настоящего раздела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае внесения изменений в показатели государственного задания федеральным бюджетным и автономным учреждениям, функции и полномочия учредителя в отношении которых осуществляет Правительство Российской Федерации, если иное не предусмотрено уставом федерального бюджетного и автономного учреждения, в системе "Электронный бюджет" формируется новое государственное задание (с учетом внесенных изменений) в соответствии с положениями настоящего раздела федеральным органом исполнительной власти, осуществляющим отдельные функции и полномочия учредителя в отношении таких учреждений, и такие изменения утверждаются Правительством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
       <w:hyperlink r:id="rId91">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">При реорганизации федерального государственного учреждения в форме выделения показатели государственного задания федерального государственного учреждения, реорганизованного путем выделения из него других федеральных государственных учреждений, </w:t>
-[...6 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t>При изменении подведомственности федерального государственного учреждения в государственном задании подлежит изменению информация, включенная в 3-ю часть государственного задания, в том числе в части уточнения положений о периодичности и сроках представления отчетов о выполнении государственного задания, сроков представления предварительного отчета о выполнении государственного задания, а также порядка осуществления контроля за выполнением государственного задания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
       <w:hyperlink r:id="rId92">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>При реорганизации федерального государственного учреждения в форме разделения показатели государственных заданий вновь возникших юридических лиц формируются путем разделения соответствующих показателей государственного задания реорганизованного федерального государственного учреждения, прекращающего свою деятельность.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t>При реорганизации федерального государственного учреждения (слияние, присоединение, выделение, разделение) государственное задание подлежит изменению в части уточнения показателей государственного задания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
       <w:hyperlink r:id="rId93">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Показатели государственных заданий федеральных государственных учреждений, прекращающих свою деятельность в результате реорганизации, принимают нулевые значения.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t>При реорганизации федерального государственного учреждения в форме слияния, присоединения показатели государственного задания федеральных государственных учреждений - правопреемников формируются с учетом показателей государственных заданий реорганизуемых федеральных государственных учреждений, прекращающих свою деятельность, путем суммирования (построчного объединения) показателей государственных заданий реорганизованных учреждений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
       <w:hyperlink r:id="rId94">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Показатели государственных заданий реорганизованных федеральных государственных учреждений, за исключением федеральных государственных учреждений, прекращающих свою деятельность, после завершения реорганизации при суммировании соответствующих показателей должны соответствовать показателям государственных заданий указанных федеральных государственных учреждений до начала их реорганизации.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve">При реорганизации федерального государственного учреждения в форме выделения показатели государственного задания федерального государственного учреждения, реорганизованного путем выделения из него других федеральных государственных учреждений, </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>подлежат уменьшению на показатели государственных заданий вновь возникших юридических лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
       <w:hyperlink r:id="rId95">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="P130"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">(п. 7 в ред. </w:t>
+      <w:r>
+        <w:t>При реорганизации федерального государственного учреждения в форме разделения показатели государственных заданий вновь возникших юридических лиц формируются путем разделения соответствующих показателей государственного задания реорганизованного федерального государственного учреждения, прекращающего свою деятельность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
       <w:hyperlink r:id="rId96">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t>Постановления</w:t>
+          <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">8. Государственное </w:t>
-[...30 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t>Показатели государственных заданий федеральных государственных учреждений, прекращающих свою деятельность в результате реорганизации, принимают нулевые значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
       <w:hyperlink r:id="rId97">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 27.05.2021 N 806; в ред. </w:t>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Показатели государственных заданий реорганизованных федеральных государственных учреждений, за исключением федеральных государственных учреждений, прекращающих свою деятельность, после завершения реорганизации при суммировании соответствующих показателей должны соответствовать показателям государственных заданий указанных федеральных государственных учреждений до начала их реорганизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
       <w:hyperlink r:id="rId98">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="P132"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:t xml:space="preserve">7. Распределение показателей объема государственных услуг (работ), содержащихся в государственном задании, утвержденном федеральному государственному учреждению, между созданными им в установленном порядке обособленными подразделениями или внесение изменений в указанные показатели осуществляется в соответствии с положениями настоящего раздела по </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P997">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>форме</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, установленной для государственного задания, согласно приложению N 1(1) органом, осуществляющим функции и полномочия учредителя, - в отношении федеральных бюджетных или автономных учреждений или главными распорядителями средств федерального бюджета, в ведении которых находятся федеральные казенные учреждения, - в отношении указанных учреждений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">По решению указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P132">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце первом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта органа, осуществляющего функции и полномочия учредителя, главного распорядителя средств федерального бюджета соответственно распределение показателей объема государственных услуг (работ), содержащихся в государственном задании, утвержденном федеральному государственному учреждению, между созданными им в установленном порядке обособленными подразделениями или внесение изменений в указанные показатели осуществляется самостоятельно федеральным государственным учреждением в соответствии с положениями настоящего раздела по </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P997">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>форме</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, установленной для государственного задания, предусмотренной приложением N 1(1) к настоящему Положению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 7 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId99">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 04.02.2025 N 100)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Научные темы научных исследований (разработок), срок реализации которых начинается в плановом периоде, не включаются в государственное задание при его формировании на очередной финансовый год и плановый период.</w:t>
-[...10 lines deleted...]
-      <w:hyperlink r:id="rId99">
+        <w:t xml:space="preserve">8. Государственное </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P432">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t>Постановлением</w:t>
+          <w:t>задание</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 17.07.2026 N 902)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> формируется на оказание государственных услуг (выполнение работ), определенных в качестве основных видов деятельности федеральных государственных учреждений, содержащихся в общероссийских базовых (отраслевых) перечнях (классификаторах) государственных и муниципальных услуг, оказываемых физическим лицам (далее - общероссийские базовые перечни), и федеральных перечнях (классификаторах) государственных услуг, не включенных в общероссийские базовые (отраслевые) перечни (классификаторы) государственных и муниципальных услуг, оказываемых физическим лицам, и работ, оказание и выполнение которых предусмотрено нормативными правовыми актами Российской Федерации (далее - федеральные перечни), утвержденных федеральными органами исполнительной власти, осуществляющими функции по выработке государственной политики и нормативно-правовому регулированию в установленных сферах деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:bookmarkStart w:id="2" w:name="P136"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:t xml:space="preserve">Государственное задание на выполнение работ по проведению научных исследований </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>(разработок) формируется федеральными органами исполнительной власти в отношении подведомственных федеральных государственных учреждений только по тем научным темам, целесообразность финансирования за счет средств федерального бюджета которых в установленном порядке определена федеральным государственным бюджетным учреждением "Российская академия наук".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
       <w:hyperlink r:id="rId100">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 04.02.2025 N 100)</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">(абзац введен </w:t>
+        <w:t xml:space="preserve"> Правительства РФ от 27.05.2021 N 806; в ред. </w:t>
       </w:r>
       <w:hyperlink r:id="rId101">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t>Постановлением</w:t>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 04.02.2025 N 100)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>если по указанным отчетам, скорректированным с учетом заключений федерального государственного бюджетного учреждения "Российская академия наук", содержащих вывод о нецелесообразности финансирования научных тем научных исследований (разработок) на следующий финансовый год за счет средств федерального бюджета, повторно получены заключения федерального государственного бюджетного учреждения "Российская академия наук", содержащие вывод о нецелесообразности финансирования научных тем научных исследований (разработок) на следующий финансовый год за счет средств федерального бюджета.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t>Научные темы научных исследований (разработок), срок реализации которых начинается в плановом периоде, не включаются в государственное задание при его формировании на очередной финансовый год и плановый период.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
       <w:hyperlink r:id="rId102">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 04.02.2025 N 100)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> Правительства РФ от 17.07.2026 N 902)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="P144"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:r>
+        <w:t>Научные темы научных исследований (разработок), содержащиеся в государственном задании на текущий финансовый год и плановый период, не включаются в государственное задание при его формировании на очередной финансовый год и плановый период в случае получения в установленном порядке в текущем финансовом году заключений федерального государственного бюджетного учреждения "Российская академия наук" по отчетам научных организаций и образовательных организаций высшего образования о проведенных научных исследованиях, полученных научных и (или) научно-технических результатах за отчетный финансовый год, содержащих вывод о нецелесообразности финансирования научных тем научных исследований (разработок) на следующий финансовый год за счет средств федерального бюджета, при одном из условий:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
       <w:hyperlink r:id="rId103">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 04.02.2025 N 100)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Требования, установленные </w:t>
-[...28 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t>если указанные отчеты не были скорректированы с учетом заключений федерального государственного бюджетного учреждения "Российская академия наук", содержащих вывод о нецелесообразности финансирования научных тем научных исследований (разработок) на следующий финансовый год за счет средств федерального бюджета, и повторно направлены в федеральное государственное бюджетное учреждение "Российская академия наук";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
       <w:hyperlink r:id="rId104">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 04.02.2025 N 100)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>если по указанным отчетам, скорректированным с учетом заключений федерального государственного бюджетного учреждения "Российская академия наук", содержащих вывод о нецелесообразности финансирования научных тем научных исследований (разработок) на следующий финансовый год за счет средств федерального бюджета, повторно получены заключения федерального государственного бюджетного учреждения "Российская академия наук", содержащие вывод о нецелесообразности финансирования научных тем научных исследований (разработок) на следующий финансовый год за счет средств федерального бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId105">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 04.02.2025 N 100)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="P146"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:t>Государственное задание на выполнение работ по проведению научных исследований (разработок) должно содержать запланированные к достижению по завершении текущего финансового года результаты выполнения научных тем научных исследований (разработок).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId106">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 04.02.2025 N 100)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Требования, установленные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P136">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P146">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>седьмым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, не распространяются на научные исследования (разработки), проводимые организациями, подведомственными Министерству обороны Российской Федерации, Министерству внутренних дел Российской Федерации, Министерству иностранных дел Российской Федерации, Министерству Российской Федерации по делам гражданской обороны, чрезвычайным ситуациям и ликвидации последствий стихийных бедствий, Федеральной службе безопасности Российской Федерации, Федеральной службе по техническому и экспортному контролю, Федеральной службе войск национальной гвардии Российской Федерации, Федеральной службе исполнения наказаний, Федеральной службе охраны Российской Федерации и Федеральному медико-биологическому </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>агентству.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId107">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 27.05.2021 N 806; в ред. Постановлений Правительства РФ от 23.08.2024 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId105">
+      <w:hyperlink r:id="rId108">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1136</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 04.02.2025 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId106">
+      <w:hyperlink r:id="rId109">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 100</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 08.05.2025 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId107">
+      <w:hyperlink r:id="rId110">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 626</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 17.07.2026 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId108">
+      <w:hyperlink r:id="rId111">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 902</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 8 в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId109">
+      <w:hyperlink r:id="rId112">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9. Государственное задание, распределение показателей объема государственных услуг (работ), содержащихся в государственном задании, утвержденном федеральному государственному учреждению, между созданными им в установленном порядке обособленными подразделениями и отчет о выполнении государственного задания, формируемый согласно </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P381">
+      <w:hyperlink w:anchor="P385">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункту 47</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего Положения, не содержащие сведений, составляющих государственную тайну, включаются в реестр государственных заданий, ведение которого осуществляется в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId110">
+      <w:hyperlink r:id="rId113">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>порядке</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, установленном Министерством финансов Российской Федерации. Реестр государственных заданий размещается на едином портале бюджетной системы Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 9 в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId111">
+      <w:hyperlink r:id="rId114">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 09.12.2017 N 1502)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10. Государственное задание, распределение показателей объема государственных услуг (работ), содержащихся в государственном задании, утвержденном федеральному государственному учреждению, между созданными им в установленном порядке обособленными подразделениями и отчет о выполнении государственного задания, формируемый согласно </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P381">
+      <w:hyperlink w:anchor="P385">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункту 47</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего Положения, не содержащие сведений, составляющих государственную тайну, размещаются в установленном Министерством финансов Российской Федерации порядке на официальном сайте в информационно-телекоммуникационной сети "Интернет" по размещению информации о государственных и муниципальных учреждениях (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId112">
+      <w:hyperlink r:id="rId115">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>www.bus.gov.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>), а также могут быть размещены на официальных сайтах в информационно-телекоммуникационной сети "Интернет" главных распорядителей средств федерального бюджета, в ведении которых находятся федеральные казенные учреждения, и органов, осуществляющих функции и полномочия учредителя, и на официальных сайтах в информационно-телекоммуникационной сети "Интернет" федеральных государственных учреждений.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 10 в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId113">
+      <w:hyperlink r:id="rId116">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>II. Финансовое обеспечение выполнения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>государственного задания</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="P157"/>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkStart w:id="4" w:name="P159"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t>11. Объем финансового обеспечения выполнения государственного задания рассчитывается на основании нормативных затрат на оказание государственных услуг, нормативных затрат, связанных с выполнением работ, с учетом затрат на содержание недвижимого имущества и особо ценного движимого имущества, используемого федеральным государственным учреждением при выполнении государственного задания.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 16.05.2023 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId114">
+      <w:hyperlink r:id="rId117">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 764</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 10.12.2025 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId115">
+      <w:hyperlink r:id="rId118">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 2005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="P159"/>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkStart w:id="5" w:name="P161"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t>12. Объем финансового обеспечения выполнения государственного задания (R) определяется по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:position w:val="-12"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4516120" cy="293370"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Консультант Плюс"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId116" cstate="print">
+                    <a:blip r:embed="rId119" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4516120" cy="293370"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId117">
+      <w:hyperlink r:id="rId120">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>где:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - нормативные затраты на оказание i-й государственной услуги, установленной государственным заданием;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - объем i-й государственной услуги, установленной государственным заданием;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - нормативные затраты на выполнение w-й работы, установленной государственным заданием;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - объем w-й работы, установленной государственным заданием;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pi - размер платы (тариф и цена) за оказание i-й государственной услуги в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P300">
+      <w:hyperlink w:anchor="P302">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 36</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего Положения, установленный государственным заданием;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
-      </w:r>
-[...82 lines deleted...]
-        <w:t xml:space="preserve">(п. 12 в ред. </w:t>
       </w:r>
       <w:hyperlink r:id="rId121">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2020 N 2313)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="P175"/>
-      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:t xml:space="preserve">Pw - размер платы (тариф и цена) за выполнение w-й работы в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P302">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 36</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, установленный государственным заданием;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId122">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2020 N 2313)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">абзац утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId123">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 12 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId124">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="P177"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:t xml:space="preserve">13. Нормативные затраты на оказание государственной услуги рассчитываются на единицу показателя объема оказания услуги, установленного в государственном задании, на основе определяемых в соответствии с настоящим Положением базового норматива затрат и корректирующих коэффициентов к базовым нормативам затрат (далее - корректирующие коэффициенты), с соблюдением </w:t>
       </w:r>
-      <w:hyperlink r:id="rId122">
+      <w:hyperlink r:id="rId125">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>общих требований</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> к определению нормативных затрат на оказание государственных (муниципальных) услуг, применяемых при расчете объема финансового обеспечения выполнения государственного (муниципального) задания на оказание государственных (муниципальных) услуг (выполнение работ) государственным (муниципальным) учреждением в соответствующих сферах деятельности (далее - общие требования), утверждаемых федеральными органами исполнительной власти, осуществляющими функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="P176"/>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkStart w:id="7" w:name="P178"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:t>По решению федерального органа исполнительной власти, осуществляющего функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, общие требования направляются в Министерство финансов Российской Федерации на согласование.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Общими требованиями может устанавливаться, что нормативные затраты на оказание отдельных государственных услуг в соответствующих сферах определяются с учетом иных нормативных правовых актов Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId123">
+      <w:hyperlink r:id="rId126">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 27.05.2021 N 806)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>14. Значения нормативных затрат на оказание государственной услуги утверждаются в отношении:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 06.10.2016 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId124">
+      <w:hyperlink r:id="rId127">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1006</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 09.07.2019 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId125">
+      <w:hyperlink r:id="rId128">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 873</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>а) федеральных казенных учреждений - главным распорядителем средств федерального бюджета, в ведении которого находятся федеральные казенные учреждения, в случае принятия им решения о применении нормативных затрат при расчете объема финансового обеспечения выполнения государственного задания;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">б) федеральных бюджетных или автономных учреждений - органом, осуществляющим функции и полномочия учредителя, с учетом положений </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P183">
+      <w:hyperlink w:anchor="P185">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункта 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего Положения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="P183"/>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkStart w:id="8" w:name="P185"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:t>15. Значения нормативных затрат на оказание государственной услуги федеральными бюджетными и автономными учреждениями, функции и полномочия учредителя в отношении которых осуществляет Правительство Российской Федерации, утверждаются указанными учреждениями.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Значения нормативных затрат на оказание государственной услуги федеральным государственным учреждением, устав которого утвержден нормативным правовым актом Президента Российской Федерации, утверждаются указанным учреждением, если иное не предусмотрено уставом такого учреждения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId126">
+      <w:hyperlink r:id="rId129">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 31.12.2019 N 1944)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 15 в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId127">
+      <w:hyperlink r:id="rId130">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="P187"/>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkStart w:id="9" w:name="P189"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:t>15(1). Значения нормативных затрат на оказание государственной услуги (с учетом корректирующих коэффициентов), не являющиеся сведениями, составляющими государственную тайну, утверждаются в форме электронного документа в системе "Электронный бюджет" путем подписания усиленной квалифицированной электронной подписью лица, имеющего право действовать от имени соответствующего органа исполнительной власти (учреждения).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Значения нормативных затрат на оказание государственной услуги (с учетом корректирующих коэффициентов), являющиеся сведениями, составляющими государственную тайну, утверждаются в форме бумажного документа с соблюдением законодательства Российской Федерации о государственной тайне путем проставления грифа утверждения, содержащего наименование должности, подпись (расшифровку подписи) лица, имеющего право действовать от имени соответствующего органа исполнительной власти (учреждения), и дату утверждения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 15(1) введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId128">
+      <w:hyperlink r:id="rId131">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>16. Базовый норматив затрат на оказание государственной услуги состоит из базового норматива:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>а) затрат, непосредственно связанных с оказанием государственной услуги;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>б) затрат на общехозяйственные нужды на оказание государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">17. Базовый норматив затрат рассчитывается исходя из затрат, необходимых для оказания государственной услуги, с соблюдением показателей, отражающих отраслевую специфику государственной услуги (содержание, условия (формы) оказания государственной услуги), установленных в общероссийских базовых перечнях и (или) федеральных перечнях, отраслевой корректирующий коэффициент при которых принимает значение, равное 1, а также показателей, отражающих отраслевую специфику государственной услуги, установленных в общих требованиях, отраслевой корректирующий коэффициент при которых определяется по каждому показателю индивидуально с учетом требований </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P242">
+      <w:hyperlink w:anchor="P244">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункта 26</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего Положения (далее - показатели отраслевой специфики).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 09.07.2019 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId129">
+      <w:hyperlink r:id="rId132">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 873</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 28.12.2020 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId130">
+      <w:hyperlink r:id="rId133">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 2313</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="P195"/>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="10" w:name="P197"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:t xml:space="preserve">18. При определении базового норматива затрат в части затрат, указанных в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P198">
+      <w:hyperlink w:anchor="P200">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 19</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего Положения, применяются нормы материальных, технических и трудовых ресурсов, используемых для оказания государственной услуги, установленные нормативными правовыми актами Российской Федерации (в том числе правовыми актами федеральных органов исполнительной власти, осуществляющих функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности), межгосударственными, национальными (государственными) стандартами Российской Федерации, строительными нормами и правилами, санитарными нормами и правилами, стандартами, порядками, регламентами и паспортами оказания государственных услуг в установленной сфере (далее - стандарты услуги).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Затраты, указанные в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P206">
+      <w:hyperlink w:anchor="P208">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего Положения, устанавливаются по видам указанных затрат исходя из нормативов их потребления, определяемых на основании стандартов услуги, или на основе усреднения показателей деятельности федерального государственного учреждения, которое имеет минимальный объем указанных затрат на оказание единицы государственной услуги в установленной сфере, или на основе медианного значения по федеральным </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>государственным учреждениям, оказывающим государственную услугу в установленной сфере деятельности, в соответствии с общими требованиями.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 18 в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId131">
+      <w:hyperlink r:id="rId134">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 19.07.2018 N 849)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="P198"/>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkStart w:id="11" w:name="P200"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:t>19. В базовый норматив затрат, непосредственно связанных с оказанием государственной услуги, включаются:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>а) затраты на оплату труда работников, непосредственно связанных с оказанием государственной услуги, денежное довольствие военнослужащих (сотрудников, имеющих специальное звание), непосредственно связанных с оказанием государственной услуги, и страховые взносы, объектом обложения которых признаются указанные выплаты лицам, подлежащим обязательному социальному страхованию в соответствии с федеральными законами о конкретных видах обязательного социального страхования (далее - обязательные страховые взносы);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(пп. "а" в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId132">
+      <w:hyperlink r:id="rId135">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="P201"/>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkStart w:id="12" w:name="P203"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:t>б) затраты на приобретение материальных запасов и на приобретение движимого имущества (основных средств и нематериальных активов), используемого в процессе оказания государственной услуги, с учетом срока его полезного использования, а также затраты на аренду указанного имущества;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 06.10.2016 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId133">
+      <w:hyperlink r:id="rId136">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1006</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 19.07.2018 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId134">
+      <w:hyperlink r:id="rId137">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 849</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId135">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>б(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">1)) утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId138">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="P204"/>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkStart w:id="13" w:name="P206"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:t>в) иные затраты, непосредственно связанные с оказанием государственной услуги, в том числе затраты на оплату коммунальных услуг, содержание объектов недвижимого имущества и (или) особо ценного движимого имущества (аренду указанного имущества) в части имущества, используемого в процессе оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId136">
+      <w:hyperlink r:id="rId139">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 16.07.2020 N 1052)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="P206"/>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkStart w:id="14" w:name="P208"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:t>20. В базовый норматив затрат на общехозяйственные нужды на оказание государственной услуги включаются:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="P207"/>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkStart w:id="15" w:name="P209"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:t xml:space="preserve">а) затраты на коммунальные услуги, за исключением затрат, указанных в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P204">
+      <w:hyperlink w:anchor="P206">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпункте "в" пункта 19</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего Положения;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId137">
+      <w:hyperlink r:id="rId140">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 16.07.2020 N 1052)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="P209"/>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkStart w:id="16" w:name="P211"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:t xml:space="preserve">б) затраты на содержание объектов недвижимого имущества, а также затраты на аренду указанного имущества, за исключением затрат, указанных в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P204">
+      <w:hyperlink w:anchor="P206">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпункте "в" пункта 19</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего Положения;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 06.10.2016 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId138">
+      <w:hyperlink r:id="rId141">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1006</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 16.07.2020 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId139">
+      <w:hyperlink r:id="rId142">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1052</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="P211"/>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkStart w:id="17" w:name="P213"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:t xml:space="preserve">в) затраты на содержание объектов особо ценного движимого имущества, а также затраты на аренду указанного имущества, за исключением затрат, указанных в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P204">
+      <w:hyperlink w:anchor="P206">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпункте "в" пункта 19</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего Положения;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 06.10.2016 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId140">
+      <w:hyperlink r:id="rId143">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1006</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 16.07.2020 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId141">
+      <w:hyperlink r:id="rId144">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1052</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="P213"/>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkStart w:id="18" w:name="P215"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r>
         <w:t xml:space="preserve">г) утратил силу. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId142">
+      <w:hyperlink r:id="rId145">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>д) затраты на приобретение услуг связи;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>е) затраты на приобретение транспортных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ж) затраты на оплату труда работников, которые не принимают непосредственного участия в оказании государственной услуги, денежное довольствие военнослужащих (сотрудников, имеющих специальное звание), которые не принимают непосредственного участия в оказании </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>государственной услуги, и обязательные страховые взносы указанных работников;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(пп. "ж" в ред. </w:t>
-      </w:r>
-[...150 lines deleted...]
-        <w:t xml:space="preserve">(п. 21 в ред. </w:t>
       </w:r>
       <w:hyperlink r:id="rId146">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">22. Значение базового норматива затрат на оказание государственной услуги утверждается федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, общей суммой, с выделением сумм затрат, указанных в </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:anchor="P198">
+        <w:t>з) затраты на прочие общехозяйственные нужды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="P221"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:t xml:space="preserve">21. В затраты, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P209">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t>пунктах 19</w:t>
+          <w:t>подпунктах "а"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> и </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:anchor="P206">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P213">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>"в" пункта 20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего Положения, используемых при определении значения базового норматива затрат на оказание государственной услуги.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> настоящего Положения, включаются затраты на оказание государственной услуги в отношении имущества учреждения, используемого в том числе на основании договора аренды (финансовой аренды) или договора безвозмездного пользования, для выполнения государственного задания и общехозяйственных нужд (далее - имущество, необходимое для выполнения государственного задания).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>В случае включения в общероссийский базовый перечень или федеральный перечень новой государственной услуги значение базового норматива затрат на оказание такой услуги утверждается в течение 30 рабочих дней со дня утверждения соответствующих изменений, внесенных в общероссийский базовый перечень или федеральный перечень.</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">(п. 22 в ред. </w:t>
+        <w:t xml:space="preserve">Абзацы второй - третий утратили силу. - </w:t>
       </w:r>
       <w:hyperlink r:id="rId147">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t>Постановления</w:t>
+          <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">22(1). Значение базового норматива затрат на оказание государственной услуги уточняется на очередной финансовый год и плановый период федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, на прогнозный уровень инфляции (индекс роста потребительских цен) в соответствии с прогнозом социально-экономического развития Российской Федерации на соответствующий финансовый год и плановый период не позднее 15 рабочих дней со дня размещения на официальном сайте Министерства финансов Российской Федерации в информационно-телекоммуникационной сети "Интернет" </w:t>
+        <w:t xml:space="preserve">Затраты на аренду имущества, включенные в затраты, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P203">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "б" пункта 19</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P211">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P213">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"в" пункта 20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, учитываются в составе указанных затрат в случае, если имущество, необходимое для выполнения государственного задания, не закреплено за федеральным бюджетным или автономным учреждением на праве оперативного управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
       <w:hyperlink r:id="rId148">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t>методики</w:t>
+          <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> расчета базовых бюджетных ассигнований по государственным программам Российской Федерации и непрограммным направлениям деятельности на очередной финансовый год и плановый период.</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">(в ред. </w:t>
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 21 в ред. </w:t>
       </w:r>
       <w:hyperlink r:id="rId149">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">(п. 22(1) в ред. </w:t>
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">22. Значение базового норматива затрат на оказание государственной услуги утверждается федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, общей суммой, с выделением сумм затрат, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P200">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктах 19</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P208">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, используемых при определении значения базового норматива затрат на оказание государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае включения в общероссийский базовый перечень или федеральный перечень новой государственной услуги значение базового норматива затрат на оказание такой услуги утверждается в течение 30 рабочих дней со дня утверждения соответствующих изменений, внесенных в общероссийский базовый перечень или федеральный перечень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 22 в ред. </w:t>
       </w:r>
       <w:hyperlink r:id="rId150">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 19.11.2020 N 1890)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">23. Значение базового норматива затрат на оказание государственной услуги утверждается по согласованию с Министерством финансов Российской Федерации в случае, если общие требования не были согласованы федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, с Министерством финансов Российской Федерации в соответствии с </w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">(в ред. </w:t>
+        <w:t xml:space="preserve">22(1). Значение базового норматива затрат на оказание государственной услуги уточняется на очередной финансовый год и плановый период федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, на прогнозный уровень инфляции (индекс роста потребительских цен) в соответствии с прогнозом социально-экономического развития Российской Федерации на соответствующий финансовый год и плановый период не позднее 15 рабочих дней со дня размещения на официальном сайте Министерства финансов Российской Федерации в информационно-телекоммуникационной сети "Интернет" </w:t>
       </w:r>
       <w:hyperlink r:id="rId151">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t>Постановления</w:t>
+          <w:t>методики</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> расчета базовых бюджетных ассигнований по государственным программам Российской Федерации и непрограммным направлениям деятельности на очередной финансовый год и плановый период.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:bookmarkStart w:id="20" w:name="P230"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:t>При необходимости уточнения значений базовых нормативов затрат на оказание государственных услуг в иных случаях, предусмотренных нормативными правовыми актами Российской Федерации, приводящих к изменению объема финансового обеспечения выполнения государственного задания, соответствующее уточнение осуществляется в течение 30 рабочих дней со дня принятия (изменения) такого акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае если значения базовых нормативов затрат на оказание государственных услуг в соответствии с положением </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P230">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаца второго</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта уточнены в текущем финансовом году после внесения на рассмотрение в Правительство Российской Федерации проекта федерального закона о федеральном бюджете на очередной финансовый год и плановый период, уточненные значения базовых нормативов затрат на оказание государственных услуг применяются </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>начиная с расчета субсидии на финансовое обеспечение выполнения государственного задания (далее - субсидия) на первый год планового периода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
       <w:hyperlink r:id="rId152">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 22(1) в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId153">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 19.11.2020 N 1890)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="P237"/>
-      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:t xml:space="preserve">23. Значение базового норматива затрат на оказание государственной услуги утверждается по согласованию с Министерством финансов Российской Федерации в случае, если общие требования не были согласованы федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, с Министерством финансов Российской Федерации в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P178">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем вторым пункта 13</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>24. Корректирующие коэффициенты, применяемые при расчете нормативных затрат на оказание государственной услуги, состоят из территориального корректирующего коэффициента и отраслевого корректирующего коэффициента, либо по решению федерального органа исполнительной власти, осуществляющего функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, из нескольких отраслевых корректирующих коэффициентов, а также коэффициентов приведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId154">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>25. В территориальный корректирующий коэффициент включаются территориальный корректирующий коэффициент на оплату труда с обязательными страховыми взносами и территориальный корректирующий коэффициент на коммунальные услуги и на содержание недвижимого имущества.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId155">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="P239"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:t>Значение территориального корректирующего коэффициента утверждается органом, осуществляющим функции и полномочия учредителя, если иное не предусмотрено федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, с учетом условий, обусловленных территориальными особенностями и составом имущественного комплекса, необходимого для выполнения государственного задания, территориальным расположением федеральных бюджетных или автономных учреждений, их обособленных подразделений, и рассчитывается в соответствии с общими требованиями.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 06.10.2016 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId153">
+      <w:hyperlink r:id="rId156">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1006</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 09.07.2019 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId154">
+      <w:hyperlink r:id="rId157">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 873</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Значения территориальных корректирующих коэффициентов, применяемых при расчете нормативных затрат на оказание государственных услуг федеральными бюджетными и автономными учреждениями, функции и полномочия учредителя в отношении которых осуществляет Правительство Российской Федерации, утверждаются федеральными органами государственной власти, осуществляющими функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, соответствующей основным видам деятельности таких учреждений, за исключением случая утверждения значений территориальных корректирующих коэффициентов федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, указанного в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P237">
+      <w:hyperlink w:anchor="P239">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце втором</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId155">
+      <w:hyperlink r:id="rId158">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006; в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId156">
+      <w:hyperlink r:id="rId159">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Общими требованиями может устанавливаться, что в состав территориального коэффициента включаются по согласованию с Министерством финансов Российской Федерации иные коэффициенты, отражающие территориальные особенности оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="P242"/>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkStart w:id="22" w:name="P244"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:t xml:space="preserve">26. Отраслевой корректирующий коэффициент учитывает показатели отраслевой специфики </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>и определяется в соответствии с общими требованиями.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...72 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
       <w:hyperlink r:id="rId160">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:t>Значение отраслевого корректирующего коэффициента утверждается федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности (уточняется при необходимости при формировании обоснований бюджетных ассигнований федерального бюджета на очередной финансовый год и плановый период не позднее 15 рабочих дней со дня размещения на официальном сайте Министерства финансов Российской Федерации в информационно-телекоммуникационной сети "Интернет" методики расчета базовых бюджетных ассигнований по государственным программам Российской Федерации и непрограммным направлениям деятельности на очередной финансовый год и плановый период).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId161">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 19.11.2020 N 1890)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Значение отраслевого корректирующего коэффициента к базовому нормативу затрат на оказание государственных услуг федеральными государственными учреждениями, функции и полномочия учредителя которых осуществляют федеральные органы исполнительной власти (государственные органы), в которых предусмотрена военная и приравненная к ней служба, определяется и утверждается в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId162">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>порядком</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, утвержденным указанными органами по согласованию с Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId163">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">26(1). В случае необходимости при формировании обоснований бюджетных ассигнований федерального бюджета на очередной финансовый год и плановый период уточнения объема финансового обеспечения выполнения государственного задания на оказание государственных услуг в отношении отдельного федерального бюджетного или автономного учреждения органом, осуществляющим функции и полномочия учредителя в отношении указанных учреждений, применяются коэффициенты приведения, определяемые в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId161">
+      <w:hyperlink r:id="rId164">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>порядке</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, установленном правовым актом такого органа.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Коэффициенты приведения в отношении федеральных бюджетных и автономных учреждений, функции и полномочия учредителя в отношении которых осуществляются Правительством Российской Федерации либо государственными органами, определенными в уставах таких учреждений, утвержденных нормативными правовыми актами Президента Российской Федерации, определяются в порядке, установленном указанными учреждениями, если иное не предусмотрено уставами таких учреждений.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId162">
+      <w:hyperlink r:id="rId165">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 26(1) введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId163">
+      <w:hyperlink r:id="rId166">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="P252"/>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkStart w:id="23" w:name="P254"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:t xml:space="preserve">27. Значения базового норматива затрат на оказание государственных услуг, отраслевых и территориальных корректирующих коэффициентов утверждаются в порядке, предусмотренном </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P187">
+      <w:hyperlink w:anchor="P189">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 15(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего Положения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Значения базовых нормативов затрат на оказание государственных услуг и отраслевых корректирующих коэффициентов подлежат размещению в порядке, установленном Министерством финансов Российской Федерации, на едином портале бюджетной системы Российской Федерации в информационно-телекоммуникационной сети "Интернет".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 27 в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId164">
+      <w:hyperlink r:id="rId167">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="P255"/>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkStart w:id="24" w:name="P257"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r>
         <w:t xml:space="preserve">28. Нормативные затраты на выполнение работы определяются при расчете объема финансового обеспечения выполнения государственного задания в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId165">
+      <w:hyperlink r:id="rId168">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>порядке</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, установленном органом, осуществляющим функции и полномочия учредителя, а также по решению главного распорядителя средств федерального бюджета, в ведении которого находятся федеральные казенные учреждения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId166">
+      <w:hyperlink r:id="rId169">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Нормативные затраты на выполнение работы федеральными бюджетными и автономными учреждениями, функции и полномочия учредителя в отношении которых осуществляются Правительством Российской Федерации либо государственными органами, определенными в уставах таких учреждений, утвержденных нормативными правовыми актами Президента Российской Федерации, определяются при расчете объема финансового обеспечения выполнения государственного задания в порядке, установленном указанными учреждениями по согласованию с Министерством финансов Российской Федерации (если иной порядок определения нормативных затрат на выполнение работ не установлен уставом федерального бюджетного или автономного учреждения).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 13.09.2017 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId167">
+      <w:hyperlink r:id="rId170">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1101</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 19.07.2018 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId168">
+      <w:hyperlink r:id="rId171">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 849</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 31.12.2019 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId169">
+      <w:hyperlink r:id="rId172">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1944</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Федеральный орган исполнительной власти, осуществляющий функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, вправе установить по согласованию с Министерством финансов Российской Федерации </w:t>
       </w:r>
-      <w:hyperlink r:id="rId170">
+      <w:hyperlink r:id="rId173">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>особенности</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> расчета нормативных затрат на выполнение работ, содержащихся в федеральном перечне, сформированном указанным органом.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId171">
+      <w:hyperlink r:id="rId174">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.12.2020 N 2313)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Особенности расчета нормативных затрат на выполнение работ учитываются при определении нормативных затрат на выполнение работ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId172">
+      <w:hyperlink r:id="rId175">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.12.2020 N 2313)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В порядке, указанном в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P255">
+      <w:hyperlink w:anchor="P257">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце первом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта, может устанавливаться применение территориального корректирующего коэффициента с учетом условий, обусловленных территориальными особенностями и составом имущественного комплекса, необходимого для выполнения работ, территориальным расположением федеральных бюджетных или автономных учреждений, их обособленных подразделений, отраслевого корректирующего коэффициента и (или) иного корректирующего коэффициента, определяемых в соответствии с таким порядком.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId173">
+      <w:hyperlink r:id="rId176">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 16.07.2020 N 1052; в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId174">
+      <w:hyperlink r:id="rId177">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">29. Нормативные затраты на выполнение работы рассчитываются на работу в целом или в случае установления в государственном задании показателей объема выполнения работы - на единицу объема работы. Нормативные затраты на выполнение работ, по которым федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P255">
+      <w:hyperlink w:anchor="P257">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 28</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего Положения установлены особенности расчета нормативных затрат на выполнение работ, рассчитываются на единицу объема работы. В нормативные затраты на выполнение работы включаются в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId175">
+      <w:hyperlink r:id="rId178">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.12.2020 N 2313)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>а) затраты на оплату труда работников, непосредственно связанных с выполнением работы, денежное довольствие военнослужащих (сотрудников, имеющих специальное звание), непосредственно связанных с выполнением работы, и обязательные страховые взносы указанных работников;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(пп. "а" в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId176">
+      <w:hyperlink r:id="rId179">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="P269"/>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkStart w:id="25" w:name="P271"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:t>б) затраты на приобретение материальных запасов и на приобретение движимого имущества (основных средств и нематериальных активов), используемого в процессе выполнения работы, с учетом срока его полезного использования, а также затраты на аренду указанного имущества;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 06.10.2016 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId177">
+      <w:hyperlink r:id="rId180">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1006</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 19.07.2018 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId178">
+      <w:hyperlink r:id="rId181">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 849</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...113 lines deleted...]
-        <w:t xml:space="preserve">ж) утратил силу. - </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>б(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">1). утратил силу. - </w:t>
       </w:r>
       <w:hyperlink r:id="rId182">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>з) затраты на приобретение услуг связи;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:lastRenderedPageBreak/>
+        <w:t>в) затраты на иные расходы, непосредственно связанные с выполнением работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>и) затраты на приобретение транспортных услуг;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t>г) затраты на оплату коммунальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">(пп. "к" в ред. </w:t>
+      <w:bookmarkStart w:id="26" w:name="P276"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:t>д) затраты на содержание объектов недвижимого имущества, необходимого для выполнения государственного задания, а также затраты на аренду указанного имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
       <w:hyperlink r:id="rId183">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">29(1). Утратил силу. - </w:t>
+      <w:bookmarkStart w:id="27" w:name="P278"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:t>е) затраты на содержание объектов особо ценного движимого имущества и имущества, необходимого для выполнения государственного задания, а также затраты на аренду указанного имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
       <w:hyperlink r:id="rId184">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t>Постановление</w:t>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">30. Абзац утратил силу. - </w:t>
+      <w:bookmarkStart w:id="28" w:name="P280"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:t xml:space="preserve">ж) утратил силу. - </w:t>
       </w:r>
       <w:hyperlink r:id="rId185">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Затраты на аренду имущества, включенные в затраты, указанные в </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">(п. 30 в ред. </w:t>
+        <w:t>з) затраты на приобретение услуг связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и) затраты на приобретение транспортных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>к) затраты на оплату труда работников, которые не принимают непосредственного участия в выполнении работы, денежное довольствие военнослужащих (сотрудников, имеющих специальное звание), которые не принимают непосредственного участия в выполнении работы, и обязательные страховые взносы указанных работников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "к" в ред. </w:t>
       </w:r>
       <w:hyperlink r:id="rId186">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="P288"/>
-      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:t>л) затраты на прочие общехозяйственные нужды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">29(1). Утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId187">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">30. Абзац утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId188">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Затраты на аренду имущества, включенные в затраты, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P271">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P276">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"д"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P278">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"е" пункта 29</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, учитываются в составе указанных затрат в случае, если имущество, необходимое для выполнения государственного задания, не закреплено за федеральным бюджетным или автономным учреждением на праве оперативного управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 30 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId189">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="P290"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:t xml:space="preserve">31. При определении нормативных затрат на выполнение работы применяются показатели материальных, технических и трудовых ресурсов, используемых для выполнения работы, по видам затрат исходя из нормативов их потребления, установленных нормативными правовыми актами Российской Федерации, межгосударственными, национальными (государственными) стандартами Российской Федерации, строительными нормами и правилами, санитарными нормами и правилами, стандартами, порядками, регламентами и паспортами выполнения работ в установленной сфере, или на основе усреднения показателей деятельности федерального государственного учреждения, которое имеет минимальный объем указанных затрат на выполнение работы в установленной сфере, или на основе медианного значения по федеральным государственным учреждениям, выполняющим работу в установленной сфере деятельности, в порядке, предусмотренном </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P255">
+      <w:hyperlink w:anchor="P257">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем первым пункта 28</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего Положения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 31 в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId187">
+      <w:hyperlink r:id="rId190">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 19.07.2018 N 849)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="P290"/>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkStart w:id="30" w:name="P292"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r>
         <w:t>32. Значения нормативных затрат на выполнение работы утверждаются органом, осуществляющим функции и полномочия учредителя, а также главным распорядителем средств федерального бюджета, в ведении которого находятся федеральные казенные учреждения (в случае принятия им решения о применении нормативных затрат при расчете объема финансового обеспечения выполнения государственного задания).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 06.10.2016 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId188">
+      <w:hyperlink r:id="rId191">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1006</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 09.07.2019 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId189">
+      <w:hyperlink r:id="rId192">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 873</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 10.12.2025 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId190">
+      <w:hyperlink r:id="rId193">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">N </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:lastRenderedPageBreak/>
           <w:t>2005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Значения нормативных затрат на выполнение работ федеральными бюджетными и автономными учреждениями, функции и полномочия учредителя в отношении которых осуществляет Правительство Российской Федерации, утверждаются указанными учреждениями по согласованию с Министерством финансов Российской Федерации (если иной порядок определения нормативных затрат на выполнение работ не установлен уставом федерального бюджетного или автономного учреждения).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 06.10.2016 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId191">
+      <w:hyperlink r:id="rId194">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1006</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 13.09.2017 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId192">
+      <w:hyperlink r:id="rId195">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1101</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 09.07.2019 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId193">
+      <w:hyperlink r:id="rId196">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 873</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Значения нормативных затрат на выполнение работ федеральным государственным учреждением, устав которого утвержден нормативным правовым актом Президента Российской Федерации, утверждаются указанным учреждением, если иное не предусмотрено уставом такого учреждения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId194">
+      <w:hyperlink r:id="rId197">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 31.12.2019 N 1944)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Значения нормативных затрат на выполнение работ утверждаются в порядке, предусмотренном </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P187">
+      <w:hyperlink w:anchor="P189">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 15(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего Положения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId195">
+      <w:hyperlink r:id="rId198">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="P298"/>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkStart w:id="31" w:name="P300"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:r>
         <w:t xml:space="preserve">33. Утратил силу. - </w:t>
-      </w:r>
-[...75 lines deleted...]
-        <w:t xml:space="preserve">37. Утратил силу. - </w:t>
       </w:r>
       <w:hyperlink r:id="rId199">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="P303"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:r>
+        <w:t xml:space="preserve">34 - 35. Утратили силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId200">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...50 lines deleted...]
-      <w:hyperlink r:id="rId200">
+      <w:bookmarkStart w:id="32" w:name="P302"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r>
+        <w:t>36. В случае если федеральное бюджетное или автономное учреждение в рамках установленного государственного задания оказывает государственные услуги (выполняет работы) для физических и юридических лиц с взиманием платы в случаях, предусмотренных федеральными законами, объем финансового обеспечения выполнения государственного задания, рассчитанный на основе нормативных затрат, подлежит уменьшению на объем доходов от указанной платной деятельности исходя из объема государственной услуги (работы), за оказание (выполнение) которой предусмотрено взимание платы, и размера платы (цены, тарифа), установленного в государственном задании, органом, осуществляющим функции и полномочия учредителя, с учетом положений, установленных федеральными законами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 36 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId201">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:r>
+        <w:t xml:space="preserve">37. Утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId202">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="P305"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r>
+        <w:t>38. Нормативные затраты (затраты), определяемые в соответствии с настоящим Положением, учитываются при формировании обоснований бюджетных ассигнований федерального бюджета на очередной финансовый год и плановый период.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>39. Финансовое обеспечение выполнения государственного задания осуществляется в пределах бюджетных ассигнований, предусмотренных в федеральном бюджете на указанные цели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Финансовое обеспечение выполнения государственного задания федеральным бюджетным или автономным учреждением осуществляется путем предоставления субсидии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Финансовое обеспечение выполнения государственного задания федеральным казенным учреждением осуществляется в соответствии с показателями бюджетной сметы этого учреждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="P309"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r>
+        <w:t xml:space="preserve">39(1). В случае если при формировании главным распорядителем средств федерального бюджета обоснований бюджетных ассигнований федерального бюджета на очередной финансовый год и плановый период (внесении изменений в обоснования бюджетных ассигнований федерального бюджета на текущий финансовый год и плановый период) объем субсидии, </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>рассчитанный в соответствии с настоящим Положением, превышает объем бюджетных ассигнований, предусмотренных главному распорядителю средств федерального бюджета на предоставление субсидий, применяется коэффициент выравнивания (Квр), значение которого не может превышать единицу и определяется по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId203">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:position w:val="-27"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1215390" cy="492760"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Консультант Плюс"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId201" cstate="print">
+                    <a:blip r:embed="rId204" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1215390" cy="492760"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>где:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>БА - объем бюджетных ассигнований, предусмотренных в очередном финансовом году в федеральном бюджете главному распорядителю средств федерального бюджета на предоставление субсидий;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId202">
+      <w:hyperlink r:id="rId205">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>ОФО</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - планируемый объем субсидии на очередной финансовый год, необходимый i-му федеральному бюджетному или автономному учреждению для выполнения государственного задания.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...105 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
       <w:hyperlink r:id="rId206">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Правовой акт, предусмотренный </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:anchor="P320">
+        <w:t xml:space="preserve">В случае внесения изменений в обоснования бюджетных ассигнований федерального бюджета на текущий финансовый год и плановый период коэффициент выравнивания (Квр) может быть уточнен главным распорядителем средств федерального бюджета в пределах значения, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P309">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем первым</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего пункта, должен содержать также положения об объеме и периодичности перечисления средств на финансовое обеспечение выполнения государственного задания в течение финансового года и порядок взаимодействия федерального государственного учреждения с обособленным подразделением.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId207">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 39(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId208">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:bookmarkStart w:id="35" w:name="P322"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r>
+        <w:t xml:space="preserve">40. Финансовое обеспечение оказания государственных услуг (выполнения работ) обособленными подразделениями федерального государственного учреждения в случае, установленном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P132">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, осуществляется в пределах рассчитанного в соответствии с настоящим Положением объема финансового обеспечения выполнения государственного задания федеральным государственным учреждением в соответствии с правовым актом федерального государственного учреждения, создавшего обособленное подразделение. По решению органа, осуществляющего функции и полномочия учредителя, указанный правовой акт подлежит согласованию с органом, осуществляющим функции и полномочия учредителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId207">
+      <w:hyperlink r:id="rId209">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="P326"/>
-[...692 lines deleted...]
-      <w:hyperlink w:anchor="P359">
+      <w:r>
+        <w:t xml:space="preserve">Правовой акт, предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P322">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем первым</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего пункта.</w:t>
-[...720 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve"> настоящего пункта, должен содержать также положения об объеме и периодичности перечисления средств на финансовое обеспечение выполнения государственного задания в течение финансового года и порядок взаимодействия федерального государственного учреждения с обособленным подразделением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9069"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Действие абз. 1 п. 41 приостановлено до 01.01.2027 (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановление</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 10.08.2026 N 992).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="280"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>41. Уменьшение объема субсидии в течение срока выполнения государственного задания осуществляется только при соответствующем изменении государственного задания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Изменение нормативных затрат, определяемых в соответствии с настоящим Положением, в течение срока выполнения государственного задания осуществляется (при необходимости) в </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>случаях, предусмотренных нормативными правовыми актами Российской Федерации (включая внесение изменений в указанные нормативные правовые акты), приводящих к изменению объема финансового обеспечения выполнения государственного задания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId211">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="P330"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r>
+        <w:t>Объем субсидии может быть изменен в течение срока выполнения государственного задания в случаях, предусмотренных федеральными законами, актами Президента Российской Федерации, Правительства Российской Федерации, реализация которых требует дополнительного выделения (перераспределения) бюджетных ассигнований на финансовое обеспечение выполнения государственного задания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 10.12.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId212">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2005</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 10.08.2026 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId213">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 992</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При досрочном прекращении выполнения государственного задания по установленным в нем основаниям неиспользованные остатки субсидии в размере, соответствующем показателям, характеризующим объем неоказанных государственных услуг (невыполненных работ), подлежат перечислению в установленном порядке федеральными бюджетными или автономными учреждениями в федеральный бюджет и учитываются в порядке, установленном для учета сумм возврата дебиторской задолженности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId214">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При досрочном прекращении выполнения государственного задания в связи с реорганизацией федерального бюджетного или автономного учреждения неиспользованные остатки субсидии подлежат перечислению соответствующим федеральным бюджетным и автономным учреждениям, являющимся правопреемниками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId215">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При изменении в течение текущего финансового года типа федерального бюджетного или автономного учреждения на казенное неиспользованные остатки субсидии подлежат возврату органу, осуществляющему функции и полномочия учредителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId216">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>41(1). При внесении изменений в показатели государственного задания при реорганизации федерального бюджетного или автономного учреждения (в случаях, предусмотренных абзацами пятым - восьмым пункта 6 настоящего Положения):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в форме присоединения или слияния - объем субсидии, предоставляемой федеральному бюджетному или автономному учреждению-правопреемнику, устанавливается с учетом объемов субсидий, предоставленных реорганизованным учреждениям, прекращающим свою деятельность, путем их суммирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в форме выделения - объем субсидии, предоставляемой федеральному бюджетному или автономному учреждению, реорганизованному путем выделения из него других учреждений, подлежит уменьшению на объем субсидий, предоставляемых вновь возникшим юридическим лицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в форме разделения - объем субсидии, предоставляемой вновь возникшим юридическим лицам, формируется путем разделения объема субсидии, предоставленной федеральному бюджетному или автономному учреждению, прекращающему свою деятельность в результате реорганизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Объем субсидий, предоставленных учреждениям, прекращающим свою деятельность в результате реорганизации, принимает нулевое значение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После завершения реорганизации объем субсидий, предоставляемых реорганизованным федеральным бюджетным или автономным учреждениям, за исключением федеральных бюджетных или автономных учреждений, прекращающих свою деятельность в результате </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>реорганизации, должен соответствовать объему субсидии, предоставленной федеральному бюджетному или автономному учреждению до начала реорганизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 41(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId217">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>42. Федеральные органы исполнительной власти, осуществляющие функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, вправе утвердить по согласованию с Министерством финансов Российской Федерации методические рекомендации по распределению субсидий, предоставляемых федеральным бюджетным или автономным учреждениям, оказывающим (выполняющим) услуги (работы) в сферах деятельности, по которым указанными органами сформированы общероссийские базовые перечни и (или) федеральные перечни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId218">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">43. Субсидия перечисляется в установленном порядке на счет территориального органа Федерального казначейства по месту открытия лицевого счета федеральному бюджетному или автономному </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>учреждению</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> или на счет, открытый в кредитной организации федеральному бюджетному или автономному учреждению, осуществляющему деятельность за пределами территории Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 43 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId219">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 18.01.2023 N 38)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="P349"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r>
+        <w:t xml:space="preserve">44. Предоставление федеральному бюджетному или автономному учреждению субсидии в течение финансового года осуществляется на основании соглашения о порядке и условиях предоставления субсидии, заключаемого органом, осуществляющим функции и полномочия учредителя, с федеральным бюджетным или автономным учреждением в соответствии с типовой </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId220">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>формой</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, утвержденной Министерством финансов Российской Федерации (далее - соглашение). Соглашение определяет права, обязанности и ответственность сторон, в том числе объем и периодичность перечисления субсидии в течение финансового года. Соглашение заключается сторонами не позднее 15 рабочих дней со дня утверждения государственного задания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 06.10.2016 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId221">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1006</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 09.07.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId222">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 873</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 10.12.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId223">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2005</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Предоставление субсидии федеральным бюджетным или автономным учреждениям, выполняющим функции главного распорядителя средств федерального бюджета, осуществляется в соответствии с правовым актом этого учреждения, содержащим положения об объеме и периодичности предоставления субсидии в течение финансового года и порядок взаимодействия структурных подразделений учреждения по предоставлению субсидии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Соглашение, не содержащее сведений, составляющих государственную тайну, а также дополнение к нему (при наличии), в том числе дополнительное соглашение о расторжении соглашения о порядке и условиях предоставления субсидии (при наличии), формируются и подписываются сторонами в системе "Электронный бюджет".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId224">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId225">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Соглашение, не содержащее сведений, составляющих государственную тайну, а также дополнение к нему (при наличии), в том числе дополнительное соглашение о расторжении соглашения о порядке и условиях предоставления субсидии (при наличии), с федеральными бюджетными и автономными учреждениями, функции и полномочия учредителя в отношении которых осуществляет Правительство Российской Федерации, если иное не предусмотрено уставами федеральных бюджетных и автономных учреждений, формируются в системе "Электронный бюджет" и подписываются сторонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId226">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId227">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Соглашение, а также дополнительное соглашение к нему (при наличии), в том числе </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>дополнительное соглашение о расторжении соглашения о порядке и условиях предоставления субсидии (при наличии), не содержащее сведений, составляющих государственную тайну, подлежит обязательному размещению в реестре соглашений (договоров) о предоставлении субсидий, бюджетных инвестиций, межбюджетных трансфертов, ведение которого осуществляется в порядке, установленном Министерством финансов Российской Федерации. Указанный реестр размещается на едином портале бюджетной системы Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId228">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006; в ред. Постановлений Правительства РФ от 13.09.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId229">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1101</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 09.07.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId230">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 873</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="P358"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r>
+        <w:t xml:space="preserve">45. Перечисление субсидии осуществляется в соответствии с графиком, содержащимся в соглашении или правовых актах, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P322">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктах 40</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P349">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>44</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, не реже одного раза в квартал в сумме, не превышающей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) 25 процентов годового размера субсидии в течение I квартала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) 50 процентов годового размера субсидии в течение первого полугодия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId231">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) 75 процентов годового размера субсидии в течение 9 месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="P363"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r>
+        <w:t xml:space="preserve">46. Перечисление платежа, завершающего выплату субсидии, в IV квартале должно осуществляться не позднее 1 декабря текущего финансового года после предоставления в срок, установленный в государственном задании, федеральным бюджетным или автономным учреждением предварительного отчета о выполнении государственного задания в части предварительной оценки достижения плановых показателей годового объема оказания государственных услуг за соответствующий финансовый год, составленного по форме, аналогичной форме отчета о выполнении государственного задания, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P1426">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>приложением N 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к настоящему Положению. В предварительном отчете указываются показатели по объему и качеству, запланированные к исполнению по завершении текущего финансового года (с учетом фактического выполнения указанных показателей на отчетную дату). В случае если показатели предварительной оценки достижения плановых показателей годового объема оказания государственных услуг, указанные в предварительном отчете, меньше показателей, установленных в государственном задании (с учетом допустимых (возможных) отклонений), то государственное задание подлежит уточнению в соответствии с указанными в предварительном отчете показателями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 13.09.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId232">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1101</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 16.07.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId233">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1052</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если на основании отчета о выполнении государственного задания, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P385">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 47</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, показатели объема, указанные в отчете о выполнении государственного задания, меньше показателей, установленных в государственном задании (с учетом допустимых (возможных) отклонений), то соответствующие средства субсидии подлежат перечислению в федеральный бюджет в соответствии с бюджетным законодательством Российской Федерации в объеме, соответствующем показателям, характеризующим объем неоказанной государственной услуги (невыполненной работы), и учитываются в порядке, установленном для учета сумм возврата дебиторской задолженности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId234">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Предварительный отчет об исполнении государственного задания в части работ за соответствующий финансовый год, указанный в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P363">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце первом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, представляется федеральным бюджетным или автономным учреждением при установлении органом, осуществляющим функции и полномочия учредителя, требования о его представлении в государственном задании. В случае если органом, осуществляющим функции и полномочия учредителя, устанавливаются требования о представлении предварительного отчета о выполнении государственного задания в части, касающейся работ, за соответствующий финансовый год, заполнение и оценка предварительного отчета осуществляется в порядке, определенном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P363">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId235">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 04.11.2016 N 1136; в ред. Постановлений Правительства РФ от 13.09.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId236">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1101</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 10.12.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId237">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2005</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="P369"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:t>Расчет объема субсидии, подлежащей возврату в федеральный бюджет, осуществляется с применением нормативных затрат на оказание государственных услуг (выполнение работ), определяемых в соответствии с настоящим Положением, по форме, предусмотренной соглашением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId238">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Федеральные бюджетные или автономные учреждения обеспечивают возврат в федеральный бюджет субсидии в объеме, рассчитанном в соответствии с положениями </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P369">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаца четвертого</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, не позднее 1 мая текущего финансового года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId239">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 46 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId240">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="P374"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r>
+        <w:t xml:space="preserve">46(1). Требования, установленные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P358">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 45</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P363">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>46</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, связанные с перечислением субсидии, не распространяются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId241">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) на федеральное бюджетное или автономное учреждение, оказание услуг (выполнение работ) которого зависит от сезонных условий, если органом, осуществляющим функции и полномочия учредителя, не установлено иное;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) на учреждение, находящееся в процессе реорганизации или ликвидации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) на предоставление субсидии в части выплат в рамках указов Президента Российской Федерации от 7 мая 2012 г. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId242">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 597</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "О мероприятиях по реализации государственной социальной политики", от 1 июня 2012 г. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId243">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 761</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "О Национальной стратегии действий в интересах детей на 2012 - 2017 годы" и от 28 декабря 2012 г. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId244">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1688</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "О некоторых мерах по реализации государственной политики в сфере защиты детей-сирот и детей, оставшихся без попечения родителей", а также в установленных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P330">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем третьим пункта 41</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения случаях, приводящих к изменению объема субсидии в течение срока выполнения государственного задания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId245">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 05.08.2022 N 1388)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) на федеральное бюджетное или автономное учреждение, оказывающее государственные услуги (выполняющее работы), процесс оказания (выполнения) которых требует неравномерного финансового обеспечения в течение финансового года, если органом, осуществляющим функции и полномочия учредителя, не установлено иное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "г" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId246">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId247">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 46(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId248">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>46(2). При изменении подведомственности федерального государственного учреждения после перечисления платежа, завершающего выплату субсидии, в IV квартале изменение стороны в соглашении в части изменения наименования органа, осуществляющего функции и полномочия учредителя, не производится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 46(2) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId249">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="P385"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r>
+        <w:t xml:space="preserve">47. Федеральные бюджетные и автономные учреждения, федеральные казенные учреждения представляют соответственно органам, осуществляющим функции и полномочия учредителей, главным распорядителям средств федерального бюджета, в ведении которых находятся федеральные казенные учреждения, отчет о выполнении государственного задания, предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P1426">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>приложением N 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к настоящему Положению, в соответствии с требованиями, установленными в государственном задании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При изменении подведомственности федерального государственного учреждения после </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>представления таким учреждением предварительного отчета о выполнении государственного задания и перечисления платежа, завершающего выплату субсидии, в IV квартале отчет о выполнении государственного задания представляется органу, утвердившему государственное задание и предоставившему субсидию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Указанный отчет представляется в сроки, установленные государственным заданием, но не позднее 1 марта финансового года, следующего за отчетным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Орган, осуществляющий функции и полномочия учредителя, главный распорядитель средств федерального бюджета, в ведении которого находятся федеральные казенные учреждения, принимает отчет о выполнении государственного задания в течение 20 рабочих дней, следующих за днем его представления федеральным государственным учреждением в соответствии с абзацем первым настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="P389"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r>
+        <w:t>В случае если органом, осуществляющим функции и полномочия учредителя, главным распорядителем средств федерального бюджета, в ведении которого находятся федеральные казенные учреждения, предусмотрено представление отчета о выполнении государственного задания в части, касающейся показателей объема оказания государственных услуг (выполнения работ), на иную дату (ежемесячно, ежеквартально), показатели отчета формируются на отчетную дату нарастающим итогом с начала года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При этом орган, осуществляющий функции и полномочия учредителя, главный распорядитель средств федерального бюджета, в ведении которого находятся федеральные казенные учреждения, вправе установить плановые показатели достижения результатов на установленную им отчетную дату в процентах от годового объема оказания государственных услуг (выполнения работ) или в натуральных показателях как для государственного задания в целом, так и относительно его части (с учетом неравномерного процесса их оказания (выполнения).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 47 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId250">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>48. Контроль за выполнением государственного задания федеральными бюджетными и автономными учреждениями, федеральными казенными учреждениями осуществляют соответственно органы, осуществляющие функции и полномочия учредителя, и главные распорядители средств федерального бюджета, в ведении которых находятся федеральные казенные учреждения, а также федеральный орган исполнительной власти, осуществляющий функции по контролю и надзору в финансово-бюджетной сфере.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 25.05.2016 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId251">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 464</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 10.12.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId252">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2005</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId253">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правила</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> осуществления контроля органами, осуществляющими функции и полномочия учредителей, и главными распорядителями средств федерального бюджета, в ведении которых находятся федеральные казенные учреждения, за выполнением государственного задания устанавливаются указанными органами и должны предусматривать в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>документы, применяемые федеральным государственным учреждением в целях подтверждения информации о потребителях оказываемых государственных услуг (выполняемых работ) и выполнения содержащихся в государственном задании показателей объема оказываемых услуг (выполняемых работ), а также (при необходимости) формы указанных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId254">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2020 N 2313)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>формы аналитической отчетности, подтверждающие оказание услуг (выполнение работ) и периодичность ее формирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId255">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 16.07.2020 N 1052)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Приложение N 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>к Положению о формировании</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>государственного задания на оказание</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>государственных услуг (выполнение</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>работ) в отношении федеральных</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>государственных учреждений</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и финансовом обеспечении выполнения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>государственного задания</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00330C6B">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 16.07.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251">
+            <w:hyperlink r:id="rId256">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1052</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 04.02.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252">
+            <w:hyperlink r:id="rId257">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 100</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 17.07.2026 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253">
+            <w:hyperlink r:id="rId258">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 902</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                  УТВЕРЖДАЮ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                     Руководитель</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                     (уполномоченное лицо)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                     ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                      (наименование органа, осуществляющего</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                        функции и полномочия учредителя,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                         главного распорядителя средств</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                       федерального бюджета, федерального</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                          государственного учреждения)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                     ___________ _________ ________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">                                     (должность) (подпись)   (расшифровка</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve">                                     (должность) (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">подпись)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>(расшифровка</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                               подписи)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                          "__" ______________ 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                         ┌────┐</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="P428"/>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkStart w:id="44" w:name="P432"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r>
         <w:t xml:space="preserve">                      ГОСУДАРСТВЕННОЕ ЗАДАНИЕ N </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P954">
+      <w:hyperlink w:anchor="P958">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>&lt;1&gt;</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">      │    │</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                         └────┘</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">            на 20__ год и на плановый период 20__ и 20__ годов</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3061"/>
         <w:gridCol w:w="3175"/>
         <w:gridCol w:w="1871"/>
         <w:gridCol w:w="964"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Форма по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254">
+            <w:hyperlink r:id="rId259">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>ОКУД</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0506001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Дата начала действия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Дата окончания действия </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P955">
+            <w:hyperlink w:anchor="P959">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;2&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Наименование федерального государственного учреждения (обособленного подразделения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Код по сводному реестру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Вид деятельности федерального государственного учреждения (обособленного подразделения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">По </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255">
+            <w:hyperlink r:id="rId260">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>ОКВЭД</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">По </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256">
+            <w:hyperlink r:id="rId261">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>ОКВЭД</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">По </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257">
+            <w:hyperlink r:id="rId262">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>ОКВЭД</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...9 lines deleted...]
-              <w:t>государственного учреждения, по которым ему утверждается государственное задание)</w:t>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(указываются виды деятельности федерального государственного учреждения, по которым ему утверждается государственное задание)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">       Часть I. Сведения об оказываемых государственных услугах </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P956">
+      <w:hyperlink w:anchor="P960">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>&lt;3&gt;</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                Раздел ____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1871"/>
         <w:gridCol w:w="3628"/>
         <w:gridCol w:w="2211"/>
         <w:gridCol w:w="1361"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>1. Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Код по общероссийскому базовому перечню или федеральному перечню</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>2. Категории потребителей государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>3. Показатели,  характеризующие  объем  и  (или)  качество  государственной</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Показатели,  характеризующие</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  объем  и  (или)  качество  государственной</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>услуги</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="P491"/>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkStart w:id="45" w:name="P495"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r>
         <w:t xml:space="preserve">3.1. Показатели, характеризующие качество государственной услуги </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P957">
+      <w:hyperlink w:anchor="P961">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>&lt;4&gt;</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...8 lines deleted...]
-        <w:sectPr w:rsidR="00566EB9" w:rsidSect="004F47E7">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00330C6B" w:rsidSect="00786C04">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1039"/>
         <w:gridCol w:w="1039"/>
         <w:gridCol w:w="1040"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="850"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Уникальный номер реестровой записи </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель, характеризующий содержание государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель, характеризующий условия (формы) оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель качества государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Значение показателя качества государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Допустимые (возможные) отклонения от установленных показателей качества государственной услуги </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P961">
+            <w:hyperlink w:anchor="P965">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;7&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(очередной финансовый год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(1-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(2-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>в процентах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>в абсолютных величинах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">код по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258">
+            <w:hyperlink r:id="rId263">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>ОКЕИ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P959">
+            <w:hyperlink w:anchor="P963">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;6&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="P567"/>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkStart w:id="46" w:name="P571"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r>
         <w:t>3.2. Показатели, характеризующие объем государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="940"/>
         <w:gridCol w:w="1103"/>
         <w:gridCol w:w="1103"/>
         <w:gridCol w:w="1103"/>
         <w:gridCol w:w="1102"/>
         <w:gridCol w:w="1102"/>
         <w:gridCol w:w="1102"/>
         <w:gridCol w:w="1102"/>
         <w:gridCol w:w="486"/>
         <w:gridCol w:w="952"/>
         <w:gridCol w:w="813"/>
         <w:gridCol w:w="813"/>
         <w:gridCol w:w="952"/>
         <w:gridCol w:w="813"/>
         <w:gridCol w:w="813"/>
         <w:gridCol w:w="813"/>
         <w:gridCol w:w="932"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Уникальный номер реестровой записи </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Показатель, характеризующий содержание государственной услуги </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Показатель, характеризующий условия (формы) оказания государственной услуги </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель объема государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3174" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Значение показателя объема государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3018" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Размер платы (цена, тариф) </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P962">
+            <w:hyperlink w:anchor="P966">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;8&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1663" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Допустимые (возможные) отклонения от установленных показателей объема государственной услуги </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P961">
+            <w:hyperlink w:anchor="P965">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;7&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год (очередной финансовый год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год (1-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год (2-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год (очередной финансовый год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год (1-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год (2-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>в процентах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>в абсолютных величинах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">код по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259">
+            <w:hyperlink r:id="rId264">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>ОКЕИ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P959">
+            <w:hyperlink w:anchor="P963">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;6&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00330C6B">
           <w:pgSz w:w="16838" w:h="11905" w:orient="landscape"/>
           <w:pgMar w:top="1701" w:right="397" w:bottom="850" w:left="397" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>4.  Нормативные  правовые  акты, устанавливающие размер платы (цену, тариф)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve">4.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Нормативные  правовые</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  акты, устанавливающие размер платы (цену, тариф)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>либо порядок ее установления</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="1814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9070" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Нормативный правовой акт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>вид</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>принявший орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>5. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>5.1. Нормативные правовые акты, регулирующие</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>порядок оказания государственной услуги      ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                              (наименование, номер и дата</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                              нормативного правового акта)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>5.2. Порядок  информирования   потенциальных  потребителей  государственной</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve">5.2. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Порядок  информирования</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">   потенциальных  потребителей  государственной</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>услуги</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3004"/>
         <w:gridCol w:w="3004"/>
         <w:gridCol w:w="3061"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3004" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Способ информирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3004" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Состав размещаемой информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Частота обновления информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3004" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3004" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3004" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3004" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="P696"/>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkStart w:id="47" w:name="P700"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r>
         <w:t xml:space="preserve">               Часть II. Сведения о выполняемых работах </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P956">
+      <w:hyperlink w:anchor="P960">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>&lt;3&gt;</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                               Раздел ______</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="2665"/>
         <w:gridCol w:w="1587"/>
         <w:gridCol w:w="985"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>1. Наименование работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3374" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Код по федеральному перечню</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3374" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>2. Категории потребителей работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>3. Показатели, характеризующие объем и (или) качество работы</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.1. Показатели, характеризующие качество работы </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P957">
+      <w:hyperlink w:anchor="P961">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>&lt;4&gt;</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...8 lines deleted...]
-        <w:sectPr w:rsidR="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00330C6B">
           <w:pgSz w:w="11905" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1039"/>
         <w:gridCol w:w="1039"/>
         <w:gridCol w:w="1040"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="850"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Уникальный номер реестровой записи </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель, характеризующий содержание работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель, характеризующий условия (формы) выполнения работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель качества работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Значение показателя качества работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Допустимые (возможные) отклонения от установленных показателей качества работы </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P961">
+            <w:hyperlink w:anchor="P965">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;7&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(очередной финансовый год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(1-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(2-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>в процентах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>в абсолютных величинах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">код по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260">
+            <w:hyperlink r:id="rId265">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>ОКЕИ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P959">
+            <w:hyperlink w:anchor="P963">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;6&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>3.2. Показатели, характеризующие объем работы</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="811"/>
         <w:gridCol w:w="631"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="852"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="852"/>
         <w:gridCol w:w="633"/>
         <w:gridCol w:w="741"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Уникальный номер реестровой записи </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель, характеризующий содержание работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель, характеризующий условия (формы) выполнения работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2882" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель объема работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2497" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Значение показателя объема работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Размер платы (цена, тариф) </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P962">
+            <w:hyperlink w:anchor="P966">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;8&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1374" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Допустимые (возможные) отклонения от установленных показателей объема работы </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P961">
+            <w:hyperlink w:anchor="P965">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;7&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">описание работы </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P960">
+            <w:hyperlink w:anchor="P964">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;6-1&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(очередной финансовый год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(1-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(2-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(очередной финансовый год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(1-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(2-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>в процентах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="741" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>в абсолютных величинах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P958">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">код по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261">
+            <w:hyperlink r:id="rId266">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>ОКЕИ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P959">
+            <w:hyperlink w:anchor="P963">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;6&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="741" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="741" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="741" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="741" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="741" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00330C6B">
           <w:pgSz w:w="16838" w:h="11905" w:orient="landscape"/>
           <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>4.  Нормативные  правовые  акты, устанавливающие размер платы (цену, тариф)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve">4.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Нормативные  правовые</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  акты, устанавливающие размер платы (цену, тариф)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">либо порядок ее установления </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P961">
+      <w:hyperlink w:anchor="P965">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>&lt;7&gt;</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="1814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9070" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Нормативный правовой акт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>вид</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>принявший орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">         Часть III. Прочие сведения о государственном задании </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P963">
+      <w:hyperlink w:anchor="P967">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>&lt;9&gt;</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>1. Основания (условия и порядок)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>для досрочного прекращения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>выполнения государственного задания      __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>2. Иная информация, необходимая</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>для выполнения (контроля за выполнением)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>государственного задания                 __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>3. Порядок контроля за выполнением государственного задания</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1191"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="6121"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Форма контроля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Периодичность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6121" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Федеральные органы исполнительной власти (государственные органы), осуществляющие контроль за выполнением государственного задания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6121" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6121" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>4. Требования к отчетности</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>о выполнении государственного задания       _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>4.1. Периодичность представления отчетов</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>о выполнении государственного задания       _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>4.2. Сроки представления отчетов</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>о выполнении государственного задания       _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>4.2.1. Сроки представления предварительного</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>отчета о выполнении государственного</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>задания                                     _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>4.3. Иные требования к отчетности</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>о выполнении государственного задания       _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>5. Иные показатели, связанные</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>с выполнением государственного</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">задания </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P964">
+      <w:hyperlink w:anchor="P968">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>&lt;10&gt;</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">                                _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>--------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="P954"/>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkStart w:id="48" w:name="P958"/>
+      <w:bookmarkEnd w:id="48"/>
       <w:r>
         <w:t>&lt;1&gt; Номер государственного задания присваивается в системе "Электронный бюджет".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="P955"/>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkStart w:id="49" w:name="P959"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r>
         <w:t>&lt;2&gt; Заполняется в случае досрочного прекращения выполнения государственного задания.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="P956"/>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkStart w:id="50" w:name="P960"/>
+      <w:bookmarkEnd w:id="50"/>
       <w:r>
         <w:t>&lt;3&gt; Формируется при установлении государственного задания на оказание государственной услуги (услуг) и выполнение работы (работ) и содержит требования к оказанию государственной услуги (услуг) и выполнению работы (работ) раздельно по каждой из государственных услуг (работ) с указанием порядкового номера раздела.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="P957"/>
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkStart w:id="51" w:name="P961"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r>
         <w:t xml:space="preserve">&lt;4&gt; Заполняется в соответствии с показателями, характеризующими качество услуг (работ), установленными в общероссийском базовом перечне или федеральном перечне, и единицами их </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>измерения. Для работ по проведению научных исследований (разработок) используется показатель качества, соответствующий тематике научного исследования (разработки).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="P958"/>
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkStart w:id="52" w:name="P962"/>
+      <w:bookmarkEnd w:id="52"/>
       <w:r>
         <w:t>&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="P959"/>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkStart w:id="53" w:name="P963"/>
+      <w:bookmarkEnd w:id="53"/>
       <w:r>
         <w:t>&lt;6&gt; Заполняется в соответствии с кодом, указанным в общероссийском базовом перечне или федеральном перечне (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="P960"/>
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkStart w:id="54" w:name="P964"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r>
         <w:t>&lt;6-1&gt; Для работ по проведению научных исследований (разработок) указываются наименование научной темы научного исследования (разработки) и плановый результат выполнения научной темы научного исследования (разработки), который включает в себя информацию об уровне (уровнях) готовности технологии и виде (видах) научного и (или) научно-технического результата.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="P961"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:bookmarkStart w:id="55" w:name="P965"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r>
+        <w:t xml:space="preserve">&lt;7&gt; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Заполняется в случае если</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> для разных услуг (работ) устанавливаются различные показатели допустимых (возможных) отклонений или если указанные отклонения устанавливаются в абсолютных величинах. В случае если единицей объема работы является работа в целом, показатель не указывается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="P962"/>
-      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkStart w:id="56" w:name="P966"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r>
         <w:t>&lt;8&gt; Заполняется в случае, если оказание услуг (выполнение работ) осуществляется на платной основе в соответствии с законодательством Российской Федерации в рамках государственного задания. При оказании услуг (выполнении работ) на платной основе сверх установленного государственного задания указанный показатель не формируется.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="P963"/>
-      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkStart w:id="57" w:name="P967"/>
+      <w:bookmarkEnd w:id="57"/>
       <w:r>
         <w:t>&lt;9&gt; Заполняется в целом по государственному заданию.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="P964"/>
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkStart w:id="58" w:name="P968"/>
+      <w:bookmarkEnd w:id="58"/>
       <w:r>
         <w:t xml:space="preserve">&lt;10&gt; В числе иных показателей может быть указано допустимое (возможное) отклонение от выполнения государственного задания (части государственного задания), в пределах которого оно (его часть) считается выполненным, при принятии органом, осуществляющим функции и полномочия учредителя федеральных бюджетных или автономных учреждений, главным распорядителем средств федерального бюджета, в ведении которого находятся федеральные казенные учреждения, решения об установлении общего допустимого (возможного) отклонения от выполнения государственного задания, в пределах которого оно считается выполненным (в процентах, в абсолютных величинах). В этом случае допустимые (возможные) отклонения, предусмотренные </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P491">
+      <w:hyperlink w:anchor="P495">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпунктами 3.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P567">
+      <w:hyperlink w:anchor="P571">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>3.2 частей I</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P696">
+      <w:hyperlink w:anchor="P700">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>II</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего государственного задания, принимают значения, равные установленному допустимому (возможному) отклонению от выполнения государственного задания (части государственного задания). В случае установления требования о представлении ежемесячных или ежеквартальных отчетов о выполнении государственного задания в числе иных показателей устанавливаются показатели выполнения государственного задания в процентах от годового объема оказания государственных услуг (выполнения работ) или в абсолютных величинах как для государственного задания в целом, так и относительно его части (в том числе с учетом неравномерного оказания государственных услуг (выполнения работ) в течение календарного года).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...29 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>Приложение N 1(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>к Положению о формировании</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>государственного задания на оказание</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>государственных услуг (выполнение</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>работ) в отношении федеральных</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>государственных учреждений</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>и финансовом обеспечении выполнения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>государственного задания</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9068"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(введено </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262">
+            <w:hyperlink r:id="rId267">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                  УТВЕРЖДАЮ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                     Руководитель</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                     (уполномоченное лицо)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                     ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                          (наименование федерального</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                          государственного учреждения)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                      ___________ _________ _____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                      (должность) (подпись) (расшифровка</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                              подписи)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                          "__" ______________ 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="P993"/>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkStart w:id="59" w:name="P997"/>
+      <w:bookmarkEnd w:id="59"/>
       <w:r>
         <w:t xml:space="preserve">                     РАСПРЕДЕЛЕНИЕ ПОКАЗАТЕЛЕЙ ОБЪЕМА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                ГОСУДАРСТВЕННЫХ УСЛУГ (РАБОТ), СОДЕРЖАЩИХСЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                  ┌────┐</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                  В ГОСУДАРСТВЕННОМ ЗАДАНИИ N </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P1400">
+      <w:hyperlink w:anchor="P1404">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>&lt;1&gt;</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> │    │</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                  └────┘</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">            на 20__ год и на плановый период 20__ и 20__ годов</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="2324"/>
         <w:gridCol w:w="1020"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Форма по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263">
+            <w:hyperlink r:id="rId268">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>ОКУД</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0506001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Дата начала действия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Дата окончания действия </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1402">
+            <w:hyperlink w:anchor="P1406">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;3&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Номер государственного задания </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1401">
+            <w:hyperlink w:anchor="P1405">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;2&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Наименование федерального государственного учреждения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Код по сводному реестру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">       Часть I. Сведения об оказываемых государственных услугах </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P1403">
+      <w:hyperlink w:anchor="P1407">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>&lt;4&gt;</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                               Раздел ______</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="2778"/>
         <w:gridCol w:w="2784"/>
         <w:gridCol w:w="1474"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>1. Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Код по общероссийскому базовому перечню или федеральному перечню</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2. Категории потребителей государственной </w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Показатели, характеризующие объем государственной услуги </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P1404">
+      <w:hyperlink w:anchor="P1408">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>&lt;5&gt;</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...8 lines deleted...]
-        <w:sectPr w:rsidR="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00330C6B">
           <w:pgSz w:w="11905" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1075"/>
         <w:gridCol w:w="877"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="458"/>
         <w:gridCol w:w="888"/>
         <w:gridCol w:w="760"/>
         <w:gridCol w:w="760"/>
         <w:gridCol w:w="888"/>
         <w:gridCol w:w="760"/>
         <w:gridCol w:w="760"/>
         <w:gridCol w:w="760"/>
         <w:gridCol w:w="869"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1383" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Наименование обособленного подразделения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Уникальный номер реестровой записи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2413" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель, характеризующий содержание государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель, характеризующий условия (формы) оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель объема государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2735" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Значение показателя объема государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2769" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Размер платы (цена, тариф)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1663" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Допустимые (возможные) отклонения от установленных показателей объема государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>наименование показателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1422" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год (очередной финансовый год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год (1-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год (2-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год (очередной финансовый год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год (1-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год (2-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>в процентах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>в абсолютных величинах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1422" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1422" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">код по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264">
+            <w:hyperlink r:id="rId269">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>ОКЕИ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>наименование показателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>наименование показателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>наименование показателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>наименование показателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>наименование показателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1383" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1383" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1383" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00330C6B">
           <w:pgSz w:w="16838" w:h="11905" w:orient="landscape"/>
           <w:pgMar w:top="1701" w:right="397" w:bottom="850" w:left="397" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">               Часть II. Сведения о выполняемых работах </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P1403">
+      <w:hyperlink w:anchor="P1407">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>&lt;4&gt;</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                               Раздел ______</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="1077"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="1587"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>1. Наименование работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4479" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Код по федеральному перечню</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4479" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2891" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>2. Категории потребителей работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2891" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Показатели, характеризующие объем работы </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P1404">
+      <w:hyperlink w:anchor="P1408">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>&lt;5&gt;</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...8 lines deleted...]
-        <w:sectPr w:rsidR="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00330C6B">
           <w:pgSz w:w="11905" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1075"/>
         <w:gridCol w:w="877"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="458"/>
         <w:gridCol w:w="888"/>
         <w:gridCol w:w="760"/>
         <w:gridCol w:w="760"/>
         <w:gridCol w:w="888"/>
         <w:gridCol w:w="760"/>
         <w:gridCol w:w="760"/>
         <w:gridCol w:w="760"/>
         <w:gridCol w:w="869"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Наименование обособленного подразделения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Уникальный номер реестровой записи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1971" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель, характеризующий содержание работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель, характеризующий условия (формы) выполнения работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2249" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель объема работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3080" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Значение показателя объема работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3066" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Размер платы (цена, тариф)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1649" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Допустимые (возможные) отклонения от установленных показателей объема работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>наименование показателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1547" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(очередной финансовый год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(1-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(2-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(очередной финансовый год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(1-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20__ год</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(2-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>в процентах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>в абсолютных величинах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">код по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265">
+            <w:hyperlink r:id="rId270">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>ОКЕИ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>наименование показателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>наименование показателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>наименование показателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>наименование показателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>наименование показателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00330C6B">
           <w:pgSz w:w="16838" w:h="11905" w:orient="landscape"/>
           <w:pgMar w:top="1701" w:right="397" w:bottom="850" w:left="397" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>--------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="P1400"/>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkStart w:id="60" w:name="P1404"/>
+      <w:bookmarkEnd w:id="60"/>
       <w:r>
         <w:t>&lt;1&gt; Номер распределения показателей объема государственных услуг (работ), содержащихся в государственном задании, присвоенный в системе "Электронный бюджет".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="P1401"/>
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkStart w:id="61" w:name="P1405"/>
+      <w:bookmarkEnd w:id="61"/>
       <w:r>
         <w:t>&lt;2&gt; Номер государственного задания, присвоенный в системе "Электронный бюджет".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="P1402"/>
-      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkStart w:id="62" w:name="P1406"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:r>
         <w:t>&lt;3&gt; Заполняется в случае досрочного прекращения выполнения распределения показателей объема государственных услуг (работ), содержащихся в государственном задании, утвержденного обособленному подразделению.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="P1403"/>
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkStart w:id="63" w:name="P1407"/>
+      <w:bookmarkEnd w:id="63"/>
       <w:r>
         <w:t>&lt;4&gt; Формируется при установлении распределения показателей объема государственных услуг (работ), содержащихся в государственном задании, и содержит требования к оказанию государственной услуги (услуг) и выполнению работы (работ) обособленным подразделением раздельно по каждой из государственных услуг (работ) с указанием порядкового номера раздела.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="P1404"/>
-      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkStart w:id="64" w:name="P1408"/>
+      <w:bookmarkEnd w:id="64"/>
       <w:r>
         <w:t>&lt;5&gt; Заполняется в соответствии с государственным заданием.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...29 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>Приложение N 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>к Положению о формировании</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>государственного задания на оказание</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>государственных услуг (выполнение</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>работ) в отношении федеральных</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>государственных учреждений</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>и финансовом обеспечении выполнения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>государственного задания</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9068"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 09.07.2019 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266">
+            <w:hyperlink r:id="rId271">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 873</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 04.02.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267">
+            <w:hyperlink r:id="rId272">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 100</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 10.12.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268">
+            <w:hyperlink r:id="rId273">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2005</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 17.07.2026 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269">
+            <w:hyperlink r:id="rId274">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 902</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="P1422"/>
-      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkStart w:id="65" w:name="P1426"/>
+      <w:bookmarkEnd w:id="65"/>
       <w:r>
         <w:t xml:space="preserve">                           ОТЧЕТ О ВЫПОЛНЕНИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                    ┌─────┐</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                 ГОСУДАРСТВЕННОГО ЗАДАНИЯ N </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P1968">
+      <w:hyperlink w:anchor="P1972">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>&lt;1&gt;</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">     │     │</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                    └─────┘</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">            на 20__ год и на плановый период 20__ и 20__ годов</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2154"/>
         <w:gridCol w:w="4365"/>
         <w:gridCol w:w="1474"/>
         <w:gridCol w:w="1077"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6519" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Форма по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270">
+            <w:hyperlink r:id="rId275">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>ОКУД</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0506501</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">на "__" ________ 20__ г. </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1969">
+            <w:hyperlink w:anchor="P1973">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;2&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Наименование федерального государственного учреждения (обособленного </w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>подразделения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Код по сводному реестру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>Вид деятельности федерального государственного учреждения (обособленного подразделения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">По </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271">
+            <w:hyperlink r:id="rId276">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>ОКВЭД</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">По </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272">
+            <w:hyperlink r:id="rId277">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>ОКВЭД</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">По </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273">
+            <w:hyperlink r:id="rId278">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>ОКВЭД</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(указываются виды деятельности федерального государственного учреждения, по которым ему утверждено государственное задание)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Периодичность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:right w:val="nil"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>(указывается в соответствии с периодичностью представления отчета о выполнении государственного задания, установленной в государственном задании)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">       Часть I. Сведения об оказываемых государственных услугах </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P1970">
+      <w:hyperlink w:anchor="P1974">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>&lt;3&gt;</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                               Раздел ______</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="3061"/>
         <w:gridCol w:w="2608"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>1. Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2608" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Код по общероссийскому базовому перечню или федеральному перечню</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>2. Категории потребителей государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2608" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>3. Сведения о фактическом  достижении  показателей,  характеризующих  объем</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve">3. Сведения о </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>фактическом  достижении</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  показателей,  характеризующих  объем</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>и (или) качество государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>3.1. Сведения  о   фактическом  достижении   показателей,   характеризующих</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve">3.1. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Сведения  о</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">   фактическом  достижении   показателей,   характеризующих</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>качество государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...8 lines deleted...]
-        <w:sectPr w:rsidR="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00330C6B">
           <w:pgSz w:w="11905" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="707"/>
         <w:gridCol w:w="907"/>
         <w:gridCol w:w="1077"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="794"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Уникальный номер реестровой записи </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель, характеризующий содержание государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель, характеризующий условия (формы) оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7226" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель качества государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1387" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">допустимое (возможное) отклонение </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1976">
+            <w:hyperlink w:anchor="P1980">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;7&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">отклонение, превышающее допустимое (возможное) отклонение </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1977">
+            <w:hyperlink w:anchor="P1981">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;8&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>причина отклонения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">код по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274">
+            <w:hyperlink r:id="rId279">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>ОКЕИ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">утверждено в государственном задании на год </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">утверждено в государственном задании на отчетную дату </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1972">
+            <w:hyperlink w:anchor="P1976">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">исполнено на отчетную дату </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1973">
+            <w:hyperlink w:anchor="P1977">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;6&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...4 lines deleted...]
-            <w:bookmarkStart w:id="67" w:name="P1515"/>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="66" w:name="P1519"/>
+            <w:bookmarkEnd w:id="66"/>
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="67" w:name="P1521"/>
             <w:bookmarkEnd w:id="67"/>
             <w:r>
-              <w:t>8</w:t>
-[...26 lines deleted...]
-            <w:bookmarkStart w:id="68" w:name="P1517"/>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="68" w:name="P1523"/>
             <w:bookmarkEnd w:id="68"/>
             <w:r>
-              <w:t>10</w:t>
-[...13 lines deleted...]
-              <w:t>11</w:t>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="69" w:name="P1524"/>
+            <w:bookmarkEnd w:id="69"/>
+            <w:r>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
-          </w:tcPr>
-[...44 lines deleted...]
-            <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>3.2.  Сведения  о фактическом достижении показателей, характеризующих объем</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve">3.2.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Сведения  о</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> фактическом достижении показателей, характеризующих объем</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="707"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="964"/>
         <w:gridCol w:w="624"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Уникальный номер реестровой записи </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель, характеризующий содержание государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель, характеризующий условия (формы) оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6518" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель объема государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="788" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Размер платы (цена, тариф)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1387" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>допустимое (возможно</w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">е) отклонение </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1976">
+            <w:hyperlink w:anchor="P1980">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;7&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">отклонение, превышающее </w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">допустимое (возможное) отклонение </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1977">
+            <w:hyperlink w:anchor="P1981">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;8&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>причина отклонения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="788" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>наименова</w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">ние </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">код по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275">
+            <w:hyperlink r:id="rId280">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>ОКЕИ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>утвержден</w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">о в государственном задании на год </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">утверждено в </w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">государственном задании на отчетную дату </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1972">
+            <w:hyperlink w:anchor="P1976">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>исполнен</w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">о на отчетную дату </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1973">
+            <w:hyperlink w:anchor="P1977">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;6&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="788" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="788" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="788" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="788" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="788" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="788" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00330C6B">
           <w:pgSz w:w="16838" w:h="11905" w:orient="landscape"/>
           <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">               Часть II. Сведения о выполняемых работах </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P1970">
+      <w:hyperlink w:anchor="P1974">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>&lt;3&gt;</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                               Раздел ______</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2665"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="2438"/>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="985"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>1. Наименование работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>Код по федеральному перечню</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3799" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>2. Категории потребителей работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3799" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>3.  Сведения  о фактическом достижении показателей, характеризующих объем и</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve">3.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Сведения  о</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> фактическом достижении показателей, характеризующих объем и</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>(или) качество работы</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>3.1.   Сведения   о  фактическом  достижении  показателей,  характеризующих</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve">3.1.   Сведения   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>о  фактическом</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  достижении  показателей,  характеризующих</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>качество работы</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...8 lines deleted...]
-        <w:sectPr w:rsidR="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00330C6B">
           <w:pgSz w:w="11905" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="964"/>
         <w:gridCol w:w="624"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="680"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Уникальный номер реестровой записи </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель, характеризующий содержание работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель, характеризующий условия (формы) выполнения работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6491" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель качества работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">допустимое (возможное) отклонение </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1976">
+            <w:hyperlink w:anchor="P1980">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;7&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">отклонение, превышающее допустимое (возможное) отклонение </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1977">
+            <w:hyperlink w:anchor="P1981">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;8&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>причина отклонения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">код по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276">
+            <w:hyperlink r:id="rId281">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>ОКЕИ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">утверждено в государственном задании на год </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">утверждено в государственном задании на отчетную дату </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1972">
+            <w:hyperlink w:anchor="P1976">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">исполнено на отчетную дату </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1973">
+            <w:hyperlink w:anchor="P1977">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;6&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="P1745"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:bookmarkStart w:id="70" w:name="P1749"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:r>
+        <w:t xml:space="preserve">3.2.  Сведения о фактическом достижении показателей, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>характеризующих  объем</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>работы   (за   исключением   работы   по  проведению  научных  исследований</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t>работы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>за   исключением   работы   по  проведению  научных  исследований</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>(разработок)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="736"/>
         <w:gridCol w:w="736"/>
         <w:gridCol w:w="736"/>
         <w:gridCol w:w="736"/>
         <w:gridCol w:w="736"/>
         <w:gridCol w:w="738"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="718"/>
         <w:gridCol w:w="1244"/>
         <w:gridCol w:w="1470"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="1006"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="775"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Уникальный номер реестровой </w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">записи </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2208" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Показатель, характеризующий содержание работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Показатель, характеризующий условия (формы) выполнения </w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8290" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Показатель объема работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Размер платы (цена, тариф)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2208" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование </w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3674" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>допустимое (возмо</w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">жное) отклонение </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1976">
+            <w:hyperlink w:anchor="P1980">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;7&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>отклонение, превыша</w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">ющее допустимое (возможное) отклонение </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1977">
+            <w:hyperlink w:anchor="P1981">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;8&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>причина откло</w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>нения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">код по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277">
+            <w:hyperlink r:id="rId282">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>ОКЕИ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">утверждено в государственном задании на год </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">утверждено в государственном задании на отчетную дату </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1972">
+            <w:hyperlink w:anchor="P1976">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">исполнено на отчетную дату </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1973">
+            <w:hyperlink w:anchor="P1977">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;6&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>3.3.  Сведения о фактическом достижении показателей,  характеризующих объем</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve">3.3.  Сведения о фактическом достижении </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>показателей,  характеризующих</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> объем</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>работы по проведению научных исследований (разработок)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="615"/>
         <w:gridCol w:w="689"/>
         <w:gridCol w:w="689"/>
         <w:gridCol w:w="689"/>
         <w:gridCol w:w="689"/>
         <w:gridCol w:w="692"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="717"/>
         <w:gridCol w:w="718"/>
         <w:gridCol w:w="701"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="706"/>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="701"/>
         <w:gridCol w:w="762"/>
         <w:gridCol w:w="796"/>
         <w:gridCol w:w="706"/>
         <w:gridCol w:w="701"/>
         <w:gridCol w:w="557"/>
         <w:gridCol w:w="570"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Уникальный номер реестровой записи </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2067" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель, характеризующий содержание работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1381" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель, характеризующий условия (формы) выполнения работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8954" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Показатель объема работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Размер платы (цена, тариф)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2067" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1381" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4908" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="706" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">допустимое (возможное) отклонение </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1976">
+            <w:hyperlink w:anchor="P1980">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;7&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">отклонение, превышающее допустимое (возможное) </w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">отклонение </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1978">
+            <w:hyperlink w:anchor="P1982">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;9&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>причина отклонения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">наименование </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">код по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278">
+            <w:hyperlink r:id="rId283">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>ОКЕИ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>утверждено в государственно</w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">м задании на год </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>утверждено в государственно</w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">м задании на отчетную дату </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1972">
+            <w:hyperlink w:anchor="P1976">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">исполнено на отчетную дату </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1973">
+            <w:hyperlink w:anchor="P1977">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;6&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">наименование научной </w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">темы </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>плановый результат выполнени</w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">я научной темы </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1971">
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">плановый результат выполнения </w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">научной темы на отчетную дату </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1974">
+            <w:hyperlink w:anchor="P1978">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;6-1&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">достигнутый результат выполнения </w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">научной темы на отчетную дату </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1975">
+            <w:hyperlink w:anchor="P1979">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>&lt;6-2&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="706" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...4 lines deleted...]
-            <w:bookmarkStart w:id="72" w:name="P1872"/>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="71" w:name="P1876"/>
+            <w:bookmarkEnd w:id="71"/>
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="706" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="72" w:name="P1878"/>
             <w:bookmarkEnd w:id="72"/>
             <w:r>
-              <w:t>10</w:t>
-            </w:r>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="762" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="796" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="706" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="73" w:name="P1883"/>
+            <w:bookmarkEnd w:id="73"/>
+            <w:r>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00330C6B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="717" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="718" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...6 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...6 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...6 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...6 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...6 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...6 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...6 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...6 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566EB9">
+      <w:tr w:rsidR="00330C6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...207 lines deleted...]
-          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+          <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00330C6B">
           <w:pgSz w:w="16838" w:h="11905" w:orient="landscape"/>
           <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Руководитель</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>(уполномоченное лицо)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>федерального государственного</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>учреждения (обособленного</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">подразделения)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">            _____________ ___________ ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">                               (должность)  (подпись) (расшифровка подписи)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve">                               (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>должность)  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>подпись) (расшифровка подписи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>"__" ___________ 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Руководитель</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>(уполномоченное лицо)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>органа, осуществляющего</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>функции и полномочия</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>учредителя, главного</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>распорядителя средств</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>федерального бюджета,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>в ведении которого</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>находятся федеральные</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>казенные учреждения     _____________ ___________ _________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">                         (должность)    (подпись)    (расшифровка подписи)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+        <w:t xml:space="preserve">                         (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">должность)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (подпись)    (расшифровка подписи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>"__" ___________ 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
-[...5 lines deleted...]
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>--------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="P1968"/>
-      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkStart w:id="74" w:name="P1972"/>
+      <w:bookmarkEnd w:id="74"/>
       <w:r>
         <w:t>&lt;1&gt; Указывается номер государственного задания, по которому формируется отчет.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="76" w:name="P1969"/>
-      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkStart w:id="75" w:name="P1973"/>
+      <w:bookmarkEnd w:id="75"/>
       <w:r>
         <w:t>&lt;2&gt; Указывается дата, на которую составляется отчет.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="77" w:name="P1970"/>
-      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkStart w:id="76" w:name="P1974"/>
+      <w:bookmarkEnd w:id="76"/>
       <w:r>
         <w:t>&lt;3&gt; Формируется при установлении государственного задания на оказание государственной услуги (услуг) и выполнение работы (работ) и содержит требования к оказанию государственной услуги (услуг) и выполнению работы (работ) раздельно по каждой из государственных услуг (работ) с указанием порядкового номера раздела.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="78" w:name="P1971"/>
-      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkStart w:id="77" w:name="P1975"/>
+      <w:bookmarkEnd w:id="77"/>
       <w:r>
         <w:t>&lt;4&gt; Формируется в соответствии с государственным заданием.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="79" w:name="P1972"/>
-      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkStart w:id="78" w:name="P1976"/>
+      <w:bookmarkEnd w:id="78"/>
       <w:r>
         <w:t xml:space="preserve">&lt;5&gt; Заполняется в случае установления органом, осуществляющим функции и полномочия учредителя, главным распорядителем средств федерального бюджета, в ведении которого находятся федеральные казенные учреждения, требования о представлении отчета о выполнении государственного задания в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P385">
+      <w:hyperlink w:anchor="P389">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем пятым пункта 47</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Положения о формировании государственного задания на оказание государственных услуг (выполнение работ) в отношении федеральных государственных учреждений и финансовом обеспечении выполнения государственного задания, утвержденного постановлением Правительства Российской Федерации от 26 июня 2015 г. N 640 "О порядке формирования государственного задания на оказание государственных услуг (выполнение работ) в отношении федеральных государственных учреждений и финансового обеспечения выполнения государственного задания". При установлении показателя достижения результатов выполнения государственного задания на отчетную дату в процентах от годового объема оказания государственной услуги (выполнения работы) рассчитывается путем умножения годового объема государственной услуги (работы) на установленный процент достижения результатов выполнения государственного задания на отчетную дату, в том числе с учетом неравномерного оказания государственных услуг (выполнения работ) в течение календарного года. При установлении показателя достижения результатов выполнения государственного задания на отчетную дату в абсолютных величинах заполняется в соответствии с государственным заданием (в том числе с учетом неравномерного оказания государственных услуг (выполнения работ) в течение календарного года).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="80" w:name="P1973"/>
-      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkStart w:id="79" w:name="P1977"/>
+      <w:bookmarkEnd w:id="79"/>
       <w:r>
         <w:t xml:space="preserve">&lt;6&gt; В предварительном отчете указываются показатели объема и (или) качества </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>государственной услуги (работы), запланированные к исполнению по завершении текущего финансового года.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="81" w:name="P1974"/>
-      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkStart w:id="80" w:name="P1978"/>
+      <w:bookmarkEnd w:id="80"/>
       <w:r>
         <w:t>&lt;6-1&gt; Заполняется в случае установления органом, осуществляющим функции и полномочия учредителя, требования о представлении предварительного отчета о выполнении государственного задания.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="82" w:name="P1975"/>
-      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkStart w:id="81" w:name="P1979"/>
+      <w:bookmarkEnd w:id="81"/>
       <w:r>
         <w:t>&lt;6-2&gt; В предварительном отчете о выполнении государственного задания указывается результат выполнения научной темы научного исследования (разработки), запланированный к достижению по завершении текущего финансового года.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="83" w:name="P1976"/>
-      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkStart w:id="82" w:name="P1980"/>
+      <w:bookmarkEnd w:id="82"/>
       <w:r>
         <w:t xml:space="preserve">&lt;7&gt; Рассчитывается путем умножения значения показателя объема и (или) качества государственной услуги (работы), установленного в государственном задании </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P1517">
+      <w:hyperlink w:anchor="P1521">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>(графа 10)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, на установленное в государственном задании значение допустимого (возможного) отклонения от установленных показателей качества (объема) государственной услуги (работы), в пределах которого государственное задание считается выполненным (в процентах), при установлении допустимого (возможного) отклонения от установленных показателей качества (объема) государственной услуги (работы) в абсолютных величинах заполняется в соответствии с государственным заданием. Значение указывается в единицах измерения показателя, установленных в государственном задании </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P1515">
+      <w:hyperlink w:anchor="P1519">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>(графа 8)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, в целых единицах. Значение менее 0,5 единицы отбрасывается, а 0,5 единицы и более округляется до целой единицы. В случае если единицей объема работы является работа в целом, показатели </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P1745">
+      <w:hyperlink w:anchor="P1749">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>граф 13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P1745">
+      <w:hyperlink w:anchor="P1749">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>14 пункта 3.2 части II</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего отчета не рассчитываются.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="84" w:name="P1977"/>
-      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkStart w:id="83" w:name="P1981"/>
+      <w:bookmarkEnd w:id="83"/>
       <w:r>
         <w:t xml:space="preserve">&lt;8&gt; Рассчитывается при формировании отчета за год как разница показателей </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P1517">
+      <w:hyperlink w:anchor="P1521">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>граф 10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P1519">
+      <w:hyperlink w:anchor="P1523">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P1520">
+      <w:hyperlink w:anchor="P1524">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="85" w:name="P1978"/>
-      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkStart w:id="84" w:name="P1982"/>
+      <w:bookmarkEnd w:id="84"/>
       <w:r>
         <w:t xml:space="preserve">&lt;9&gt; Рассчитывается при формировании отчета за год как разница показателей </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P1872">
+      <w:hyperlink w:anchor="P1876">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>граф 10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P1874">
+      <w:hyperlink w:anchor="P1878">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P1879">
+      <w:hyperlink w:anchor="P1883">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+    <w:p w:rsidR="00330C6B" w:rsidRDefault="00330C6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9"/>
-    <w:sectPr w:rsidR="00566EB9">
+    <w:p w:rsidR="00293179" w:rsidRDefault="00293179">
+      <w:bookmarkStart w:id="85" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="85"/>
+    </w:p>
+    <w:sectPr w:rsidR="00293179">
       <w:pgSz w:w="11905" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -34955,92 +35339,93 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="91"/>
-  <w:doNotDisplayPageBoundaries/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00566EB9"/>
-    <w:rsid w:val="00566EB9"/>
+    <w:rsidRoot w:val="00330C6B"/>
+    <w:rsid w:val="00293179"/>
+    <w:rsid w:val="002E7D60"/>
+    <w:rsid w:val="00330C6B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2F02824F"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4527A625-06E9-4F82-A837-CD7C1BD2BA88}"/>
+  <w15:docId w15:val="{3781E481-5D10-4647-BE35-200D94D64B39}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -35060,51 +35445,51 @@
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -35425,188 +35810,197 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="endnote reference"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E7D60"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
-    <w:rsid w:val="00566EB9"/>
+    <w:rsid w:val="00330C6B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat">
     <w:name w:val="ConsPlusNonformat"/>
-    <w:rsid w:val="00566EB9"/>
+    <w:rsid w:val="00330C6B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
     <w:name w:val="ConsPlusTitle"/>
-    <w:rsid w:val="00566EB9"/>
+    <w:rsid w:val="00330C6B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell">
     <w:name w:val="ConsPlusCell"/>
-    <w:rsid w:val="00566EB9"/>
+    <w:rsid w:val="00330C6B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList">
     <w:name w:val="ConsPlusDocList"/>
-    <w:rsid w:val="00566EB9"/>
+    <w:rsid w:val="00330C6B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
     <w:name w:val="ConsPlusTitlePage"/>
-    <w:rsid w:val="00566EB9"/>
+    <w:rsid w:val="00330C6B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm">
     <w:name w:val="ConsPlusJurTerm"/>
-    <w:rsid w:val="00566EB9"/>
+    <w:rsid w:val="00330C6B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList">
     <w:name w:val="ConsPlusTextList"/>
-    <w:rsid w:val="00566EB9"/>
+    <w:rsid w:val="00330C6B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=484280&amp;dst=100010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=385437&amp;dst=100005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=434994&amp;dst=100010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=425103&amp;dst=100011" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100054" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100060" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=169992" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100038" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100080" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=129344" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=3600" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=424011&amp;dst=100005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342587&amp;dst=100009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=368485&amp;dst=100013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100035" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100045" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100056" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=152678&amp;dst=101293" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539736&amp;dst=100016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342587&amp;dst=100005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=118520" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539736&amp;dst=100013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100041" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=284816&amp;dst=100005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100053" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=152678&amp;dst=101961" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100027" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100080" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=206772&amp;dst=100005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=130516" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=504861&amp;dst=100009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100011" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539422" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=437753&amp;dst=100005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100063" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100044" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100034" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=345940&amp;dst=100005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100022" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=137239" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447402&amp;dst=100005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=473360&amp;dst=100012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=385437&amp;dst=100010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100019" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100033" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100048" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=282758" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100036" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=345940&amp;dst=100005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=381295&amp;dst=100011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447402&amp;dst=100012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100024" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342587&amp;dst=100014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100046" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100083" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=424011&amp;dst=100007" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=147123&amp;dst=100020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498764&amp;dst=100145" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=437753&amp;dst=100006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100012" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=284816&amp;dst=100005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100024" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100019" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100028" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100097" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=206772&amp;dst=100007" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100040" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539736&amp;dst=100005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=484280&amp;dst=100010" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538095" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100031" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=284816&amp;dst=100005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100064" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100029" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100064" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100094" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100052" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100061" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=368485&amp;dst=100005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=164033&amp;dst=100013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100331" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539736&amp;dst=100011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=152678&amp;dst=100962" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100054" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100029" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447402&amp;dst=100005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100048" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538931&amp;dst=100006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100058" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100018" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538095" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="www.bus.gov.ru" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100047" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100050" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100016" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100036" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100040" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100099" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100049" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539422" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=169832&amp;dst=100016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342587&amp;dst=100005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=385437&amp;dst=100013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=152678&amp;dst=101071" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100032" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100070" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100048" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539736&amp;dst=100014" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=403293&amp;dst=100005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=504861&amp;dst=100009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100035" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447402&amp;dst=100016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100066" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100066" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100052" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100104" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=385437&amp;dst=100005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=169950&amp;dst=100175" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=345940&amp;dst=100005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100042" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100029" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100028" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447402&amp;dst=100023" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100072" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100084" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539422" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=3595" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100016" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=152678&amp;dst=101598" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100050" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100076" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100037" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100042" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100100" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=424011&amp;dst=100005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536705&amp;dst=100381" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=385437&amp;dst=100012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100035" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100058" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100031" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100088" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539736&amp;dst=100005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100019" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100050" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100086" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=1381" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538095" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100052" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447402&amp;dst=100021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=368485&amp;dst=100005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100042" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100042" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=437753&amp;dst=100005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100053" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100052" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100447" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=527104&amp;dst=232" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=484280&amp;dst=100010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342587&amp;dst=100011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100021" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447402&amp;dst=100019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538931&amp;dst=100006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100063" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=437753&amp;dst=100008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100101" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538095" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=368485&amp;dst=100017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100027" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100035" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100043" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100081" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536705&amp;dst=100381" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100067" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498764&amp;dst=100145" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508376&amp;dst=28" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=206772&amp;dst=100005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=403293&amp;dst=100005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=446120" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342587&amp;dst=100013" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536705&amp;dst=100381" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100079" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396428&amp;dst=100005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100060" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538095" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=152678&amp;dst=100962" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518117&amp;dst=100016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100052" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100088" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100059" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=504861&amp;dst=100009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100022" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100070" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100096" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=368485&amp;dst=100005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100050" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100031" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100099" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=544442" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=531462&amp;dst=232" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541622&amp;dst=100005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100035" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536705&amp;dst=100381" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447402&amp;dst=100021" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100048" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541793" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100021" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447402&amp;dst=100019" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100063" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100042" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100052" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100104" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541793" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540450&amp;dst=28" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=484280&amp;dst=100010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342587&amp;dst=100011" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541793" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=206772&amp;dst=100005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538931&amp;dst=100006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=368485&amp;dst=100017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100027" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100072" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100084" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=544442" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541793" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=152678&amp;dst=100962" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=385437&amp;dst=100005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100036" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=446120" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342587&amp;dst=100013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100035" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100043" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100100" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100050" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342587&amp;dst=100005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100017" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=544371" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541793" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=169992" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=403293&amp;dst=100005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100052" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=206772&amp;dst=100005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=434994&amp;dst=100010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100079" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100050" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100086" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100052" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100447" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=504861&amp;dst=100009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513926&amp;dst=3600" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=424011&amp;dst=100005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=542753&amp;dst=100016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=504861&amp;dst=100009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100038" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100023" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=425103&amp;dst=100011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100088" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100030" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100053" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100101" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=544371" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=345940&amp;dst=100005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=118520" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=284816&amp;dst=100005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=385437&amp;dst=100010" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541793" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100019" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100070" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100080" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=437753&amp;dst=100008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100081" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536705&amp;dst=100381" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=437753&amp;dst=100005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100067" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342587&amp;dst=100009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539736&amp;dst=100013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100041" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=368485&amp;dst=100013" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100035" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100045" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396428&amp;dst=100005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=137239" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447402&amp;dst=100005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=544371" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541793" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100053" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=152678&amp;dst=101961" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=284816&amp;dst=100005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541622&amp;dst=100006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539736&amp;dst=100005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100054" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100059" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100060" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100024" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100063" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100066" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=368485&amp;dst=100005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100096" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=129344" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541793" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=147123&amp;dst=100020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498764&amp;dst=100145" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=473360&amp;dst=100012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539736&amp;dst=100011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=345940&amp;dst=100005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100033" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100044" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100056" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=152678&amp;dst=101293" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539736&amp;dst=100016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541622&amp;dst=100005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=484280&amp;dst=100010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=381295&amp;dst=100011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447402&amp;dst=100012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=437753&amp;dst=100006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100024" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342587&amp;dst=100014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100037" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100080" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=130516" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541793" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=164033&amp;dst=100013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100031" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100028" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100046" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100034" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538931&amp;dst=100006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=284816&amp;dst=100005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=544442" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342587&amp;dst=100005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100064" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100029" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100064" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100042" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100048" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=282758" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=385437&amp;dst=100005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=169832&amp;dst=100016" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541793" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=152678&amp;dst=100962" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100054" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=504861&amp;dst=100009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541622&amp;dst=100005" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100083" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=403293&amp;dst=100005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100036" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=544371" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=169950&amp;dst=100175" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="www.bus.gov.ru" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100047" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100050" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=345940&amp;dst=100005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100036" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100040" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=424011&amp;dst=100005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100097" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=424011&amp;dst=100007" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541793" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513926&amp;dst=3595" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=385437&amp;dst=100013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=152678&amp;dst=101071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100032" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100094" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=206772&amp;dst=100007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100040" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=544371" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100035" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447402&amp;dst=100016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100066" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=437753&amp;dst=100005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100031" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447402&amp;dst=100023" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100052" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100061" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100331" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447402&amp;dst=100005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513926&amp;dst=1381" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536705&amp;dst=100381" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539736&amp;dst=100005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100029" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100028" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100076" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100048" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100058" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100018" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=544371" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=152678&amp;dst=101598" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100088" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100042" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=385437&amp;dst=100012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498764&amp;dst=100145" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100058" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100019" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100052" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100070" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539736&amp;dst=100014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=484280&amp;dst=100010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100015" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -35865,69 +36259,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>50</Pages>
-  <Words>21529</Words>
-  <Characters>122719</Characters>
+  <Words>21629</Words>
+  <Characters>123286</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1022</Lines>
-  <Paragraphs>287</Paragraphs>
+  <Lines>1027</Lines>
+  <Paragraphs>289</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>143961</CharactersWithSpaces>
+  <CharactersWithSpaces>144626</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Стрельникова Елизавета Игоревна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>