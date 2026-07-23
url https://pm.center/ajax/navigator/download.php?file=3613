--- v0 (2026-04-11)
+++ v1 (2026-07-23)
@@ -1,37567 +1,35933 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...1 lines deleted...]
-  <Default Extension="bmp" ContentType="image/bmp"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitlePage"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ПРАВИТЕЛЬСТВО РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>от 26 июня 2015 г. N 640</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>О ПОРЯДКЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ФОРМИРОВАНИЯ ГОСУДАРСТВЕННОГО ЗАДАНИЯ НА ОКАЗАНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ГОСУДАРСТВЕННЫХ УСЛУГ (ВЫПОЛНЕНИЕ РАБОТ) В ОТНОШЕНИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ФЕДЕРАЛЬНЫХ ГОСУДАРСТВЕННЫХ УЧРЕЖДЕНИЙ И ФИНАНСОВОГО</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ОБЕСПЕЧЕНИЯ ВЫПОЛНЕНИЯ ГОСУДАРСТВЕННОГО ЗАДАНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
-          <w:insideH w:val="nil"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10716"/>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr>
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00566EB9">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10716" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...73 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
-              <w:top w:w="60" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="80" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...37 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
-              <w:top w:w="60" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="80" w:type="dxa"/>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="28"/>
+                <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">Документ предоставлен </w:t>
-[...1 lines deleted...]
-            <w:hyperlink w:history="0" r:id="rId4" w:tooltip="Ссылка на КонсультантПлюс">
+              <w:t>Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 25.05.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId4">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="28"/>
-[...1 lines deleted...]
-                  <w:b w:val="on"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">КонсультантПлюс</w:t>
-[...1 lines deleted...]
-                <w:br/>
+                <w:t>N 464</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink w:history="0" r:id="rId5" w:tooltip="Ссылка на КонсультантПлюс">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 06.10.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId5">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="28"/>
-[...1 lines deleted...]
-                  <w:b w:val="on"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">www.consultant.ru</w:t>
+                <w:t>N 1006</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:sz w:val="28"/>
+                <w:color w:val="392C69"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, от 04.11.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId6">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1136</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:sz w:val="28"/>
+                <w:color w:val="392C69"/>
               </w:rPr>
-              <w:br/>
-[...1 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, от 13.09.2017 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId7">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1101</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 09.12.2017 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1502</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 19.07.2018 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 849</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 29.11.2018 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1439</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 09.07.2019 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 873</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 31.12.2019 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1944</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 17.02.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 161</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 16.07.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1052</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 19.11.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1890</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 28.12.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2313</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 27.05.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 806</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 05.08.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1388</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 18.01.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 38</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 16.05.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 764</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 23.08.2024 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1136</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 04.02.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 100</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 08.05.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 626</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 10.12.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 17.07.2026 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 902</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>с изм., внесенными Постановлениями Правительства РФ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 02.12.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1985</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 10.12.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2255</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...152 lines deleted...]
-        <w:pStyle w:val="0"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId8" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId28">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пунктами 3</w:t>
+          <w:t>пунктами 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId9" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId29">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">4 статьи 69.2</w:t>
+          <w:t>4 статьи 69.2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId10" w:tooltip="Федеральный закон от 12.01.1996 N 7-ФЗ (ред. от 28.12.2025) &quot;О некоммерческих организациях&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId30">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">подпунктом 1 пункта 7 статьи 9.2</w:t>
+          <w:t>подпунктом 1 пункта 7 статьи 9.2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Федерального закона "О некоммерческих организациях" и </w:t>
       </w:r>
-      <w:hyperlink w:history="0" r:id="rId11" w:tooltip="Федеральный закон от 03.11.2006 N 174-ФЗ (ред. от 24.06.2025, с изм. от 28.11.2025) &quot;Об автономных учреждениях&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId31">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">частью 5 статьи 4</w:t>
+          <w:t>частью 5 статьи 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Федерального закона "Об автономных учреждениях" Правительство Российской Федерации постановляет:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">1. Утвердить прилагаемое </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P47" w:tooltip="ПОЛОЖЕНИЕ">
+      <w:hyperlink w:anchor="P64">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">Положение</w:t>
+          <w:t>Положение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> о формировании государственного задания на оказание государственных услуг (выполнение работ) в отношении федеральных государственных учреждений и финансовом обеспечении выполнения государственного задания (далее соответственно-государственное задание, Положение).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t>2. Признать утратившими силу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="0" r:id="rId12" w:tooltip="Постановление Правительства РФ от 02.09.2010 N 671 (ред. от 15.10.2014) &quot;О порядке формирования государственного задания в отношении федеральных государственных учреждений и финансового обеспечения выполнения государственного задания&quot; (вместе с &quot;Положением о формировании государственного задания в отношении федеральных государственных учреждений и финансовом обеспечении выполнения государственного задания&quot;) ------------ Утратил силу или отменен {КонсультантПлюс}">
+      <w:hyperlink r:id="rId32">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">постановление</w:t>
+          <w:t>постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 2 сентября 2010 г. N 671 "О порядке формирования государственного задания в отношении федеральных государственных учреждений и финансового обеспечения выполнения государственного задания" (Собрание законодательства Российской Федерации, 2010, N 37, ст. 4686);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="0" r:id="rId13" w:tooltip="Постановление Правительства РФ от 19.08.2011 N 700 &quot;О внесении изменений в Положение о формировании государственного задания в отношении федеральных бюджетных и казенных учреждений и финансовом обеспечении выполнения государственного задания&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+      <w:hyperlink r:id="rId33">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">постановление</w:t>
+          <w:t>постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 19 августа 2011 г. N 700 "О внесении изменений в Положение о формировании государственного задания в отношении федеральных бюджетных и казенных учреждений и финансовом обеспечении выполнения государственного задания" (Собрание законодательства Российской Федерации, 2011, N 35, ст. 5087);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="0" r:id="rId14" w:tooltip="Постановление Правительства РФ от 29.10.2012 N 1110 &quot;О внесении изменений в Положение о формировании государственного задания в отношении федеральных бюджетных и казенных учреждений и финансовом обеспечении выполнения государственного задания&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+      <w:hyperlink r:id="rId34">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">постановление</w:t>
+          <w:t>постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Правительства Российской Федерации от 29 октября 2012 г. N 1110 "О внесении изменений в Положение о формировании государственного задания в отношении федеральных бюджетных и казенных учреждений и финансовом обеспечении выполнения государственного задания" (Собрание законодательства Российской Федерации, 2012, N 45, ст. 6248);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="0" r:id="rId15" w:tooltip="Постановление Правительства РФ от 03.06.2013 N 467 &quot;О мерах по осуществлению перехода к нормативно-подушевому финансированию имеющих государственную аккредитацию образовательных программ высшего профессионального образования&quot; ------------ Недействующая редакция {КонсультантПлюс}">
+      <w:hyperlink r:id="rId35">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пункт 2</w:t>
+          <w:t>пункт 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 3 июня 2013 г. N 467 "О мерах по осуществлению перехода к нормативно-подушевому финансированию имеющих государственную аккредитацию образовательных программ высшего профессионального образования" (Собрание законодательства Российской Федерации, 2013, N 23, ст. 2924);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="0" r:id="rId16" w:tooltip="Постановление Правительства РФ от 04.06.2014 N 511 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Недействующая редакция {КонсультантПлюс}">
+      <w:hyperlink r:id="rId36">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пункт 3</w:t>
+          <w:t>пункт 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 4 июня 2014 г. N 511 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2014, N 23, ст. 2997);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="0" r:id="rId17" w:tooltip="Постановление Правительства РФ от 11.10.2014 N 1042 &quot;О внесении изменений и признании утратившими силу некоторых актов Правительства Российской Федерации&quot; ------------ Недействующая редакция {КонсультантПлюс}">
+      <w:hyperlink r:id="rId37">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пункт 1</w:t>
+          <w:t>пункт 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 11 октября 2014 г. N 1042 "О внесении изменений и признании утратившими силу некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2014, N 42, ст. 5750);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:history="0" r:id="rId18" w:tooltip="Постановление Правительства РФ от 15.10.2014 N 1054 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Недействующая редакция {КонсультантПлюс}">
+      <w:hyperlink r:id="rId38">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пункт 25</w:t>
+          <w:t>пункт 25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 15 октября 2014 г. N 1054 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2014, N 43, ст. 5892).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t>3. Настоящее постановление вступает в силу с 1 января 2016 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">4. Действие </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P101" w:tooltip="11. Объем финансового обеспечения выполнения государственного задания рассчитывается на основании нормативных затрат на оказание государственных услуг, нормативных затрат, связанных с выполнением работ, с учетом затрат на содержание недвижимого имущества и особо ценного движимого имущества, используемого федеральным государственным учреждением при выполнении государственного задания.">
+      <w:hyperlink w:anchor="P157">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пункта 11</w:t>
+          <w:t>пункта 11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (за исключением нормативных затрат, связанных с выполнением работ в рамках государственного задания), </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P102" w:tooltip="12. Объем финансового обеспечения выполнения государственного задания (R) определяется по формуле:">
+      <w:hyperlink w:anchor="P159">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пункта 12</w:t>
+          <w:t>пункта 12</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (за исключением </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P102" w:tooltip="12. Объем финансового обеспечения выполнения государственного задания (R) определяется по формуле:">
+      <w:hyperlink w:anchor="P159">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">абзаца второго</w:t>
+          <w:t>абзаца второго</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> в части нормативных затрат, связанных с выполнением работ в рамках государственного задания, и </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P102" w:tooltip="12. Объем финансового обеспечения выполнения государственного задания (R) определяется по формуле:">
+      <w:hyperlink w:anchor="P159">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">абзаца шестого</w:t>
+          <w:t>абзаца шестого</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P114" w:tooltip="13. Нормативные затраты на оказание государственной услуги рассчитываются на единицу показателя объема оказания услуги, установленного в государственном задании, на основе определяемых в соответствии с настоящим Положением базового норматива затрат и корректирующих коэффициентов к базовым нормативам затрат (далее - корректирующие коэффициенты), с соблюдением общих требований к определению нормативных затрат на оказание государственных (муниципальных) услуг, применяемых при расчете объема финансового обес...">
+      <w:hyperlink w:anchor="P175">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пунктов 13</w:t>
+          <w:t>пунктов 13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P130" w:tooltip="19. В базовый норматив затрат, непосредственно связанных с оказанием государственной услуги, включаются:">
+      <w:hyperlink w:anchor="P198">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">19</w:t>
+          <w:t>19</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P135" w:tooltip="20. В базовый норматив затрат на общехозяйственные нужды на оказание государственной услуги включаются:">
+      <w:hyperlink w:anchor="P206">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пункта 20</w:t>
+          <w:t>пункта 20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (за исключением </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P139" w:tooltip="г) утратил силу. - Постановление Правительства РФ от 16.05.2023 N 764;">
+      <w:hyperlink w:anchor="P213">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">подпункта "г"</w:t>
+          <w:t>подпункта "г"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P144" w:tooltip="21. В затраты, указанные в подпунктах &quot;а&quot; - &quot;в&quot; пункта 20 настоящего Положения, включаются затраты на оказание государственной услуги в отношении имущества учреждения, используемого в том числе на основании договора аренды (финансовой аренды) или договора безвозмездного пользования, для выполнения государственного задания и общехозяйственных нужд (далее - имущество, необходимое для выполнения государственного задания).">
+      <w:hyperlink w:anchor="P219">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пунктов 21</w:t>
+          <w:t>пунктов 21</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P163" w:tooltip="27. Значения базового норматива затрат на оказание государственных услуг, отраслевых и территориальных корректирующих коэффициентов утверждаются в порядке, предусмотренном пунктом 15(1) настоящего Положения.">
+      <w:hyperlink w:anchor="P252">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">27</w:t>
+          <w:t>27</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P191" w:tooltip="33. Утратил силу. - Постановление Правительства РФ от 10.12.2025 N 2005.">
+      <w:hyperlink w:anchor="P298">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">33</w:t>
+          <w:t>33</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P195" w:tooltip="38. Нормативные затраты (затраты), определяемые в соответствии с настоящим Положением, учитываются при формировании обоснований бюджетных ассигнований федерального бюджета на очередной финансовый год и плановый период.">
+      <w:hyperlink w:anchor="P303">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">38</w:t>
+          <w:t>38</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Положения и </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P283" w:tooltip="                      ГОСУДАРСТВЕННОЕ ЗАДАНИЕ N &lt;1&gt;      │    │">
+      <w:hyperlink w:anchor="P428">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">приложения N 1</w:t>
+          <w:t>приложения N 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> к Положению распространяется на правоотношения, возникшие при формировании государственного задания и расчете объема финансового обеспечения выполнения государственного задания начиная с государственного задания на 2016 год и на плановый период 2017 и 2018 годов.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...12 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P101" w:tooltip="11. Объем финансового обеспечения выполнения государственного задания рассчитывается на основании нормативных затрат на оказание государственных услуг, нормативных затрат, связанных с выполнением работ, с учетом затрат на содержание недвижимого имущества и особо ценного движимого имущества, используемого федеральным государственным учреждением при выполнении государственного задания.">
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">Пункт 11</w:t>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P102" w:tooltip="12. Объем финансового обеспечения выполнения государственного задания (R) определяется по формуле:">
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P157">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">абзацы второй</w:t>
+          <w:t>Пункт 11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P102" w:tooltip="12. Объем финансового обеспечения выполнения государственного задания (R) определяется по формуле:">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P159">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">шестой пункта 12</w:t>
+          <w:t>абзацы второй</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P165" w:tooltip="28. Нормативные затраты на выполнение работы определяются при расчете объема финансового обеспечения выполнения государственного задания в порядке, установленном органом, осуществляющим функции и полномочия учредителя, а также по решению главного распорядителя средств федерального бюджета, в ведении которого находятся федеральные казенные учреждения.">
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P159">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пункты 28</w:t>
+          <w:t>шестой пункта 12</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P187" w:tooltip="32. Значения нормативных затрат на выполнение работы утверждаются органом, осуществляющим функции и полномочия учредителя, а также главным распорядителем средств федерального бюджета, в ведении которого находятся федеральные казенные учреждения (в случае принятия им решения о применении нормативных затрат при расчете объема финансового обеспечения выполнения государственного задания).">
+        <w:t xml:space="preserve"> Положения в части нормативных затрат, связанных с выполнением работ в рамках государственного задания, и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P255">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">32</w:t>
+          <w:t>пункты 28</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId19" w:tooltip="Постановление Правительства РФ от 09.07.2019 N 873 (ред. от 10.12.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 26 июня 2015 г. N 640 и признании утратившими силу некоторых положений постановления Правительства Российской Федерации от 6 октября 2016 г. N 1006&quot; {КонсультантПлюс}">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P290">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">Постановление</w:t>
+          <w:t>32</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> Положения применяются при расчете объема финансового обеспечения выполнения государственного задания, начиная с государственного задания на 2017 год и на плановый период 2018 и 2019 годов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P139" w:tooltip="г) утратил силу. - Постановление Правительства РФ от 16.05.2023 N 764;">
+        <w:t xml:space="preserve">6. Утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">Подпункт "г" пункта 20</w:t>
+          <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P178" w:tooltip="ж) утратил силу. - Постановление Правительства РФ от 16.05.2023 N 764;">
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P213">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">подпункт "ж" пункта 29</w:t>
+          <w:t>Подпункт "г" пункта 20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P128" w:tooltip="18. При определении базового норматива затрат в части затрат, указанных в пункте 19 настоящего Положения, применяются нормы материальных, технических и трудовых ресурсов, используемых для оказания государственной услуги, установленные нормативными правовыми актами Российской Федерации (в том числе правовыми актами федеральных органов исполнительной власти, осуществляющих функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности), межгосударствен...">
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P278">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пунктами 18</w:t>
+          <w:t>подпункт "ж" пункта 29</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P186" w:tooltip="31. При определении нормативных затрат на выполнение работы применяются показатели материальных, технических и трудовых ресурсов, используемых для выполнения работы, по видам затрат исходя из нормативов их потребления, установленных нормативными правовыми актами Российской Федерации, межгосударственными, национальными (государственными) стандартами Российской Федерации, строительными нормами и правилами, санитарными нормами и правилами, стандартами, порядками, регламентами и паспортами выполнения работ в...">
+        <w:t xml:space="preserve"> Положения применяются при расчете объема финансового обеспечения выполнения государственного задания на 2017 год и на плановый период 2018 и 2019 годов, если федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности (федеральным органом исполнительной власти, осуществляющим функции и полномочия учредителя федеральных бюджетных или автономных учреждений), не принято решение о включении затрат на формирование резерва на полное восстановление состава объектов особо ценного движимого имущества в базовый норматив затрат на оказание государственной услуги (нормативные затраты на выполнение работы) при расчете объема финансового обеспечения выполнения государственного задания начиная с государственного задания на 2018 год и на плановый период 2019 и 2020 годов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 7 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">31</w:t>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId20" w:tooltip="Справочная информация: &quot;Перечень нормативных актов, регулирующих деятельность государственных учреждений, подведомственных федеральным органам исполнительной власти&quot; (Материал подготовлен специалистами КонсультантПлюс) {КонсультантПлюс}">
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8. До принятия нормативных правовых актов, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P195">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">общих требований</w:t>
+          <w:t>пунктами 18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId21" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P288">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">абзацем вторым пункта 4 статьи 69.2</w:t>
+          <w:t>31</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId22" w:tooltip="Постановление Правительства РФ от 16.05.2023 N 764 &quot;О внесении изменений в постановление Правительства Российской Федерации от 26 июня 2015 г. N 640 и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:t xml:space="preserve"> Положения, но не позднее срока формирования государственного задания на 2019 год и на плановый период </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">2020 и 2021 годов, нормы затрат, выраженные в натуральных показателях, определяются с указанием наименования нормы, ее значения и источника указанного значения в порядке, установленном (в части государственных услуг) федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в соответствующей сфере, при определении </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">Постановление</w:t>
+          <w:t>общих требований</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...32 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P223" w:tooltip="44. Предоставление федеральному бюджетному или автономному учреждению субсидии в течение финансового года осуществляется на основании соглашения о порядке и условиях предоставления субсидии, заключаемого органом, осуществляющим функции и полномочия учредителя, с федеральным бюджетным или автономным учреждением в соответствии с типовой формой, утвержденной Министерством финансов Российской Федерации (далее - соглашение). Соглашение определяет права, обязанности и ответственность сторон, в том числе объем ...">
+        <w:t xml:space="preserve">, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">абзаца первого пункта 44</w:t>
+          <w:t>абзацем вторым пункта 4 статьи 69.2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P223" w:tooltip="44. Предоставление федеральному бюджетному или автономному учреждению субсидии в течение финансового года осуществляется на основании соглашения о порядке и условиях предоставления субсидии, заключаемого органом, осуществляющим функции и полномочия учредителя, с федеральным бюджетным или автономным учреждением в соответствии с типовой формой, утвержденной Министерством финансов Российской Федерации (далее - соглашение). Соглашение определяет права, обязанности и ответственность сторон, в том числе объем ...">
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пунктов 44</w:t>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P237" w:tooltip="46(1). Требования, установленные пунктами 45 и 46 настоящего Положения, связанные с перечислением субсидии, не распространяются:">
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">9. Утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">46(1)</w:t>
+          <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...328 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId23" w:tooltip="Приказ Минобрнауки России от 25.10.2023 N 1014 &quot;Об утверждении методики формирования государственного задания при оказании услуг в рамках реализации образовательных программ среднего профессионального образования и высшего образования на очередной финансовый год и плановый период&quot; (Зарегистрировано в Минюсте России 27.03.2024 N 77648) {КонсультантПлюс}">
+        <w:t>10. При формировании государственного задания в период до начала срока формирования государственного задания на 2019 год и на плановый период 2020 и 2021 годов по решению федерального органа исполнительной власти, осуществляющего функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, значение базового норматива затрат на оказание государственной услуги и значение отраслевого корректирующего коэффициента к базовому нормативу затрат на оказание государственной услуги определяются федеральным органом исполнительной власти (государственным органом), осуществляющим функции и полномочия учредителя федерального бюджетного или автономного учреждения, а для федеральных бюджетных и автономных учреждений, функции и полномочия учредителя в отношении которых осуществляет Правительство Российской Федерации, значение базового норматива затрат на оказание государственной услуги и значение отраслевого корректирующего коэффициента к базовому нормативу затрат на оказание государственной услуги определяются федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, соответствующей основным видам деятельности таких учреждений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 06.10.2016 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">методикой</w:t>
+          <w:t>N 1006</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P283" w:tooltip="                      ГОСУДАРСТВЕННОЕ ЗАДАНИЕ N &lt;1&gt;      │    │">
+        <w:t xml:space="preserve">, от 13.09.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">приложению N 1</w:t>
+          <w:t>N 1101</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P283" w:tooltip="                      ГОСУДАРСТВЕННОЕ ЗАДАНИЕ N &lt;1&gt;      │    │">
+        <w:t xml:space="preserve">11. Положения </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P345">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">задание</w:t>
+          <w:t>абзаца первого пункта 44</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P283" w:tooltip="                      ГОСУДАРСТВЕННОЕ ЗАДАНИЕ N &lt;1&gt;      │    │">
+        <w:t xml:space="preserve"> Положения в части, касающейся типовой формы соглашения, применяются при предоставлении субсидии на финансовое обеспечение выполнения государственного задания начиная с государственного задания на 2017 год и на плановый период 2018 и 2019 годов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 11 введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">3-ю часть</w:t>
+          <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...12 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId24" w:tooltip="Справочная информация: &quot;Перечень нормативных актов, регулирующих деятельность государственных учреждений, подведомственных федеральным органам исполнительной власти&quot; (Материал подготовлен специалистами КонсультантПлюс) {КонсультантПлюс}">
+        <w:t xml:space="preserve">12. Формирование и финансовое обеспечение выполнения федеральными бюджетными или автономными учреждениями государственного задания, финансовое обеспечение выполнения которого осуществляется за счет средств бюджета Федерального фонда обязательного медицинского страхования в случаях, установленных федеральными законами, осуществляются в порядке, определенном Положением для формирования и финансового обеспечения выполнения государственного задания, финансовое обеспечение выполнения которого осуществляется за счет средств федерального бюджета, за исключением </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P345">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">Порядок</w:t>
+          <w:t>пунктов 44</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...32 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P232" w:tooltip="46. Перечисление платежа, завершающего выплату субсидии, в IV квартале должно осуществляться не позднее 1 декабря текущего финансового года после предоставления в срок, установленный в государственном задании, федеральным бюджетным или автономным учреждением предварительного отчета о выполнении государственного задания в части предварительной оценки достижения плановых показателей годового объема оказания государственных услуг за соответствующий финансовый год, составленного по форме, аналогичной форме о...">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P370">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пунктах 46</w:t>
+          <w:t>46(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P243" w:tooltip="47. Федеральные бюджетные и автономные учреждения, федеральные казенные учреждения представляют соответственно органам, осуществляющим функции и полномочия учредителей, главным распорядителям средств федерального бюджета, в ведении которых находятся федеральные казенные учреждения, отчет о выполнении государственного задания, предусмотренный приложением N 2 к настоящему Положению, в соответствии с требованиями, установленными в государственном задании.">
+        <w:t xml:space="preserve"> Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Соглашения о порядке и об условиях предоставления субсидий из бюджета Федерального фонда обязательного медицинского страхования заключаются между указанным Фондом, федеральным органом исполнительной власти, осуществляющим функции и полномочия учредителя в отношении федеральных бюджетных и автономных учреждений, и федеральным бюджетным или автономным учреждением по форме и в порядке, которые утверждаются уполномоченным федеральным органом исполнительной власти, осуществляющим функции по выработке и реализации государственной политики и нормативно-правовому регулированию в сфере здравоохранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 12 введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">47</w:t>
+          <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Председатель Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Д.МЕДВЕДЕВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Утверждено</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>постановлением Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>от 26 июня 2015 г. N 640</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="P64"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:t>ПОЛОЖЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>О ФОРМИРОВАНИИ ГОСУДАРСТВЕННОГО ЗАДАНИЯ НА ОКАЗАНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ГОСУДАРСТВЕННЫХ УСЛУГ (ВЫПОЛНЕНИЕ РАБОТ) В ОТНОШЕНИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ФЕДЕРАЛЬНЫХ ГОСУДАРСТВЕННЫХ УЧРЕЖДЕНИЙ И ФИНАНСОВОМ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ОБЕСПЕЧЕНИИ ВЫПОЛНЕНИЯ ГОСУДАРСТВЕННОГО ЗАДАНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00566EB9">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 25.05.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 464</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 06.10.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1006</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 04.11.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1136</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 13.09.2017 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1101</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 09.12.2017 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1502</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 19.07.2018 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 849</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 29.11.2018 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1439</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 09.07.2019 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 873</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 31.12.2019 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1944</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 17.02.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 161</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 16.07.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1052</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 19.11.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1890</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 28.12.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2313</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 27.05.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 806</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 05.08.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1388</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 18.01.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 38</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 16.05.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 764</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 23.08.2024 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1136</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 04.02.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 100</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 08.05.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 626</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 10.12.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 17.07.2026 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 902</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>с изм., внесенными Постановлениями Правительства РФ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 02.12.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1985</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 10.12.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2255</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId25" w:tooltip="Постановление Правительства РФ от 30.06.2015 N 658 (ред. от 01.11.2025) &quot;О государственной интегрированной информационной системе управления общественными финансами &quot;Электронный бюджет&quot; (вместе с &quot;Положением о государственной интегрированной информационной системе управления общественными финансами &quot;Электронный бюджет&quot;) {КонсультантПлюс}">
+        <w:t>1. Настоящее Положение устанавливает порядок формирования и финансового обеспечения выполнения государственного задания на оказание государственных услуг (выполнение работ) (далее - государственное задание) федеральными бюджетными учреждениями, автономными учреждениями, созданными на базе имущества, находящегося в федеральной собственности (далее - федеральные автономные учреждения), а также федеральными казенными учреждениями, определенными правовыми актами главных распорядителей средств федерального бюджета, в ведении которых находятся федеральные казенные учреждения (далее - федеральные казенные учреждения).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I. Формирование (изменение) государственного задания</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Государственное задание формируется в соответствии с основными видами деятельности, предусмотренными учредительными документами федерального государственного учреждения, с учетом предложений федерального государственного учреждения, касающихся потребности в соответствующих услугах и работах, оцениваемых на основании прогнозируемой динамики количества потребителей услуг и работ, уровня удовлетворенности существующими объемом и качеством услуг и результатов работ и возможностей федерального государственного учреждения по оказанию услуг и выполнению работ, а также показателей выполнения федеральным государственным учреждением государственного задания в отчетном финансовом году.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Государственное задание содержит показатели, характеризующие качество и (или) объем государственной услуги (работы), определение категорий физических и (или) юридических лиц, являющихся потребителями соответствующих услуг (работ), предельные цены (тарифы) на оплату соответствующих услуг (работ) физическими или юридическими лицами в случаях, если законодательством Российской Федерации предусмотрено их оказание (выполнение) на платной </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>основе в рамках государственного задания, либо порядок установления указанных цен (тарифов) в случаях, установленных законодательством Российской Федерации, порядок контроля за исполнением государственного задания и требования к отчетности о выполнении государственного задания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 13.09.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId74">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">Положением</w:t>
+          <w:t>N 1101</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...130 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P283" w:tooltip="                      ГОСУДАРСТВЕННОЕ ЗАДАНИЕ N &lt;1&gt;      │    │">
+        <w:t xml:space="preserve">, от 16.07.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId75">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">задание</w:t>
+          <w:t>N 1052</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P283" w:tooltip="                      ГОСУДАРСТВЕННОЕ ЗАДАНИЕ N &lt;1&gt;      │    │">
+        <w:t xml:space="preserve">Значение объемов государственных услуг для образовательных организаций высшего и среднего профессионального образования устанавливается на очередной финансовый год и плановый период и корректируется ежегодно в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId76">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">задание</w:t>
+          <w:t>методикой</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...132 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P846" w:tooltip="                     РАСПРЕДЕЛЕНИЕ ПОКАЗАТЕЛЕЙ ОБЪЕМА">
+        <w:t xml:space="preserve"> формирования государственного задания при оказании услуг в рамках реализации образовательных программ среднего профессионального образования и высшего образования на очередной финансовый год и плановый период, утверждаемой Министерством науки и высшего образования Российской Федерации по согласованию с Министерством просвещения Российской Федерации, с учетом результатов ежегодного конкурса по распределению контрольных цифр приема граждан и численности обучающихся, определенной за год (среднегодовой контингент).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId77">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">форме</w:t>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> Правительства РФ от 18.01.2023 N 38)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P86" w:tooltip="7. Распределение показателей объема государственных услуг (работ), содержащихся в государственном задании, утвержденном федеральному государственному учреждению, между созданными им в установленном порядке обособленными подразделениями или внесение изменений в указанные показатели осуществляется в соответствии с положениями настоящего раздела по форме, установленной для государственного задания, согласно приложению N 1(1) органом, осуществляющим функции и полномочия учредителя, - в отношении федеральных ...">
+        <w:t xml:space="preserve">Государственное задание формируется согласно </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P428">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">абзаце первом</w:t>
+          <w:t>приложению N 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P846" w:tooltip="                     РАСПРЕДЕЛЕНИЕ ПОКАЗАТЕЛЕЙ ОБЪЕМА">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При установлении федеральному государственному учреждению государственного задания на оказание нескольких государственных услуг (выполнение нескольких работ) государственное задание формируется из нескольких разделов, каждый из которых содержит требования к оказанию одной государственной услуги (выполнению одной работы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При установлении федеральному государственному учреждению государственного задания на оказание государственной услуги (услуг) и выполнение работы (работ) государственное </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P428">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">форме</w:t>
+          <w:t>задание</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P283" w:tooltip="                      ГОСУДАРСТВЕННОЕ ЗАДАНИЕ N &lt;1&gt;      │    │">
+        <w:t xml:space="preserve"> формируется из 2 частей, каждая из которых должна содержать отдельно требования к оказанию государственной услуги (услуг) и выполнению работы (работ). Информация, касающаяся государственного задания в целом, включается в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P428">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">задание</w:t>
+          <w:t>3-ю часть</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> государственного задания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...76 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P89" w:tooltip="Государственное задание на выполнение работ по проведению научных исследований (разработок) формируется федеральными органами исполнительной власти в отношении подведомственных федеральных государственных учреждений только по тем научным темам, целесообразность финансирования за счет средств федерального бюджета которых в установленном порядке определена федеральным государственным бюджетным учреждением &quot;Российская академия наук&quot;.">
+        <w:t>В государственном задании могут быть установлены допустимые (возможные) отклонения в процентах (абсолютных величинах) от установленных значений показателей качества и (или) объема, если иное не установлено федеральным законом, в отношении отдельной государственной услуги (работы) либо общее допустимое (возможное) отклонение - в отношении государственного задания или его части. Значения указанных показателей, устанавливаемые на текущий финансовый год, могут быть изменены только при формировании государственного задания на очередной финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId78">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">абзацами вторым</w:t>
+          <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P93" w:tooltip="Государственное задание на выполнение работ по проведению научных исследований (разработок) должно содержать запланированные к достижению по завершении текущего финансового года результаты выполнения научных тем научных исследований (разработок).">
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006; в ред. Постановлений Правительства РФ от 13.09.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId79">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">шестым</w:t>
+          <w:t>N 1101</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P243" w:tooltip="47. Федеральные бюджетные и автономные учреждения, федеральные казенные учреждения представляют соответственно органам, осуществляющим функции и полномочия учредителей, главным распорядителям средств федерального бюджета, в ведении которых находятся федеральные казенные учреждения, отчет о выполнении государственного задания, предусмотренный приложением N 2 к настоящему Положению, в соответствии с требованиями, установленными в государственном задании.">
+        <w:t xml:space="preserve">, от 09.07.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId80">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пункту 47</w:t>
+          <w:t>N 873</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId26" w:tooltip="Приказ Минфина России от 16.11.2015 N 177н (ред. от 25.02.2021) &quot;О порядке ведения реестра государственных заданий на оказание государственных услуг (выполнение работ)&quot; (Зарегистрировано в Минюсте России 16.12.2015 N 40117) {КонсультантПлюс}">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId81">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">порядке</w:t>
+          <w:t>Порядок</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P243" w:tooltip="47. Федеральные бюджетные и автономные учреждения, федеральные казенные учреждения представляют соответственно органам, осуществляющим функции и полномочия учредителей, главным распорядителям средств федерального бюджета, в ведении которых находятся федеральные казенные учреждения, отчет о выполнении государственного задания, предусмотренный приложением N 2 к настоящему Положению, в соответствии с требованиями, установленными в государственном задании.">
+        <w:t xml:space="preserve"> определения и применения значений допустимых (возможных) отклонений устанавливается правовым актом федерального органа исполнительной власти (государственного органа), осуществляющего функции и полномочия учредителя в отношении федеральных бюджетных или автономных учреждений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId82">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пункту 47</w:t>
+          <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId27">
+        <w:t xml:space="preserve"> Правительства РФ от 16.07.2020 N 1052)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. Государственное задание, не содержащее сведений, составляющих государственную и иную охраняемую в соответствии с федеральными законами, нормативными правовыми актами Президента Российской Федерации и Правительства Российской Федерации тайну (далее - сведения, составляющие государственную тайну), формируется в форме электронного документа в установленном порядке в государственной интегрированной информационной системе управления общественными финансами "Электронный бюджет" (далее - система "Электронный бюджет") в том числе посредством информационного взаимодействия с иными информационными системами федеральных органов исполнительной власти (государственных органов), осуществляющих функции и полномочия учредителей в отношении федеральных </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>бюджетных или автономных учреждений, если иное не установлено федеральными законами и нормативными правовыми актами Президента Российской Федерации и Правительства Российской Федерации (далее - органы, осуществляющие функции и полномочия учредителя), главных распорядителей средств федерального бюджета, в ведении которых находятся федеральные казенные учреждения (в случае утверждения федеральному казенному учреждению государственного задания), и подписывается усиленной квалифицированной электронной подписью лица, имеющего право действовать от имени главного распорядителя средств федерального бюджета, в ведении которого находится федеральное казенное учреждение (при утверждении федеральному казенному учреждению государственного задания), либо органа исполнительной власти, осуществляющего функции и полномочия учредителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Предварительный отчет о выполнении государственного задания и отчет о выполнении государственного задания, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P359">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">www.bus.gov.ru</w:t>
+          <w:t>пунктах 46</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P381">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>47</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, не содержащие сведений, составляющих государственную тайну, формируются в системе "Электронный бюджет" в том числе посредством информационного взаимодействия с иными информационными системами органов, осуществляющих функции и полномочия учредителей (главных распорядителей средств федерального бюджета, в ведении которых находятся федеральные казенные учреждения в случае утверждения федеральному казенному учреждению государственного задания).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId83">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Информационное взаимодействие системы "Электронный бюджет" с информационными системами органов, осуществляющих функции и полномочия учредителя, осуществляется в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId84">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о государственной интегрированной информационной системе управления общественными финансами "Электронный бюджет", утвержденным постановлением Правительства Российской Федерации от 30 июня 2015 г. N 658 "О государственной интегрированной информационной системе управления общественными финансами "Электронный бюджет".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Регламент обмена информацией между системой "Электронный бюджет" и иными информационными системами в целях формирования государственного задания, не содержащего сведений, составляющих государственную тайну, устанавливается Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Государственное задание федеральному государственному учреждению, устав которого утвержден нормативным правовым актом Президента Российской Федерации, формируется и утверждается в порядке, установленном настоящим Положением, если иное не предусмотрено уставом указанного учреждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId85">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 31.12.2019 N 1944)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Государственное задание федеральным бюджетным и автономным учреждениям, функции и полномочия учредителя в отношении которых осуществляет Правительство Российской Федерации, если иное не предусмотрено уставом федерального бюджетного и автономного учреждения, формируется в системе "Электронный бюджет" федеральным органом исполнительной власти, осуществляющим отдельные функции и полномочия учредителя в отношении таких учреждений, и утверждается Правительством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При формировании государственного задания, не содержащего сведений, составляющих государственную тайну, применяются справочники, реестры и классификаторы, используемые в информационных системах в сфере управления государственными и муниципальными финансами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Государственное задание, содержащее сведения, составляющие государственную тайну, формируется в форме бумажного документа с соблюдением законодательства Российской Федерации о государственной тайне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 4 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId86">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>5. Государственное задание формируется в процессе формирования федерального бюджета на очередной финансовый год и плановый период и утверждается не позднее 15 рабочих дней со дня отражения на лицевом счете главного распорядителя бюджетных средств, открытом соответствующему главному распорядителю средств федерального бюджета, лимитов бюджетных обязательств на финансовое обеспечение выполнения государственного задания в отношении:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId87">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 17.02.2020 N 161)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) федеральных казенных учреждений - главными распорядителями средств федерального бюджета, в ведении которых находятся федеральные казенные учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) федеральных бюджетных или автономных учреждений - органами, осуществляющими функции и полномочия учредителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. Государственное </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P428">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>задание</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> утверждается на срок, соответствующий установленному бюджетным законодательством Российской Федерации сроку формирования федерального бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае внесения изменений в показатели государственного задания формируется новое государственное </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P428">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>задание</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (с учетом внесенных изменений) в соответствии с положениями настоящего раздела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае внесения изменений в показатели государственного задания федеральным бюджетным и автономным учреждениям, функции и полномочия учредителя в отношении которых осуществляет Правительство Российской Федерации, если иное не предусмотрено уставом федерального бюджетного и автономного учреждения, в системе "Электронный бюджет" формируется новое государственное задание (с учетом внесенных изменений) в соответствии с положениями настоящего раздела федеральным органом исполнительной власти, осуществляющим отдельные функции и полномочия учредителя в отношении таких учреждений, и такие изменения утверждаются Правительством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId88">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При изменении подведомственности федерального государственного учреждения в государственном задании подлежит изменению информация, включенная в 3-ю часть государственного задания, в том числе в части уточнения положений о периодичности и сроках представления отчетов о выполнении государственного задания, сроков представления предварительного отчета о выполнении государственного задания, а также порядка осуществления контроля за выполнением государственного задания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId89">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При реорганизации федерального государственного учреждения (слияние, присоединение, выделение, разделение) государственное задание подлежит изменению в части уточнения показателей государственного задания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId90">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При реорганизации федерального государственного учреждения в форме слияния, присоединения показатели государственного задания федеральных государственных учреждений - правопреемников формируются с учетом показателей государственных заданий реорганизуемых федеральных государственных учреждений, прекращающих свою деятельность, путем суммирования (построчного объединения) показателей государственных заданий реорганизованных учреждений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId91">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При реорганизации федерального государственного учреждения в форме выделения показатели государственного задания федерального государственного учреждения, реорганизованного путем выделения из него других федеральных государственных учреждений, </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>подлежат уменьшению на показатели государственных заданий вновь возникших юридических лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId92">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При реорганизации федерального государственного учреждения в форме разделения показатели государственных заданий вновь возникших юридических лиц формируются путем разделения соответствующих показателей государственного задания реорганизованного федерального государственного учреждения, прекращающего свою деятельность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId93">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Показатели государственных заданий федеральных государственных учреждений, прекращающих свою деятельность в результате реорганизации, принимают нулевые значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId94">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Показатели государственных заданий реорганизованных федеральных государственных учреждений, за исключением федеральных государственных учреждений, прекращающих свою деятельность, после завершения реорганизации при суммировании соответствующих показателей должны соответствовать показателям государственных заданий указанных федеральных государственных учреждений до начала их реорганизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId95">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="P130"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:t xml:space="preserve">7. Распределение показателей объема государственных услуг (работ), содержащихся в государственном задании, утвержденном федеральному государственному учреждению, между созданными им в установленном порядке обособленными подразделениями или внесение изменений в указанные показатели осуществляется в соответствии с положениями настоящего раздела по </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P993">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>форме</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, установленной для государственного задания, согласно приложению N 1(1) органом, осуществляющим функции и полномочия учредителя, - в отношении федеральных бюджетных или автономных учреждений или главными распорядителями средств федерального бюджета, в ведении которых находятся федеральные казенные учреждения, - в отношении указанных учреждений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">По решению указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P130">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце первом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта органа, осуществляющего функции и полномочия учредителя, главного распорядителя средств федерального бюджета соответственно распределение показателей объема государственных услуг (работ), содержащихся в государственном задании, утвержденном федеральному государственному учреждению, между созданными им в установленном порядке обособленными подразделениями или внесение изменений в указанные показатели осуществляется самостоятельно федеральным государственным учреждением в соответствии с положениями настоящего раздела по </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P993">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>форме</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, установленной для государственного задания, предусмотренной приложением N 1(1) к настоящему Положению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 7 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId96">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8. Государственное </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P428">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>задание</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> формируется на оказание государственных услуг (выполнение работ), определенных в качестве основных видов деятельности федеральных государственных учреждений, содержащихся в общероссийских базовых (отраслевых) перечнях (классификаторах) государственных и муниципальных услуг, оказываемых физическим лицам (далее - общероссийские базовые перечни), и федеральных перечнях (классификаторах) государственных услуг, не включенных в общероссийские базовые (отраслевые) перечни (классификаторы) государственных и муниципальных услуг, оказываемых физическим лицам, и работ, оказание и выполнение которых предусмотрено нормативными правовыми актами Российской Федерации (далее - федеральные перечни), утвержденных федеральными органами исполнительной власти, осуществляющими функции по выработке государственной политики и нормативно-правовому регулированию в установленных сферах деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="P134"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:t xml:space="preserve">Государственное задание на выполнение работ по проведению научных исследований </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>(разработок) формируется федеральными органами исполнительной власти в отношении подведомственных федеральных государственных учреждений только по тем научным темам, целесообразность финансирования за счет средств федерального бюджета которых в установленном порядке определена федеральным государственным бюджетным учреждением "Российская академия наук".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId97">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.05.2021 N 806; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId98">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 04.02.2025 N 100)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Научные темы научных исследований (разработок), срок реализации которых начинается в плановом периоде, не включаются в государственное задание при его формировании на очередной финансовый год и плановый период.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId99">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 17.07.2026 N 902)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Научные темы научных исследований (разработок), содержащиеся в государственном задании на текущий финансовый год и плановый период, не включаются в государственное задание при его формировании на очередной финансовый год и плановый период в случае получения в установленном порядке в текущем финансовом году заключений федерального государственного бюджетного учреждения "Российская академия наук" по отчетам научных организаций и образовательных организаций высшего образования о проведенных научных исследованиях, полученных научных и (или) научно-технических результатах за отчетный финансовый год, содержащих вывод о нецелесообразности финансирования научных тем научных исследований (разработок) на следующий финансовый год за счет средств федерального бюджета, при одном из условий:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId100">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 04.02.2025 N 100)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>если указанные отчеты не были скорректированы с учетом заключений федерального государственного бюджетного учреждения "Российская академия наук", содержащих вывод о нецелесообразности финансирования научных тем научных исследований (разработок) на следующий финансовый год за счет средств федерального бюджета, и повторно направлены в федеральное государственное бюджетное учреждение "Российская академия наук";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId101">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 04.02.2025 N 100)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>если по указанным отчетам, скорректированным с учетом заключений федерального государственного бюджетного учреждения "Российская академия наук", содержащих вывод о нецелесообразности финансирования научных тем научных исследований (разработок) на следующий финансовый год за счет средств федерального бюджета, повторно получены заключения федерального государственного бюджетного учреждения "Российская академия наук", содержащие вывод о нецелесообразности финансирования научных тем научных исследований (разработок) на следующий финансовый год за счет средств федерального бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId102">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 04.02.2025 N 100)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="P144"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:t>Государственное задание на выполнение работ по проведению научных исследований (разработок) должно содержать запланированные к достижению по завершении текущего финансового года результаты выполнения научных тем научных исследований (разработок).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId103">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 04.02.2025 N 100)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Требования, установленные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P134">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P144">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>седьмым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, не распространяются на научные исследования (разработки), проводимые организациями, подведомственными Министерству обороны Российской Федерации, Министерству внутренних дел Российской Федерации, Министерству иностранных дел Российской Федерации, Министерству Российской Федерации по делам гражданской обороны, чрезвычайным ситуациям и ликвидации последствий стихийных бедствий, Федеральной службе безопасности Российской Федерации, Федеральной службе по техническому и экспортному контролю, Федеральной службе войск национальной гвардии Российской Федерации, Федеральной службе исполнения наказаний, Федеральной службе охраны Российской Федерации и Федеральному медико-биологическому </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>агентству.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId104">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.05.2021 N 806; в ред. Постановлений Правительства РФ от 23.08.2024 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId105">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1136</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 04.02.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId106">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 100</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 08.05.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId107">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 626</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 17.07.2026 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId108">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 902</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 8 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId109">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">9. Государственное задание, распределение показателей объема государственных услуг (работ), содержащихся в государственном задании, утвержденном федеральному государственному учреждению, между созданными им в установленном порядке обособленными подразделениями и отчет о выполнении государственного задания, формируемый согласно </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P381">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункту 47</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, не содержащие сведений, составляющих государственную тайну, включаются в реестр государственных заданий, ведение которого осуществляется в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId110">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>порядке</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, установленном Министерством финансов Российской Федерации. Реестр государственных заданий размещается на едином портале бюджетной системы Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 9 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId111">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.12.2017 N 1502)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10. Государственное задание, распределение показателей объема государственных услуг (работ), содержащихся в государственном задании, утвержденном федеральному государственному учреждению, между созданными им в установленном порядке обособленными подразделениями и отчет о выполнении государственного задания, формируемый согласно </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P381">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункту 47</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, не содержащие сведений, составляющих государственную тайну, размещаются в установленном Министерством финансов Российской Федерации порядке на официальном сайте в информационно-телекоммуникационной сети "Интернет" по размещению информации о государственных и муниципальных учреждениях (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId112">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>www.bus.gov.ru</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>), а также могут быть размещены на официальных сайтах в информационно-телекоммуникационной сети "Интернет" главных распорядителей средств федерального бюджета, в ведении которых находятся федеральные казенные учреждения, и органов, осуществляющих функции и полномочия учредителя, и на официальных сайтах в информационно-телекоммуникационной сети "Интернет" федеральных государственных учреждений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 10 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId113">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>II. Финансовое обеспечение выполнения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>государственного задания</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="P157"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:t>11. Объем финансового обеспечения выполнения государственного задания рассчитывается на основании нормативных затрат на оказание государственных услуг, нормативных затрат, связанных с выполнением работ, с учетом затрат на содержание недвижимого имущества и особо ценного движимого имущества, используемого федеральным государственным учреждением при выполнении государственного задания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 16.05.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId114">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 764</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 10.12.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId115">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2005</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="P159"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:t>12. Объем финансового обеспечения выполнения государственного задания (R) определяется по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...100 lines deleted...]
-          <w:position w:val="-11"/>
+          <w:noProof/>
+          <w:position w:val="-12"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4105275" cy="266700"/>
+            <wp:extent cx="4516120" cy="293370"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Консультант Плюс"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28">
+                    <a:blip r:embed="rId116" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4105275" cy="266700"/>
+                      <a:ext cx="4516120" cy="293370"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId117">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>где:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>N</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...31 lines deleted...]
-          <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">i</w:t>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - нормативные затраты на оказание i-й государственной услуги, установленной государственным заданием;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...19 lines deleted...]
-          <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">i</w:t>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - объем i-й государственной услуги, установленной государственным заданием;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...19 lines deleted...]
-          <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">w</w:t>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - нормативные затраты на выполнение w-й работы, установленной государственным заданием;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...19 lines deleted...]
-          <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">w</w:t>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> - объем w-й работы, установленной государственным заданием;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Pi - размер платы (тариф и цена) за оказание i-й государственной услуги в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P193" w:tooltip="36. В случае если федеральное бюджетное или автономное учреждение в рамках установленного государственного задания оказывает государственные услуги (выполняет работы) для физических и юридических лиц с взиманием платы в случаях, предусмотренных федеральными законами, объем финансового обеспечения выполнения государственного задания, рассчитанный на основе нормативных затрат, подлежит уменьшению на объем доходов от указанной платной деятельности исходя из объема государственной услуги (работы), за оказани...">
+      <w:hyperlink w:anchor="P300">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пунктом 36</w:t>
+          <w:t>пунктом 36</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> настоящего Положения, установленный государственным заданием;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...12 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P193" w:tooltip="36. В случае если федеральное бюджетное или автономное учреждение в рамках установленного государственного задания оказывает государственные услуги (выполняет работы) для физических и юридических лиц с взиманием платы в случаях, предусмотренных федеральными законами, объем финансового обеспечения выполнения государственного задания, рассчитанный на основе нормативных затрат, подлежит уменьшению на объем доходов от указанной платной деятельности исходя из объема государственной услуги (работы), за оказани...">
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId118">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пунктом 36</w:t>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2020 N 2313)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId29" w:tooltip="Постановление Правительства РФ от 10.12.2025 N 2005 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:t xml:space="preserve">Pw - размер платы (тариф и цена) за выполнение w-й работы в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P300">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">Постановление</w:t>
+          <w:t>пунктом 36</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...20 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId30" w:tooltip="Справочная информация: &quot;Перечень нормативных актов, регулирующих деятельность государственных учреждений, подведомственных федеральным органам исполнительной власти&quot; (Материал подготовлен специалистами КонсультантПлюс) {КонсультантПлюс}">
+        <w:t xml:space="preserve"> настоящего Положения, установленный государственным заданием;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId119">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">общих требований</w:t>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2020 N 2313)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...60 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P120" w:tooltip="15. Значения нормативных затрат на оказание государственной услуги федеральными бюджетными и автономными учреждениями, функции и полномочия учредителя в отношении которых осуществляет Правительство Российской Федерации, утверждаются указанными учреждениями.">
+        <w:t xml:space="preserve">абзац утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId120">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пункта 15</w:t>
+          <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...120 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P158" w:tooltip="26. Отраслевой корректирующий коэффициент учитывает показатели отраслевой специфики и определяется в соответствии с общими требованиями.">
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 12 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId121">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пункта 26</w:t>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P130" w:tooltip="19. В базовый норматив затрат, непосредственно связанных с оказанием государственной услуги, включаются:">
+      <w:bookmarkStart w:id="7" w:name="P175"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:t xml:space="preserve">13. Нормативные затраты на оказание государственной услуги рассчитываются на единицу показателя объема оказания услуги, установленного в государственном задании, на основе определяемых в соответствии с настоящим Положением базового норматива затрат и корректирующих коэффициентов к базовым нормативам затрат (далее - корректирующие коэффициенты), с соблюдением </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId122">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пункте 19</w:t>
+          <w:t>общих требований</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...20 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> к определению нормативных затрат на оказание государственных (муниципальных) услуг, применяемых при расчете объема финансового обеспечения выполнения государственного (муниципального) задания на оказание государственных (муниципальных) услуг (выполнение работ) государственным (муниципальным) учреждением в соответствующих сферах деятельности (далее - общие требования), утверждаемых федеральными органами исполнительной власти, осуществляющими функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P135" w:tooltip="20. В базовый норматив затрат на общехозяйственные нужды на оказание государственной услуги включаются:">
+      <w:bookmarkStart w:id="8" w:name="P176"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:t>По решению федерального органа исполнительной власти, осуществляющего функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, общие требования направляются в Министерство финансов Российской Федерации на согласование.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Общими требованиями может устанавливаться, что нормативные затраты на оказание отдельных государственных услуг в соответствующих сферах определяются с учетом иных нормативных правовых актов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId123">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пункте 20</w:t>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> Правительства РФ от 27.05.2021 N 806)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...48 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId31" w:tooltip="Постановление Правительства РФ от 16.05.2023 N 764 &quot;О внесении изменений в постановление Правительства Российской Федерации от 26 июня 2015 г. N 640 и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:t>14. Значения нормативных затрат на оказание государственной услуги утверждаются в отношении:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 06.10.2016 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId124">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">Постановление</w:t>
+          <w:t>N 1006</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...52 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P134" w:tooltip="в) иные затраты, непосредственно связанные с оказанием государственной услуги, в том числе затраты на оплату коммунальных услуг, содержание объектов недвижимого имущества и (или) особо ценного движимого имущества (аренду указанного имущества) в части имущества, используемого в процессе оказания государственной услуги.">
+        <w:t xml:space="preserve">, от 09.07.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId125">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">подпункте "в" пункта 19</w:t>
+          <w:t>N 873</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P134" w:tooltip="в) иные затраты, непосредственно связанные с оказанием государственной услуги, в том числе затраты на оплату коммунальных услуг, содержание объектов недвижимого имущества и (или) особо ценного движимого имущества (аренду указанного имущества) в части имущества, используемого в процессе оказания государственной услуги.">
+        <w:t>а) федеральных казенных учреждений - главным распорядителем средств федерального бюджета, в ведении которого находятся федеральные казенные учреждения, в случае принятия им решения о применении нормативных затрат при расчете объема финансового обеспечения выполнения государственного задания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) федеральных бюджетных или автономных учреждений - органом, осуществляющим функции и полномочия учредителя, с учетом положений </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P183">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">подпункте "в" пункта 19</w:t>
+          <w:t>пункта 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P134" w:tooltip="в) иные затраты, непосредственно связанные с оказанием государственной услуги, в том числе затраты на оплату коммунальных услуг, содержание объектов недвижимого имущества и (или) особо ценного движимого имущества (аренду указанного имущества) в части имущества, используемого в процессе оказания государственной услуги.">
+      <w:bookmarkStart w:id="9" w:name="P183"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:t>15. Значения нормативных затрат на оказание государственной услуги федеральными бюджетными и автономными учреждениями, функции и полномочия учредителя в отношении которых осуществляет Правительство Российской Федерации, утверждаются указанными учреждениями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Значения нормативных затрат на оказание государственной услуги федеральным государственным учреждением, устав которого утвержден нормативным правовым актом Президента Российской Федерации, утверждаются указанным учреждением, если иное не предусмотрено уставом такого учреждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId126">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">подпункте "в" пункта 19</w:t>
+          <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...20 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId32" w:tooltip="Постановление Правительства РФ от 16.05.2023 N 764 &quot;О внесении изменений в постановление Правительства Российской Федерации от 26 июня 2015 г. N 640 и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:t xml:space="preserve"> Правительства РФ от 31.12.2019 N 1944)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 15 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId127">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">Постановление</w:t>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+      <w:bookmarkStart w:id="10" w:name="P187"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:t>15(1). Значения нормативных затрат на оказание государственной услуги (с учетом корректирующих коэффициентов), не являющиеся сведениями, составляющими государственную тайну, утверждаются в форме электронного документа в системе "Электронный бюджет" путем подписания усиленной квалифицированной электронной подписью лица, имеющего право действовать от имени соответствующего органа исполнительной власти (учреждения).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...48 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P136" w:tooltip="а) затраты на коммунальные услуги, за исключением затрат, указанных в подпункте &quot;в&quot; пункта 19 настоящего Положения;">
+        <w:t>Значения нормативных затрат на оказание государственной услуги (с учетом корректирующих коэффициентов), являющиеся сведениями, составляющими государственную тайну, утверждаются в форме бумажного документа с соблюдением законодательства Российской Федерации о государственной тайне путем проставления грифа утверждения, содержащего наименование должности, подпись (расшифровку подписи) лица, имеющего право действовать от имени соответствующего органа исполнительной власти (учреждения), и дату утверждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 15(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId128">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">подпунктах "а"</w:t>
+          <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P138" w:tooltip="в) затраты на содержание объектов особо ценного движимого имущества, а также затраты на аренду указанного имущества, за исключением затрат, указанных в подпункте &quot;в&quot; пункта 19 настоящего Положения;">
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>16. Базовый норматив затрат на оказание государственной услуги состоит из базового норматива:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) затрат, непосредственно связанных с оказанием государственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) затрат на общехозяйственные нужды на оказание государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">17. Базовый норматив затрат рассчитывается исходя из затрат, необходимых для оказания государственной услуги, с соблюдением показателей, отражающих отраслевую специфику государственной услуги (содержание, условия (формы) оказания государственной услуги), установленных в общероссийских базовых перечнях и (или) федеральных перечнях, отраслевой корректирующий коэффициент при которых принимает значение, равное 1, а также показателей, отражающих отраслевую специфику государственной услуги, установленных в общих требованиях, отраслевой корректирующий коэффициент при которых определяется по каждому показателю индивидуально с учетом требований </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P242">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">"в" пункта 20</w:t>
+          <w:t>пункта 26</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId33" w:tooltip="Постановление Правительства РФ от 16.05.2023 N 764 &quot;О внесении изменений в постановление Правительства Российской Федерации от 26 июня 2015 г. N 640 и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:t xml:space="preserve"> настоящего Положения (далее - показатели отраслевой специфики).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 09.07.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId129">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">Постановление</w:t>
+          <w:t>N 873</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P132" w:tooltip="б) затраты на приобретение материальных запасов и на приобретение движимого имущества (основных средств и нематериальных активов), используемого в процессе оказания государственной услуги, с учетом срока его полезного использования, а также затраты на аренду указанного имущества;">
+        <w:t xml:space="preserve">, от 28.12.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId130">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">подпункте "б" пункта 19</w:t>
+          <w:t>N 2313</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P137" w:tooltip="б) затраты на содержание объектов недвижимого имущества, а также затраты на аренду указанного имущества, за исключением затрат, указанных в подпункте &quot;в&quot; пункта 19 настоящего Положения;">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="P195"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:t xml:space="preserve">18. При определении базового норматива затрат в части затрат, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P198">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">подпунктах "б"</w:t>
+          <w:t>пункте 19</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P138" w:tooltip="в) затраты на содержание объектов особо ценного движимого имущества, а также затраты на аренду указанного имущества, за исключением затрат, указанных в подпункте &quot;в&quot; пункта 19 настоящего Положения;">
+        <w:t xml:space="preserve"> настоящего Положения, применяются нормы материальных, технических и трудовых ресурсов, используемых для оказания государственной услуги, установленные нормативными правовыми актами Российской Федерации (в том числе правовыми актами федеральных органов исполнительной власти, осуществляющих функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности), межгосударственными, национальными (государственными) стандартами Российской Федерации, строительными нормами и правилами, санитарными нормами и правилами, стандартами, порядками, регламентами и паспортами оказания государственных услуг в установленной сфере (далее - стандарты услуги).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Затраты, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P206">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">"в" пункта 20</w:t>
+          <w:t>пункте 20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P130" w:tooltip="19. В базовый норматив затрат, непосредственно связанных с оказанием государственной услуги, включаются:">
+        <w:t xml:space="preserve"> настоящего Положения, устанавливаются по видам указанных затрат исходя из нормативов их потребления, определяемых на основании стандартов услуги, или на основе усреднения показателей деятельности федерального государственного учреждения, которое имеет минимальный объем указанных затрат на оказание единицы государственной услуги в установленной сфере, или на основе медианного значения по федеральным </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>государственным учреждениям, оказывающим государственную услугу в установленной сфере деятельности, в соответствии с общими требованиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 18 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId131">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пунктах 19</w:t>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P135" w:tooltip="20. В базовый норматив затрат на общехозяйственные нужды на оказание государственной услуги включаются:">
+        <w:t xml:space="preserve"> Правительства РФ от 19.07.2018 N 849)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="P198"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t>19. В базовый норматив затрат, непосредственно связанных с оказанием государственной услуги, включаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) затраты на оплату труда работников, непосредственно связанных с оказанием государственной услуги, денежное довольствие военнослужащих (сотрудников, имеющих специальное звание), непосредственно связанных с оказанием государственной услуги, и страховые взносы, объектом обложения которых признаются указанные выплаты лицам, подлежащим обязательному социальному страхованию в соответствии с федеральными законами о конкретных видах обязательного социального страхования (далее - обязательные страховые взносы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "а" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId132">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">20</w:t>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...19 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId34" w:tooltip="&quot;Методика расчета предельных базовых бюджетных ассигнований федерального бюджета по государственным программам Российской Федерации и непрограммным направлениям деятельности на 2024 год и на плановый период 2025 и 2026 годов&quot; {КонсультантПлюс}">
+      <w:bookmarkStart w:id="13" w:name="P201"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:t>б) затраты на приобретение материальных запасов и на приобретение движимого имущества (основных средств и нематериальных активов), используемого в процессе оказания государственной услуги, с учетом срока его полезного использования, а также затраты на аренду указанного имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 06.10.2016 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId133">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">методики</w:t>
+          <w:t>N 1006</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...34 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P150" w:tooltip="При необходимости уточнения значений базовых нормативов затрат на оказание государственных услуг в иных случаях, предусмотренных нормативными правовыми актами Российской Федерации, приводящих к изменению объема финансового обеспечения выполнения государственного задания, соответствующее уточнение осуществляется в течение 30 рабочих дней со дня принятия (изменения) такого акта.">
+        <w:t xml:space="preserve">, от 19.07.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId134">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">абзаца второго</w:t>
+          <w:t>N 849</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P115" w:tooltip="По решению федерального органа исполнительной власти, осуществляющего функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, общие требования направляются в Министерство финансов Российской Федерации на согласование.">
+        <w:t xml:space="preserve">б(1)) утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId135">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">абзацем вторым пункта 13</w:t>
+          <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...49 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P155" w:tooltip="Значение территориального корректирующего коэффициента утверждается органом, осуществляющим функции и полномочия учредителя, если иное не предусмотрено федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, с учетом условий, обусловленных территориальными особенностями и составом имущественного комплекса, необходимого для выполнения государственного задания, территориальным расположен...">
+      <w:bookmarkStart w:id="14" w:name="P204"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:t>в) иные затраты, непосредственно связанные с оказанием государственной услуги, в том числе затраты на оплату коммунальных услуг, содержание объектов недвижимого имущества и (или) особо ценного движимого имущества (аренду указанного имущества) в части имущества, используемого в процессе оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId136">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">абзаце втором</w:t>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> Правительства РФ от 16.07.2020 N 1052)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+      <w:bookmarkStart w:id="15" w:name="P206"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:t>20. В базовый норматив затрат на общехозяйственные нужды на оказание государственной услуги включаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...33 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId35" w:tooltip="Приказ Министра обороны РФ от 24.11.2017 N 705 (ред. от 11.11.2022) &quot;Об утверждении Порядка определения и утверждения значения отраслевого корректирующего коэффициента к базовому нормативу затрат на оказание государственных услуг федеральными государственными бюджетными учреждениями и федеральными государственными автономными учреждениями, функции и полномочия учредителя которых осуществляет Министерство обороны Российской Федерации&quot; (Зарегистрировано в Минюсте России 19.12.2017 N 49315) {КонсультантПлюс}">
+      <w:bookmarkStart w:id="16" w:name="P207"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:t xml:space="preserve">а) затраты на коммунальные услуги, за исключением затрат, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P204">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">порядком</w:t>
+          <w:t>подпункте "в" пункта 19</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId36" w:tooltip="Справочная информация: &quot;Перечень нормативных актов, регулирующих деятельность государственных учреждений, подведомственных федеральным органам исполнительной власти&quot; (Материал подготовлен специалистами КонсультантПлюс) {КонсультантПлюс}">
+        <w:t xml:space="preserve"> настоящего Положения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId137">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">порядке</w:t>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> Правительства РФ от 16.07.2020 N 1052)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P122" w:tooltip="15(1). Значения нормативных затрат на оказание государственной услуги (с учетом корректирующих коэффициентов), не являющиеся сведениями, составляющими государственную тайну, утверждаются в форме электронного документа в системе &quot;Электронный бюджет&quot; путем подписания усиленной квалифицированной электронной подписью лица, имеющего право действовать от имени соответствующего органа исполнительной власти (учреждения).">
+      <w:bookmarkStart w:id="17" w:name="P209"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:t xml:space="preserve">б) затраты на содержание объектов недвижимого имущества, а также затраты на аренду указанного имущества, за исключением затрат, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P204">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пунктом 15(1)</w:t>
+          <w:t>подпункте "в" пункта 19</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...34 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId37" w:tooltip="Справочная информация: &quot;Перечень нормативных актов, регулирующих деятельность государственных учреждений, подведомственных федеральным органам исполнительной власти&quot; (Материал подготовлен специалистами КонсультантПлюс) {КонсультантПлюс}">
+        <w:t xml:space="preserve"> настоящего Положения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 06.10.2016 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId138">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">порядке</w:t>
+          <w:t>N 1006</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...32 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId38" w:tooltip="Приказ Минобрнауки России от 22.10.2021 N 973 (ред. от 20.05.2022) &quot;Об утверждении Особенностей расчета нормативных затрат на выполнение работ по проведению фундаментальных, прикладных и поисковых научных исследований, содержащихся в федеральном перечне (классификаторе) государственных услуг, не включенных в общероссийские базовые (отраслевые) перечни (классификаторы) государственных и муниципальных услуг, оказываемых физическим лицам, и работ, оказание и выполнение которых предусмотрено нормативными правов {КонсультантПлюс}">
+        <w:t xml:space="preserve">, от 16.07.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId139">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">особенности</w:t>
+          <w:t>N 1052</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...19 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P165" w:tooltip="28. Нормативные затраты на выполнение работы определяются при расчете объема финансового обеспечения выполнения государственного задания в порядке, установленном органом, осуществляющим функции и полномочия учредителя, а также по решению главного распорядителя средств федерального бюджета, в ведении которого находятся федеральные казенные учреждения.">
+      <w:bookmarkStart w:id="18" w:name="P211"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:t xml:space="preserve">в) затраты на содержание объектов особо ценного движимого имущества, а также затраты на аренду указанного имущества, за исключением затрат, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P204">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">абзаце первом</w:t>
+          <w:t>подпункте "в" пункта 19</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P165" w:tooltip="28. Нормативные затраты на выполнение работы определяются при расчете объема финансового обеспечения выполнения государственного задания в порядке, установленном органом, осуществляющим функции и полномочия учредителя, а также по решению главного распорядителя средств федерального бюджета, в ведении которого находятся федеральные казенные учреждения.">
+        <w:t xml:space="preserve"> настоящего Положения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 06.10.2016 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId140">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пунктом 28</w:t>
+          <w:t>N 1006</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...48 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId39" w:tooltip="Постановление Правительства РФ от 16.05.2023 N 764 &quot;О внесении изменений в постановление Правительства Российской Федерации от 26 июня 2015 г. N 640 и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:t xml:space="preserve">, от 16.07.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId141">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">Постановление</w:t>
+          <w:t>N 1052</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...67 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId40" w:tooltip="Постановление Правительства РФ от 16.05.2023 N 764 &quot;О внесении изменений в постановление Правительства Российской Федерации от 26 июня 2015 г. N 640 и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:bookmarkStart w:id="19" w:name="P213"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:t xml:space="preserve">г) утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId142">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">Постановление</w:t>
+          <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t>д) затраты на приобретение услуг связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t>е) затраты на приобретение транспортных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...32 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId41" w:tooltip="Постановление Правительства РФ от 16.05.2023 N 764 &quot;О внесении изменений в постановление Правительства Российской Федерации от 26 июня 2015 г. N 640 и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:t xml:space="preserve">ж) затраты на оплату труда работников, которые не принимают непосредственного участия в оказании государственной услуги, денежное довольствие военнослужащих (сотрудников, имеющих специальное звание), которые не принимают непосредственного участия в оказании </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>государственной услуги, и обязательные страховые взносы указанных работников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "ж" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId143">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">Постановление</w:t>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId42" w:tooltip="Постановление Правительства РФ от 16.05.2023 N 764 &quot;О внесении изменений в постановление Правительства Российской Федерации от 26 июня 2015 г. N 640 и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:t>з) затраты на прочие общехозяйственные нужды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="P219"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:t xml:space="preserve">21. В затраты, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P207">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">Постановление</w:t>
+          <w:t>подпунктах "а"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P172" w:tooltip="б) затраты на приобретение материальных запасов и на приобретение движимого имущества (основных средств и нематериальных активов), используемого в процессе выполнения работы, с учетом срока его полезного использования, а также затраты на аренду указанного имущества;">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P211">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">подпунктах "б"</w:t>
+          <w:t>"в" пункта 20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P176" w:tooltip="д) затраты на содержание объектов недвижимого имущества, необходимого для выполнения государственного задания, а также затраты на аренду указанного имущества;">
+        <w:t xml:space="preserve"> настоящего Положения, включаются затраты на оказание государственной услуги в отношении имущества учреждения, используемого в том числе на основании договора аренды (финансовой аренды) или договора безвозмездного пользования, для выполнения государственного задания и общехозяйственных нужд (далее - имущество, необходимое для выполнения государственного задания).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Абзацы второй - третий утратили силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId144">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">"д"</w:t>
+          <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P177" w:tooltip="е) затраты на содержание объектов особо ценного движимого имущества и имущества, необходимого для выполнения государственного задания, а также затраты на аренду указанного имущества;">
+        <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Затраты на аренду имущества, включенные в затраты, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P201">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">"е" пункта 29</w:t>
+          <w:t>подпункте "б" пункта 19</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...20 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P165" w:tooltip="28. Нормативные затраты на выполнение работы определяются при расчете объема финансового обеспечения выполнения государственного задания в порядке, установленном органом, осуществляющим функции и полномочия учредителя, а также по решению главного распорядителя средств федерального бюджета, в ведении которого находятся федеральные казенные учреждения.">
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P209">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">абзацем первым пункта 28</w:t>
+          <w:t>подпунктах "б"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...62 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P122" w:tooltip="15(1). Значения нормативных затрат на оказание государственной услуги (с учетом корректирующих коэффициентов), не являющиеся сведениями, составляющими государственную тайну, утверждаются в форме электронного документа в системе &quot;Электронный бюджет&quot; путем подписания усиленной квалифицированной электронной подписью лица, имеющего право действовать от имени соответствующего органа исполнительной власти (учреждения).">
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P211">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пунктом 15(1)</w:t>
+          <w:t>"в" пункта 20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...20 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId43" w:tooltip="Постановление Правительства РФ от 10.12.2025 N 2005 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:t xml:space="preserve"> настоящего Положения, учитываются в составе указанных затрат в случае, если имущество, необходимое для выполнения государственного задания, не закреплено за федеральным бюджетным или автономным учреждением на праве оперативного управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId145">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">Постановление</w:t>
+          <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId44" w:tooltip="Постановление Правительства РФ от 09.07.2019 N 873 (ред. от 10.12.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 26 июня 2015 г. N 640 и признании утратившими силу некоторых положений постановления Правительства Российской Федерации от 6 октября 2016 г. N 1006&quot; {КонсультантПлюс}">
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 21 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId146">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">Постановление</w:t>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId45" w:tooltip="Постановление Правительства РФ от 13.09.2017 N 1101 (ред. от 10.12.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 26 июня 2015 г. N 640&quot; {КонсультантПлюс}">
+        <w:t xml:space="preserve">22. Значение базового норматива затрат на оказание государственной услуги утверждается федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, общей суммой, с выделением сумм затрат, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P198">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">Постановление</w:t>
+          <w:t>пунктах 19</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P206">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, используемых при определении значения базового норматива затрат на оказание государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае включения в общероссийский базовый перечень или федеральный перечень новой государственной услуги значение базового норматива затрат на оказание такой услуги утверждается в течение 30 рабочих дней со дня утверждения соответствующих изменений, внесенных в общероссийский базовый перечень или федеральный перечень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 22 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId147">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">22(1). Значение базового норматива затрат на оказание государственной услуги уточняется на очередной финансовый год и плановый период федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, на прогнозный уровень инфляции (индекс роста потребительских цен) в соответствии с прогнозом социально-экономического развития Российской Федерации на соответствующий финансовый год и плановый период не позднее 15 рабочих дней со дня размещения на официальном сайте Министерства финансов Российской Федерации в информационно-телекоммуникационной сети "Интернет" </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId148">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>методики</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> расчета базовых бюджетных ассигнований по государственным программам Российской Федерации и непрограммным направлениям деятельности на очередной финансовый год и плановый период.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="P228"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:t>При необходимости уточнения значений базовых нормативов затрат на оказание государственных услуг в иных случаях, предусмотренных нормативными правовыми актами Российской Федерации, приводящих к изменению объема финансового обеспечения выполнения государственного задания, соответствующее уточнение осуществляется в течение 30 рабочих дней со дня принятия (изменения) такого акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае если значения базовых нормативов затрат на оказание государственных услуг в соответствии с положением </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P228">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаца второго</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта уточнены в текущем финансовом году после внесения на рассмотрение в Правительство Российской Федерации проекта федерального закона о федеральном бюджете на очередной финансовый год и плановый период, уточненные значения базовых нормативов затрат на оказание государственных услуг применяются </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>начиная с расчета субсидии на финансовое обеспечение выполнения государственного задания (далее - субсидия) на первый год планового периода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId149">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 22(1) в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId150">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 19.11.2020 N 1890)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">23. Значение базового норматива затрат на оказание государственной услуги утверждается по согласованию с Министерством финансов Российской Федерации в случае, если общие требования не были согласованы федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, с Министерством финансов Российской Федерации в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P176">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем вторым пункта 13</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>24. Корректирующие коэффициенты, применяемые при расчете нормативных затрат на оказание государственной услуги, состоят из территориального корректирующего коэффициента и отраслевого корректирующего коэффициента, либо по решению федерального органа исполнительной власти, осуществляющего функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, из нескольких отраслевых корректирующих коэффициентов, а также коэффициентов приведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId151">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>25. В территориальный корректирующий коэффициент включаются территориальный корректирующий коэффициент на оплату труда с обязательными страховыми взносами и территориальный корректирующий коэффициент на коммунальные услуги и на содержание недвижимого имущества.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId152">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="P237"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:t>Значение территориального корректирующего коэффициента утверждается органом, осуществляющим функции и полномочия учредителя, если иное не предусмотрено федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, с учетом условий, обусловленных территориальными особенностями и составом имущественного комплекса, необходимого для выполнения государственного задания, территориальным расположением федеральных бюджетных или автономных учреждений, их обособленных подразделений, и рассчитывается в соответствии с общими требованиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 06.10.2016 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId153">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1006</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 09.07.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId154">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 873</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Значения территориальных корректирующих коэффициентов, применяемых при расчете нормативных затрат на оказание государственных услуг федеральными бюджетными и автономными учреждениями, функции и полномочия учредителя в отношении которых осуществляет Правительство Российской Федерации, утверждаются федеральными органами государственной власти, осуществляющими функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, соответствующей основным видам деятельности таких учреждений, за исключением случая утверждения значений территориальных корректирующих коэффициентов федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, указанного в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P237">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце втором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId155">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId156">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Общими требованиями может устанавливаться, что в состав территориального коэффициента включаются по согласованию с Министерством финансов Российской Федерации иные коэффициенты, отражающие территориальные особенности оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="P242"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:t xml:space="preserve">26. Отраслевой корректирующий коэффициент учитывает показатели отраслевой специфики </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>и определяется в соответствии с общими требованиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId157">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Значение отраслевого корректирующего коэффициента утверждается федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности (уточняется при необходимости при формировании обоснований бюджетных ассигнований федерального бюджета на очередной финансовый год и плановый период не позднее 15 рабочих дней со дня размещения на официальном сайте Министерства финансов Российской Федерации в информационно-телекоммуникационной сети "Интернет" методики расчета базовых бюджетных ассигнований по государственным программам Российской Федерации и непрограммным направлениям деятельности на очередной финансовый год и плановый период).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId158">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 19.11.2020 N 1890)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Значение отраслевого корректирующего коэффициента к базовому нормативу затрат на оказание государственных услуг федеральными государственными учреждениями, функции и полномочия учредителя которых осуществляют федеральные органы исполнительной власти (государственные органы), в которых предусмотрена военная и приравненная к ней служба, определяется и утверждается в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId159">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>порядком</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, утвержденным указанными органами по согласованию с Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId160">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">26(1). В случае необходимости при формировании обоснований бюджетных ассигнований федерального бюджета на очередной финансовый год и плановый период уточнения объема финансового обеспечения выполнения государственного задания на оказание государственных услуг в отношении отдельного федерального бюджетного или автономного учреждения органом, осуществляющим функции и полномочия учредителя в отношении указанных учреждений, применяются коэффициенты приведения, определяемые в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId161">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>порядке</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, установленном правовым актом такого органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Коэффициенты приведения в отношении федеральных бюджетных и автономных учреждений, функции и полномочия учредителя в отношении которых осуществляются Правительством Российской Федерации либо государственными органами, определенными в уставах таких учреждений, утвержденных нормативными правовыми актами Президента Российской Федерации, определяются в порядке, установленном указанными учреждениями, если иное не предусмотрено уставами таких учреждений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId162">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 26(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId163">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="P252"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:t xml:space="preserve">27. Значения базового норматива затрат на оказание государственных услуг, отраслевых и территориальных корректирующих коэффициентов утверждаются в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P187">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 15(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Значения базовых нормативов затрат на оказание государственных услуг и отраслевых корректирующих коэффициентов подлежат размещению в порядке, установленном Министерством финансов Российской Федерации, на едином портале бюджетной системы Российской Федерации в информационно-телекоммуникационной сети "Интернет".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 27 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId164">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="P255"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r>
+        <w:t xml:space="preserve">28. Нормативные затраты на выполнение работы определяются при расчете объема финансового обеспечения выполнения государственного задания в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId165">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>порядке</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, установленном органом, осуществляющим функции и полномочия учредителя, а также по решению главного распорядителя средств федерального бюджета, в ведении которого находятся федеральные казенные учреждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId166">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Нормативные затраты на выполнение работы федеральными бюджетными и автономными учреждениями, функции и полномочия учредителя в отношении которых осуществляются Правительством Российской Федерации либо государственными органами, определенными в уставах таких учреждений, утвержденных нормативными правовыми актами Президента Российской Федерации, определяются при расчете объема финансового обеспечения выполнения государственного задания в порядке, установленном указанными учреждениями по согласованию с Министерством финансов Российской Федерации (если иной порядок определения нормативных затрат на выполнение работ не установлен уставом федерального бюджетного или автономного учреждения).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 13.09.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId167">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1101</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 19.07.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId168">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 849</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 31.12.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId169">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1944</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Федеральный орган исполнительной власти, осуществляющий функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, вправе установить по согласованию с Министерством финансов Российской Федерации </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId170">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>особенности</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> расчета нормативных затрат на выполнение работ, содержащихся в федеральном перечне, сформированном указанным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId171">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2020 N 2313)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Особенности расчета нормативных затрат на выполнение работ учитываются при определении нормативных затрат на выполнение работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId172">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2020 N 2313)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В порядке, указанном в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P255">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце первом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, может устанавливаться применение территориального корректирующего коэффициента с учетом условий, обусловленных территориальными особенностями и составом имущественного комплекса, необходимого для выполнения работ, территориальным расположением федеральных бюджетных или автономных учреждений, их обособленных подразделений, отраслевого корректирующего коэффициента и (или) иного корректирующего коэффициента, определяемых в соответствии с таким порядком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId173">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 16.07.2020 N 1052; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId174">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">29. Нормативные затраты на выполнение работы рассчитываются на работу в целом или в случае установления в государственном задании показателей объема выполнения работы - на единицу объема работы. Нормативные затраты на выполнение работ, по которым федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере деятельности, в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P255">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 28</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения установлены особенности расчета нормативных затрат на выполнение работ, рассчитываются на единицу объема работы. В нормативные затраты на выполнение работы включаются в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId175">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2020 N 2313)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) затраты на оплату труда работников, непосредственно связанных с выполнением работы, денежное довольствие военнослужащих (сотрудников, имеющих специальное звание), непосредственно связанных с выполнением работы, и обязательные страховые взносы указанных работников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "а" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId176">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="P269"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:t>б) затраты на приобретение материальных запасов и на приобретение движимого имущества (основных средств и нематериальных активов), используемого в процессе выполнения работы, с учетом срока его полезного использования, а также затраты на аренду указанного имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 06.10.2016 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId177">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1006</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 19.07.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId178">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 849</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б(1). утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId179">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>в) затраты на иные расходы, непосредственно связанные с выполнением работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) затраты на оплату коммунальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="P274"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:t>д) затраты на содержание объектов недвижимого имущества, необходимого для выполнения государственного задания, а также затраты на аренду указанного имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId180">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="P276"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:t>е) затраты на содержание объектов особо ценного движимого имущества и имущества, необходимого для выполнения государственного задания, а также затраты на аренду указанного имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId181">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="P278"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r>
+        <w:t xml:space="preserve">ж) утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId182">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>з) затраты на приобретение услуг связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и) затраты на приобретение транспортных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>к) затраты на оплату труда работников, которые не принимают непосредственного участия в выполнении работы, денежное довольствие военнослужащих (сотрудников, имеющих специальное звание), которые не принимают непосредственного участия в выполнении работы, и обязательные страховые взносы указанных работников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "к" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId183">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>л) затраты на прочие общехозяйственные нужды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">29(1). Утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId184">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">30. Абзац утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId185">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Затраты на аренду имущества, включенные в затраты, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P269">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P274">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"д"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P276">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"е" пункта 29</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, учитываются в составе указанных затрат в случае, если имущество, необходимое для выполнения государственного задания, не закреплено за федеральным бюджетным или автономным учреждением на праве оперативного управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 30 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId186">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="P288"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:t xml:space="preserve">31. При определении нормативных затрат на выполнение работы применяются показатели материальных, технических и трудовых ресурсов, используемых для выполнения работы, по видам затрат исходя из нормативов их потребления, установленных нормативными правовыми актами Российской Федерации, межгосударственными, национальными (государственными) стандартами Российской Федерации, строительными нормами и правилами, санитарными нормами и правилами, стандартами, порядками, регламентами и паспортами выполнения работ в установленной сфере, или на основе усреднения показателей деятельности федерального государственного учреждения, которое имеет минимальный объем указанных затрат на выполнение работы в установленной сфере, или на основе медианного значения по федеральным государственным учреждениям, выполняющим работу в установленной сфере деятельности, в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P255">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым пункта 28</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 31 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId187">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 19.07.2018 N 849)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="P290"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r>
+        <w:t>32. Значения нормативных затрат на выполнение работы утверждаются органом, осуществляющим функции и полномочия учредителя, а также главным распорядителем средств федерального бюджета, в ведении которого находятся федеральные казенные учреждения (в случае принятия им решения о применении нормативных затрат при расчете объема финансового обеспечения выполнения государственного задания).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 06.10.2016 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId188">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1006</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 09.07.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId189">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 873</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 10.12.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId190">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t>2005</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Значения нормативных затрат на выполнение работ федеральными бюджетными и автономными учреждениями, функции и полномочия учредителя в отношении которых осуществляет Правительство Российской Федерации, утверждаются указанными учреждениями по согласованию с Министерством финансов Российской Федерации (если иной порядок определения нормативных затрат на выполнение работ не установлен уставом федерального бюджетного или автономного учреждения).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 06.10.2016 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId191">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1006</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 13.09.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId192">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1101</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 09.07.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId193">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 873</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Значения нормативных затрат на выполнение работ федеральным государственным учреждением, устав которого утвержден нормативным правовым актом Президента Российской Федерации, утверждаются указанным учреждением, если иное не предусмотрено уставом такого учреждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId194">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 31.12.2019 N 1944)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Значения нормативных затрат на выполнение работ утверждаются в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P187">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 15(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId195">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="P298"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r>
+        <w:t xml:space="preserve">33. Утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId196">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">34 - 35. Утратили силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId197">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="P300"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r>
+        <w:t>36. В случае если федеральное бюджетное или автономное учреждение в рамках установленного государственного задания оказывает государственные услуги (выполняет работы) для физических и юридических лиц с взиманием платы в случаях, предусмотренных федеральными законами, объем финансового обеспечения выполнения государственного задания, рассчитанный на основе нормативных затрат, подлежит уменьшению на объем доходов от указанной платной деятельности исходя из объема государственной услуги (работы), за оказание (выполнение) которой предусмотрено взимание платы, и размера платы (цены, тарифа), установленного в государственном задании, органом, осуществляющим функции и полномочия учредителя, с учетом положений, установленных федеральными законами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 36 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId198">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">37. Утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId199">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="P303"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r>
+        <w:t>38. Нормативные затраты (затраты), определяемые в соответствии с настоящим Положением, учитываются при формировании обоснований бюджетных ассигнований федерального бюджета на очередной финансовый год и плановый период.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>39. Финансовое обеспечение выполнения государственного задания осуществляется в пределах бюджетных ассигнований, предусмотренных в федеральном бюджете на указанные цели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Финансовое обеспечение выполнения государственного задания федеральным бюджетным или автономным учреждением осуществляется путем предоставления субсидии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Финансовое обеспечение выполнения государственного задания федеральным казенным учреждением осуществляется в соответствии с показателями бюджетной сметы этого учреждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="P307"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r>
+        <w:t xml:space="preserve">39(1). В случае если при формировании главным распорядителем средств федерального бюджета обоснований бюджетных ассигнований федерального бюджета на очередной финансовый год и плановый период (внесении изменений в обоснования бюджетных ассигнований федерального бюджета на текущий финансовый год и плановый период) объем субсидии, </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>рассчитанный в соответствии с настоящим Положением, превышает объем бюджетных ассигнований, предусмотренных главному распорядителю средств федерального бюджета на предоставление субсидий, применяется коэффициент выравнивания (Квр), значение которого не может превышать единицу и определяется по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId200">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...97 lines deleted...]
-          <w:position w:val="-25"/>
+          <w:noProof/>
+          <w:position w:val="-27"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1104900" cy="447675"/>
+            <wp:extent cx="1215390" cy="492760"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Консультант Плюс"/>
+            <wp:docPr id="2" name="Консультант Плюс"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46">
+                    <a:blip r:embed="rId201" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1104900" cy="447675"/>
+                      <a:ext cx="1215390" cy="492760"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="0"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>где:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>БА - объем бюджетных ассигнований, предусмотренных в очередном финансовом году в федеральном бюджете главному распорядителю средств федерального бюджета на предоставление субсидий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId202">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ОФО</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...45 lines deleted...]
-          <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">i</w:t>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> - планируемый объем субсидии на очередной финансовый год, необходимый i-му федеральному бюджетному или автономному учреждению для выполнения государственного задания.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...12 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P199" w:tooltip="39(1). В случае если при формировании главным распорядителем средств федерального бюджета обоснований бюджетных ассигнований федерального бюджета на очередной финансовый год и плановый период (внесении изменений в обоснования бюджетных ассигнований федерального бюджета на текущий финансовый год и плановый период) объем субсидии, рассчитанный в соответствии с настоящим Положением, превышает объем бюджетных ассигнований, предусмотренных главному распорядителю средств федерального бюджета на предоставление ...">
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId203">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">абзацем первым</w:t>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P86" w:tooltip="7. Распределение показателей объема государственных услуг (работ), содержащихся в государственном задании, утвержденном федеральному государственному учреждению, между созданными им в установленном порядке обособленными подразделениями или внесение изменений в указанные показатели осуществляется в соответствии с положениями настоящего раздела по форме, установленной для государственного задания, согласно приложению N 1(1) органом, осуществляющим функции и полномочия учредителя, - в отношении федеральных ...">
+        <w:t xml:space="preserve">В случае внесения изменений в обоснования бюджетных ассигнований федерального бюджета на текущий финансовый год и плановый период коэффициент выравнивания (Квр) может быть уточнен главным распорядителем средств федерального бюджета в пределах значения, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P307">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пунктом 7</w:t>
+          <w:t>абзацем первым</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P207" w:tooltip="40. Финансовое обеспечение оказания государственных услуг (выполнения работ) обособленными подразделениями федерального государственного учреждения в случае, установленном пунктом 7 настоящего Положения, осуществляется в пределах рассчитанного в соответствии с настоящим Положением объема финансового обеспечения выполнения государственного задания федеральным государственным учреждением в соответствии с правовым актом федерального государственного учреждения, создавшего обособленное подразделение. По реше...">
+        <w:t xml:space="preserve"> настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId204">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">абзацем первым</w:t>
+          <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...218 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId47" w:tooltip="Справочная информация: &quot;Типовые формы договоров (соглашений) о предоставлении субсидий, иных межбюджетных трансфертов&quot; (Материал подготовлен специалистами КонсультантПлюс) {КонсультантПлюс}">
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 39(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId205">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">формой</w:t>
+          <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> Правительства РФ от 16.05.2023 N 764)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...63 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P207" w:tooltip="40. Финансовое обеспечение оказания государственных услуг (выполнения работ) обособленными подразделениями федерального государственного учреждения в случае, установленном пунктом 7 настоящего Положения, осуществляется в пределах рассчитанного в соответствии с настоящим Положением объема финансового обеспечения выполнения государственного задания федеральным государственным учреждением в соответствии с правовым актом федерального государственного учреждения, создавшего обособленное подразделение. По реше...">
+      <w:bookmarkStart w:id="36" w:name="P320"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r>
+        <w:t xml:space="preserve">40. Финансовое обеспечение оказания государственных услуг (выполнения работ) обособленными подразделениями федерального государственного учреждения в случае, установленном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P130">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пунктах 40</w:t>
+          <w:t>пунктом 7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P223" w:tooltip="44. Предоставление федеральному бюджетному или автономному учреждению субсидии в течение финансового года осуществляется на основании соглашения о порядке и условиях предоставления субсидии, заключаемого органом, осуществляющим функции и полномочия учредителя, с федеральным бюджетным или автономным учреждением в соответствии с типовой формой, утвержденной Министерством финансов Российской Федерации (далее - соглашение). Соглашение определяет права, обязанности и ответственность сторон, в том числе объем ...">
+        <w:t xml:space="preserve"> настоящего Положения, осуществляется в пределах рассчитанного в соответствии с настоящим Положением объема финансового обеспечения выполнения государственного задания федеральным государственным учреждением в соответствии с правовым актом федерального государственного учреждения, создавшего обособленное подразделение. По решению органа, осуществляющего функции и полномочия учредителя, указанный правовой акт подлежит согласованию с органом, осуществляющим функции и полномочия учредителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId206">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">44</w:t>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...48 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P1272" w:tooltip="                           ОТЧЕТ О ВЫПОЛНЕНИИ">
+        <w:t xml:space="preserve">Правовой акт, предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P320">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">приложением N 2</w:t>
+          <w:t>абзацем первым</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> настоящего пункта, должен содержать также положения об объеме и периодичности перечисления средств на финансовое обеспечение выполнения государственного задания в течение финансового года и порядок взаимодействия федерального государственного учреждения с обособленным подразделением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P243" w:tooltip="47. Федеральные бюджетные и автономные учреждения, федеральные казенные учреждения представляют соответственно органам, осуществляющим функции и полномочия учредителей, главным распорядителям средств федерального бюджета, в ведении которых находятся федеральные казенные учреждения, отчет о выполнении государственного задания, предусмотренный приложением N 2 к настоящему Положению, в соответствии с требованиями, установленными в государственном задании.">
+        <w:t>41. Уменьшение объема субсидии в течение срока выполнения государственного задания осуществляется только при соответствующем изменении государственного задания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Изменение нормативных затрат, определяемых в соответствии с настоящим Положением, в течение срока выполнения государственного задания осуществляется (при необходимости) в случаях, предусмотренных нормативными правовыми актами Российской Федерации (включая внесение изменений в указанные нормативные правовые акты), приводящих к изменению объема финансового обеспечения выполнения государственного задания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId207">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пунктом 47</w:t>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P232" w:tooltip="46. Перечисление платежа, завершающего выплату субсидии, в IV квартале должно осуществляться не позднее 1 декабря текущего финансового года после предоставления в срок, установленный в государственном задании, федеральным бюджетным или автономным учреждением предварительного отчета о выполнении государственного задания в части предварительной оценки достижения плановых показателей годового объема оказания государственных услуг за соответствующий финансовый год, составленного по форме, аналогичной форме о...">
+      <w:bookmarkStart w:id="37" w:name="P326"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Объем субсидии может быть изменен в течение срока выполнения государственного задания в случаях, предусмотренных актами Президента Российской Федерации, Правительства Российской Федерации, реализация которых требует дополнительного выделения (перераспределения) бюджетных ассигнований на финансовое обеспечение выполнения государственного задания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId208">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">абзаце первом</w:t>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P232" w:tooltip="46. Перечисление платежа, завершающего выплату субсидии, в IV квартале должно осуществляться не позднее 1 декабря текущего финансового года после предоставления в срок, установленный в государственном задании, федеральным бюджетным или автономным учреждением предварительного отчета о выполнении государственного задания в части предварительной оценки достижения плановых показателей годового объема оказания государственных услуг за соответствующий финансовый год, составленного по форме, аналогичной форме о...">
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При досрочном прекращении выполнения государственного задания по установленным в нем основаниям неиспользованные остатки субсидии в размере, соответствующем показателям, характеризующим объем неоказанных государственных услуг (невыполненных работ), подлежат перечислению в установленном порядке федеральными бюджетными или автономными учреждениями в федеральный бюджет и учитываются в порядке, установленном для учета сумм возврата дебиторской задолженности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId209">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">абзацем первым</w:t>
+          <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P235" w:tooltip="Расчет объема субсидии, подлежащей возврату в федеральный бюджет, осуществляется с применением нормативных затрат на оказание государственных услуг (выполнение работ), определяемых в соответствии с настоящим Положением, по форме, предусмотренной соглашением.">
+        <w:t>При досрочном прекращении выполнения государственного задания в связи с реорганизацией федерального бюджетного или автономного учреждения неиспользованные остатки субсидии подлежат перечислению соответствующим федеральным бюджетным и автономным учреждениям, являющимся правопреемниками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId210">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">абзаца четвертого</w:t>
+          <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P228" w:tooltip="45. Перечисление субсидии осуществляется в соответствии с графиком, содержащимся в соглашении или правовых актах, указанных в пунктах 40 и 44 настоящего Положения, не реже одного раза в квартал в сумме, не превышающей:">
+        <w:t>При изменении в течение текущего финансового года типа федерального бюджетного или автономного учреждения на казенное неиспользованные остатки субсидии подлежат возврату органу, осуществляющему функции и полномочия учредителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId211">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">пунктами 45</w:t>
+          <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P232" w:tooltip="46. Перечисление платежа, завершающего выплату субсидии, в IV квартале должно осуществляться не позднее 1 декабря текущего финансового года после предоставления в срок, установленный в государственном задании, федеральным бюджетным или автономным учреждением предварительного отчета о выполнении государственного задания в части предварительной оценки достижения плановых показателей годового объема оказания государственных услуг за соответствующий финансовый год, составленного по форме, аналогичной форме о...">
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>41(1). При внесении изменений в показатели государственного задания при реорганизации федерального бюджетного или автономного учреждения (в случаях, предусмотренных абзацами пятым - восьмым пункта 6 настоящего Положения):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в форме присоединения или слияния - объем субсидии, предоставляемой федеральному бюджетному или автономному учреждению-правопреемнику, устанавливается с учетом объемов субсидий, предоставленных реорганизованным учреждениям, прекращающим свою деятельность, путем их суммирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в форме выделения - объем субсидии, предоставляемой федеральному бюджетному или автономному учреждению, реорганизованному путем выделения из него других учреждений, подлежит уменьшению на объем субсидий, предоставляемых вновь возникшим юридическим лицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в форме разделения - объем субсидии, предоставляемой вновь возникшим юридическим лицам, формируется путем разделения объема субсидии, предоставленной федеральному бюджетному или автономному учреждению, прекращающему свою деятельность в результате реорганизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Объем субсидий, предоставленных учреждениям, прекращающим свою деятельность в результате реорганизации, принимает нулевое значение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>После завершения реорганизации объем субсидий, предоставляемых реорганизованным федеральным бюджетным или автономным учреждениям, за исключением федеральных бюджетных или автономных учреждений, прекращающих свою деятельность в результате реорганизации, должен соответствовать объему субсидии, предоставленной федеральному бюджетному или автономному учреждению до начала реорганизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 41(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId212">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">46</w:t>
+          <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...32 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId48" w:tooltip="Указ Президента РФ от 07.05.2012 N 597 &quot;О мероприятиях по реализации государственной социальной политики&quot; {КонсультантПлюс}">
+        <w:t xml:space="preserve">42. Федеральные органы исполнительной власти, осуществляющие функции по выработке государственной политики и нормативно-правовому регулированию в установленной сфере </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>деятельности, вправе утвердить по согласованию с Министерством финансов Российской Федерации методические рекомендации по распределению субсидий, предоставляемых федеральным бюджетным или автономным учреждениям, оказывающим (выполняющим) услуги (работы) в сферах деятельности, по которым указанными органами сформированы общероссийские базовые перечни и (или) федеральные перечни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId213">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">N 597</w:t>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId49" w:tooltip="Указ Президента РФ от 01.06.2012 N 761 &quot;О Национальной стратегии действий в интересах детей на 2012 - 2017 годы&quot; {КонсультантПлюс}">
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>43. Субсидия перечисляется в установленном порядке на счет территориального органа Федерального казначейства по месту открытия лицевого счета федеральному бюджетному или автономному учреждению или на счет, открытый в кредитной организации федеральному бюджетному или автономному учреждению, осуществляющему деятельность за пределами территории Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 43 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId214">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">N 761</w:t>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId50" w:tooltip="Указ Президента РФ от 28.12.2012 N 1688 (ред. от 14.11.2017) &quot;О некоторых мерах по реализации государственной политики в сфере защиты детей-сирот и детей, оставшихся без попечения родителей&quot; {КонсультантПлюс}">
+        <w:t xml:space="preserve"> Правительства РФ от 18.01.2023 N 38)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="P345"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r>
+        <w:t xml:space="preserve">44. Предоставление федеральному бюджетному или автономному учреждению субсидии в течение финансового года осуществляется на основании соглашения о порядке и условиях предоставления субсидии, заключаемого органом, осуществляющим функции и полномочия учредителя, с федеральным бюджетным или автономным учреждением в соответствии с типовой </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId215">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">N 1688</w:t>
+          <w:t>формой</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P211" w:tooltip="Объем субсидии может быть изменен в течение срока выполнения государственного задания в случаях, предусмотренных актами Президента Российской Федерации, Правительства Российской Федерации, реализация которых требует дополнительного выделения (перераспределения) бюджетных ассигнований на финансовое обеспечение выполнения государственного задания.">
+        <w:t>, утвержденной Министерством финансов Российской Федерации (далее - соглашение). Соглашение определяет права, обязанности и ответственность сторон, в том числе объем и периодичность перечисления субсидии в течение финансового года. Соглашение заключается сторонами не позднее 15 рабочих дней со дня утверждения государственного задания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 06.10.2016 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId216">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">абзацем третьим пункта 41</w:t>
+          <w:t>N 1006</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...48 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P1272" w:tooltip="                           ОТЧЕТ О ВЫПОЛНЕНИИ">
+        <w:t xml:space="preserve">, от 09.07.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId217">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">приложением N 2</w:t>
+          <w:t>N 873</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...96 lines deleted...]
-      <w:hyperlink w:history="0" r:id="rId51" w:tooltip="Справочная информация: &quot;Перечень нормативных актов, регулирующих деятельность государственных учреждений, подведомственных федеральным органам исполнительной власти&quot; (Материал подготовлен специалистами КонсультантПлюс) {КонсультантПлюс}">
+        <w:t xml:space="preserve">, от 10.12.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId218">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">Правила</w:t>
+          <w:t>N 2005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t>Предоставление субсидии федеральным бюджетным или автономным учреждениям, выполняющим функции главного распорядителя средств федерального бюджета, осуществляется в соответствии с правовым актом этого учреждения, содержащим положения об объеме и периодичности предоставления субсидии в течение финансового года и порядок взаимодействия структурных подразделений учреждения по предоставлению субсидии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...371 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P809" w:tooltip="&lt;1&gt; Номер государственного задания присваивается в системе &quot;Электронный бюджет&quot;.">
+        <w:t>Соглашение, не содержащее сведений, составляющих государственную тайну, а также дополнение к нему (при наличии), в том числе дополнительное соглашение о расторжении соглашения о порядке и условиях предоставления субсидии (при наличии), формируются и подписываются сторонами в системе "Электронный бюджет".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId219">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">&lt;1&gt;</w:t>
+          <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...38 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId220">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Соглашение, не содержащее сведений, составляющих государственную тайну, а также дополнение к нему (при наличии), в том числе дополнительное соглашение о расторжении соглашения о порядке и условиях предоставления субсидии (при наличии), с федеральными бюджетными и автономными учреждениями, функции и полномочия учредителя в отношении которых осуществляет Правительство Российской Федерации, если иное не предусмотрено уставами федеральных бюджетных и автономных учреждений, формируются в системе "Электронный бюджет" и подписываются сторонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId221">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId222">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Соглашение, а также дополнительное соглашение к нему (при наличии), в том числе дополнительное соглашение о расторжении соглашения о порядке и условиях предоставления субсидии (при наличии), не содержащее сведений, составляющих государственную тайну, подлежит обязательному размещению в реестре соглашений (договоров) о предоставлении субсидий, бюджетных инвестиций, межбюджетных трансфертов, ведение которого осуществляется в порядке, установленном Министерством финансов Российской Федерации. Указанный реестр размещается на едином портале бюджетной системы Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId223">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006; в ред. Постановлений Правительства РФ от 13.09.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId224">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1101</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 09.07.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId225">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 873</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="P354"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r>
+        <w:t xml:space="preserve">45. Перечисление субсидии осуществляется в соответствии с графиком, содержащимся в соглашении или правовых актах, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P320">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктах 40</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P345">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>44</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, не реже одного раза в квартал в сумме, не превышающей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) 25 процентов годового размера субсидии в течение I квартала;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) 50 процентов годового размера субсидии в течение первого полугодия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId226">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) 75 процентов годового размера субсидии в течение 9 месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="P359"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:t xml:space="preserve">46. Перечисление платежа, завершающего выплату субсидии, в IV квартале должно осуществляться не позднее 1 декабря текущего финансового года после предоставления в срок, установленный в государственном задании, федеральным бюджетным или автономным учреждением предварительного отчета о выполнении государственного задания в части предварительной оценки достижения плановых показателей годового объема оказания государственных услуг за соответствующий финансовый год, составленного по форме, аналогичной форме отчета о выполнении государственного задания, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P1422">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>приложением N 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к настоящему Положению. В предварительном отчете указываются показатели по объему и качеству, запланированные к исполнению по завершении текущего финансового года (с учетом фактического выполнения указанных показателей на отчетную дату). В случае если показатели предварительной оценки достижения плановых показателей годового объема оказания государственных услуг, указанные в предварительном отчете, меньше показателей, установленных в государственном задании (с учетом допустимых (возможных) отклонений), то государственное задание подлежит уточнению в соответствии с указанными в предварительном отчете показателями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 13.09.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId227">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1101</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 16.07.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId228">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1052</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если на основании отчета о выполнении государственного задания, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P381">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 47</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, показатели объема, указанные в отчете о выполнении государственного задания, меньше показателей, установленных в государственном задании (с учетом допустимых (возможных) отклонений), то соответствующие средства субсидии подлежат перечислению в федеральный бюджет в соответствии с бюджетным законодательством Российской Федерации в объеме, соответствующем показателям, характеризующим объем неоказанной государственной услуги (невыполненной работы), и учитываются в порядке, установленном для учета сумм возврата дебиторской задолженности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId229">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Предварительный отчет об исполнении государственного задания в части работ за соответствующий финансовый год, указанный в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P359">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце первом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, представляется федеральным бюджетным или автономным учреждением при установлении органом, осуществляющим функции и полномочия учредителя, требования о его представлении в государственном задании. В случае если органом, осуществляющим функции и полномочия учредителя, устанавливаются требования о представлении предварительного отчета о выполнении государственного задания в части, касающейся работ, за соответствующий финансовый год, заполнение и оценка предварительного отчета осуществляется в порядке, определенном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P359">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId230">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 04.11.2016 N 1136; в ред. Постановлений Правительства РФ от 13.09.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId231">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1101</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 10.12.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId232">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2005</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="P365"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r>
+        <w:t xml:space="preserve">Расчет объема субсидии, подлежащей возврату в федеральный бюджет, осуществляется с применением нормативных затрат на оказание государственных услуг (выполнение работ), определяемых в соответствии с настоящим Положением, по форме, предусмотренной </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>соглашением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId233">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Федеральные бюджетные или автономные учреждения обеспечивают возврат в федеральный бюджет субсидии в объеме, рассчитанном в соответствии с положениями </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P365">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаца четвертого</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, не позднее 1 мая текущего финансового года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId234">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 46 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId235">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="P370"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r>
+        <w:t xml:space="preserve">46(1). Требования, установленные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P354">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 45</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P359">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>46</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, связанные с перечислением субсидии, не распространяются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId236">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) на федеральное бюджетное или автономное учреждение, оказание услуг (выполнение работ) которого зависит от сезонных условий, если органом, осуществляющим функции и полномочия учредителя, не установлено иное;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) на учреждение, находящееся в процессе реорганизации или ликвидации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) на предоставление субсидии в части выплат в рамках указов Президента Российской Федерации от 7 мая 2012 г. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId237">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 597</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "О мероприятиях по реализации государственной социальной политики", от 1 июня 2012 г. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId238">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 761</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "О Национальной стратегии действий в интересах детей на 2012 - 2017 годы" и от 28 декабря 2012 г. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId239">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1688</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "О некоторых мерах по реализации государственной политики в сфере защиты детей-сирот и детей, оставшихся без попечения родителей", а также в установленных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P326">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем третьим пункта 41</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения случаях, приводящих к изменению объема субсидии в течение срока выполнения государственного задания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId240">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 05.08.2022 N 1388)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) на федеральное бюджетное или автономное учреждение, оказывающее государственные услуги (выполняющее работы), процесс оказания (выполнения) которых требует неравномерного финансового обеспечения в течение финансового года, если органом, осуществляющим функции и полномочия учредителя, не установлено иное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "г" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId241">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.09.2017 N 1101; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId242">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 46(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId243">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 06.10.2016 N 1006)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>46(2). При изменении подведомственности федерального государственного учреждения после перечисления платежа, завершающего выплату субсидии, в IV квартале изменение стороны в соглашении в части изменения наименования органа, осуществляющего функции и полномочия учредителя, не производится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 46(2) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId244">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="P381"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r>
+        <w:t xml:space="preserve">47. Федеральные бюджетные и автономные учреждения, федеральные казенные учреждения представляют соответственно органам, осуществляющим функции и полномочия учредителей, главным распорядителям средств федерального бюджета, в ведении которых находятся федеральные казенные учреждения, отчет о выполнении государственного задания, предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P1422">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>приложением N 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к настоящему Положению, в соответствии с требованиями, установленными в государственном задании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При изменении подведомственности федерального государственного учреждения после представления таким учреждением предварительного отчета о выполнении государственного задания и перечисления платежа, завершающего выплату субсидии, в IV квартале отчет о выполнении государственного задания представляется органу, утвердившему государственное задание и предоставившему субсидию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Указанный отчет представляется в сроки, установленные государственным заданием, но не </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>позднее 1 марта финансового года, следующего за отчетным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Орган, осуществляющий функции и полномочия учредителя, главный распорядитель средств федерального бюджета, в ведении которого находятся федеральные казенные учреждения, принимает отчет о выполнении государственного задания в течение 20 рабочих дней, следующих за днем его представления федеральным государственным учреждением в соответствии с абзацем первым настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="P385"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r>
+        <w:t>В случае если органом, осуществляющим функции и полномочия учредителя, главным распорядителем средств федерального бюджета, в ведении которого находятся федеральные казенные учреждения, предусмотрено представление отчета о выполнении государственного задания в части, касающейся показателей объема оказания государственных услуг (выполнения работ), на иную дату (ежемесячно, ежеквартально), показатели отчета формируются на отчетную дату нарастающим итогом с начала года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>При этом орган, осуществляющий функции и полномочия учредителя, главный распорядитель средств федерального бюджета, в ведении которого находятся федеральные казенные учреждения, вправе установить плановые показатели достижения результатов на установленную им отчетную дату в процентах от годового объема оказания государственных услуг (выполнения работ) или в натуральных показателях как для государственного задания в целом, так и относительно его части (с учетом неравномерного процесса их оказания (выполнения).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 47 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId245">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 10.12.2025 N 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>48. Контроль за выполнением государственного задания федеральными бюджетными и автономными учреждениями, федеральными казенными учреждениями осуществляют соответственно органы, осуществляющие функции и полномочия учредителя, и главные распорядители средств федерального бюджета, в ведении которых находятся федеральные казенные учреждения, а также федеральный орган исполнительной власти, осуществляющий функции по контролю и надзору в финансово-бюджетной сфере.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 25.05.2016 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId246">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 464</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 10.12.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId247">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2005</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId248">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правила</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> осуществления контроля органами, осуществляющими функции и полномочия учредителей, и главными распорядителями средств федерального бюджета, в ведении которых находятся федеральные казенные учреждения, за выполнением государственного задания устанавливаются указанными органами и должны предусматривать в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>документы, применяемые федеральным государственным учреждением в целях подтверждения информации о потребителях оказываемых государственных услуг (выполняемых работ) и выполнения содержащихся в государственном задании показателей объема оказываемых услуг (выполняемых работ), а также (при необходимости) формы указанных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId249">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2020 N 2313)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>формы аналитической отчетности, подтверждающие оказание услуг (выполнение работ) и периодичность ее формирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId250">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 16.07.2020 N 1052)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Приложение N 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>к Положению о формировании</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>государственного задания на оказание</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>государственных услуг (выполнение</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>работ) в отношении федеральных</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>государственных учреждений</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и финансовом обеспечении выполнения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>государственного задания</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00566EB9">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 16.07.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1052</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 04.02.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 100</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 17.07.2026 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 902</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                                  УТВЕРЖДАЮ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                     Руководитель</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                     (уполномоченное лицо)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                     ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                      (наименование органа, осуществляющего</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                        функции и полномочия учредителя,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                         главного распорядителя средств</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                       федерального бюджета, федерального</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                          государственного учреждения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                     ___________ _________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                     (должность) (подпись)   (расшифровка</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                                               подписи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                          "__" ______________ 20__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                                         ┌────┐</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="P428"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r>
+        <w:t xml:space="preserve">                      ГОСУДАРСТВЕННОЕ ЗАДАНИЕ N </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P954">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>&lt;1&gt;</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">      │    │</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                                         └────┘</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            на 20__ год и на плановый период 20__ и 20__ годов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblBorders>
-[...1 lines deleted...]
-        </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3061"/>
         <w:gridCol w:w="3175"/>
         <w:gridCol w:w="1871"/>
         <w:gridCol w:w="964"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...10 lines deleted...]
-            </w:r>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Коды</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Форма по </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId52" w:tooltip="&quot;ОК 011-93. Общероссийский классификатор управленческой документации&quot; (утв. Постановлением Госстандарта России от 30.12.1993 N 299) (ред. от 11.09.2025) {КонсультантПлюс}">
+            <w:hyperlink r:id="rId254">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ОКУД</w:t>
+                <w:t>ОКУД</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-            <w:tcBorders>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">0506001</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0506001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...10 lines deleted...]
-            </w:r>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Дата начала действия</w:t>
+              <w:t>Дата начала действия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Дата окончания действия </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P810" w:tooltip="&lt;2&gt; Заполняется в случае досрочного прекращения выполнения государственного задания.">
+            <w:hyperlink w:anchor="P955">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;2&gt;</w:t>
+                <w:t>&lt;2&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Наименование федерального государственного учреждения (обособленного подразделения)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Наименование федерального государственного учреждения (обособленного подразделения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3175" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Код по сводному реестру</w:t>
+              <w:t>Код по сводному реестру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Вид деятельности федерального государственного учреждения (обособленного подразделения)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Вид деятельности федерального государственного учреждения (обособленного подразделения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3175" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">По </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId53" w:tooltip="&quot;ОК 029-2014 (КДЕС Ред. 2). Общероссийский классификатор видов экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 11.09.2025) {КонсультантПлюс}">
+            <w:hyperlink r:id="rId255">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ОКВЭД</w:t>
+                <w:t>ОКВЭД</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:insideH w:val="single" w:sz="4"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3175" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">По </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId54" w:tooltip="&quot;ОК 029-2014 (КДЕС Ред. 2). Общероссийский классификатор видов экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 11.09.2025) {КонсультантПлюс}">
+            <w:hyperlink r:id="rId256">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ОКВЭД</w:t>
+                <w:t>ОКВЭД</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:insideH w:val="single" w:sz="4"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-            <w:tcBorders>
-[...14 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">По </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId55" w:tooltip="&quot;ОК 029-2014 (КДЕС Ред. 2). Общероссийский классификатор видов экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 11.09.2025) {КонсультантПлюс}">
+            <w:hyperlink r:id="rId257">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ОКВЭД</w:t>
+                <w:t>ОКВЭД</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3175" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">(указываются виды деятельности федерального государственного учреждения, по которым ему утверждается государственное задание)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(указываются виды деятельности федерального </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>государственного учреждения, по которым ему утверждается государственное задание)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...10 lines deleted...]
-            </w:r>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...18 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">       Часть I. Сведения об оказываемых государственных услугах </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P811" w:tooltip="&lt;3&gt; Формируется при установлении государственного задания на оказание государственной услуги (услуг) и выполнение работы (работ) и содержит требования к оказанию государственной услуги (услуг) и выполнению работы (работ) раздельно по каждой из государственных услуг (работ) с указанием порядкового номера раздела.">
+      <w:hyperlink w:anchor="P956">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">&lt;3&gt;</w:t>
+          <w:t>&lt;3&gt;</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...18 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">                                Раздел ____</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...8 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1871"/>
         <w:gridCol w:w="3628"/>
         <w:gridCol w:w="2211"/>
         <w:gridCol w:w="1361"/>
       </w:tblGrid>
-      <w:tr>
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">1. Наименование государственной услуги</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1. Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Код по общероссийскому базовому перечню или федеральному перечню</w:t>
+              <w:t>Код по общероссийскому базовому перечню или федеральному перечню</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">2. Категории потребителей государственной услуги</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2. Категории потребителей государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3628" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3628" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...55 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. Показатели,  характеризующие  объем  и  (или)  качество  государственной</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="P491"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r>
         <w:t xml:space="preserve">3.1. Показатели, характеризующие качество государственной услуги </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P812" w:tooltip="&lt;4&gt; Заполняется в соответствии с показателями, характеризующими качество услуг (работ), установленными в общероссийском базовом перечне или федеральном перечне, и единицами их измерения.">
+      <w:hyperlink w:anchor="P957">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">&lt;4&gt;</w:t>
+          <w:t>&lt;4&gt;</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId7"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00566EB9" w:rsidSect="004F47E7">
           <w:pgSz w:w="11906" w:h="16838"/>
-          <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
-          <w:titlePg/>
+          <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblBorders>
-[...4 lines deleted...]
-        </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1039"/>
         <w:gridCol w:w="1039"/>
         <w:gridCol w:w="1040"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="850"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-              </w:rPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Уникальный номер реестровой записи </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="2550" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель, характеризующий содержание государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1700" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель, характеризующий условия (формы) оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="2551" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель качества государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="3118" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Значение показателя качества государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Допустимые (возможные) отклонения от установленных показателей качества государственной услуги </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P816" w:tooltip="&lt;7&gt; Заполняется в случае если для разных услуг (работ) устанавливаются различные показатели допустимых (возможных) отклонений или если указанные отклонения устанавливаются в абсолютных величинах. В случае если единицей объема работы является работа в целом, показатель не указывается.">
+            <w:hyperlink w:anchor="P961">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;7&gt;</w:t>
+                <w:t>&lt;7&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">единица измерения</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">(очередной финансовый год)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(очередной финансовый год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">(1-й год планового периода)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(1-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">(2-й год планового периода)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(2-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">в процентах</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>в процентах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">в абсолютных величинах</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>в абсолютных величинах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...37 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-          </w:tcPr>
-[...8 lines deleted...]
-              </w:rPr>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">код по </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId58" w:tooltip="&quot;ОК 015-94 (МК 002-97). Общероссийский классификатор единиц измерения&quot; (утв. Постановлением Госстандарта России от 26.12.1994 N 366) (ред. от 14.11.2024) {КонсультантПлюс}">
+            <w:hyperlink r:id="rId258">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ОКЕИ</w:t>
+                <w:t>ОКЕИ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P814" w:tooltip="&lt;6&gt; Заполняется в соответствии с кодом, указанным в общероссийском базовом перечне или федеральном перечне (при наличии).">
+            <w:hyperlink w:anchor="P959">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;6&gt;</w:t>
+                <w:t>&lt;6&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:vMerge w:val="continue"/>
-[...22 lines deleted...]
-          <w:tcPr>
+            <w:tcW w:w="1039" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">1</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">4</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">5</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">6</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">7</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">8</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">9</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">10</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">11</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">12</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">13</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">14</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...31 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...33 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="P567"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r>
+        <w:t>3.2. Показатели, характеризующие объем государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4"/>
-[...2 lines deleted...]
-          <w:insideH w:val="single" w:sz="4"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="794"/>
-[...15 lines deleted...]
-        <w:gridCol w:w="832"/>
+        <w:gridCol w:w="940"/>
+        <w:gridCol w:w="1103"/>
+        <w:gridCol w:w="1103"/>
+        <w:gridCol w:w="1103"/>
+        <w:gridCol w:w="1102"/>
+        <w:gridCol w:w="1102"/>
+        <w:gridCol w:w="1102"/>
+        <w:gridCol w:w="1102"/>
+        <w:gridCol w:w="486"/>
+        <w:gridCol w:w="952"/>
+        <w:gridCol w:w="813"/>
+        <w:gridCol w:w="813"/>
+        <w:gridCol w:w="952"/>
+        <w:gridCol w:w="813"/>
+        <w:gridCol w:w="813"/>
+        <w:gridCol w:w="813"/>
+        <w:gridCol w:w="932"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-              </w:rPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Уникальный номер реестровой записи </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="2550" w:type="dxa"/>
-[...9 lines deleted...]
-              </w:rPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Показатель, характеризующий содержание государственной услуги </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1700" w:type="dxa"/>
-[...9 lines deleted...]
-              </w:rPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Показатель, характеризующий условия (формы) оказания государственной услуги </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="2550" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель объема государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3174" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="3174" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Значение показателя объема государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3018" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="3018" w:type="dxa"/>
-[...9 lines deleted...]
-              </w:rPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Размер платы (цена, тариф) </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P817" w:tooltip="&lt;8&gt; Заполняется в случае, если оказание услуг (выполнение работ) осуществляется на платной основе в соответствии с законодательством Российской Федерации в рамках государственного задания. При оказании услуг (выполнении работ) на платной основе сверх установленного государственного задания указанный показатель не формируется.">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;8&gt;</w:t>
+                <w:t>&lt;8&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1663" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Допустимые (возможные) отклонения от установленных показателей объема государственной услуги </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P816" w:tooltip="&lt;7&gt; Заполняется в случае если для разных услуг (работ) устанавливаются различные показатели допустимых (возможных) отклонений или если указанные отклонения устанавливаются в абсолютных величинах. В случае если единицей объема работы является работа в целом, показатель не указывается.">
+            <w:hyperlink w:anchor="P961">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;7&gt;</w:t>
+                <w:t>&lt;7&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1700" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">единица измерения</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">20__ год (очередной финансовый год)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год (очередной финансовый год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">20__ год (1-й год планового периода)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год (1-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">20__ год (2-й год планового периода)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год (2-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">20__ год (очередной финансовый год)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год (очередной финансовый год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">20__ год (1-й год планового периода)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год (1-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">20__ год (2-й год планового периода)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год (2-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">в процентах</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>в процентах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">в абсолютных величинах</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>в абсолютных величинах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...37 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">код по </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId59" w:tooltip="&quot;ОК 015-94 (МК 002-97). Общероссийский классификатор единиц измерения&quot; (утв. Постановлением Госстандарта России от 26.12.1994 N 366) (ред. от 14.11.2024) {КонсультантПлюс}">
+            <w:hyperlink r:id="rId259">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ОКЕИ</w:t>
+                <w:t>ОКЕИ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P814" w:tooltip="&lt;6&gt; Заполняется в соответствии с кодом, указанным в общероссийском базовом перечне или федеральном перечне (при наличии).">
+            <w:hyperlink w:anchor="P959">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;6&gt;</w:t>
+                <w:t>&lt;6&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:vMerge w:val="continue"/>
-[...40 lines deleted...]
-          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">1</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">4</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">5</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">6</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">7</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">8</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">9</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">10</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">11</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">12</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">13</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">14</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">15</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">16</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">17</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...31 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...7 lines deleted...]
-          <w:pgMar w:top="1133" w:right="397" w:bottom="566" w:left="397" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00566EB9">
+          <w:pgSz w:w="16838" w:h="11905" w:orient="landscape"/>
+          <w:pgMar w:top="1701" w:right="397" w:bottom="850" w:left="397" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...43 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.  Нормативные  правовые  акты, устанавливающие размер платы (цену, тариф)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>либо порядок ее установления</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblBorders>
-[...4 lines deleted...]
-        </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="1814"/>
       </w:tblGrid>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9070" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:tcW w:w="9070" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Нормативный правовой акт</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Нормативный правовой акт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">вид</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>вид</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">принявший орган</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>принявший орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">дата</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">номер</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">наименование</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">1</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">4</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">5</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...65 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.1. Нормативные правовые акты, регулирующие</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>порядок оказания государственной услуги      ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">                                              (наименование, номер и дата</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">                                              нормативного правового акта)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...43 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.2. Порядок  информирования   потенциальных  потребителей  государственной</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4"/>
-[...2 lines deleted...]
-          <w:insideH w:val="single" w:sz="4"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...253 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3004"/>
+        <w:gridCol w:w="3004"/>
+        <w:gridCol w:w="3061"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3004" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Способ информирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3004" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Состав размещаемой информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Частота обновления информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3004" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3004" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3004" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3004" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="P696"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r>
+        <w:t xml:space="preserve">               Часть II. Сведения о выполняемых работах </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P956">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>&lt;3&gt;</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                               Раздел ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="2665"/>
         <w:gridCol w:w="1587"/>
         <w:gridCol w:w="985"/>
       </w:tblGrid>
-      <w:tr>
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...13 lines deleted...]
-          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1. Наименование работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3374" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="3374" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Код по федеральному перечню</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="985" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-[...15 lines deleted...]
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-            <w:tcBorders>
-[...15 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:right w:val="single" w:sz="4"/>
-            <w:insideH w:val="single" w:sz="4"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...12 lines deleted...]
-          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3374" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="3374" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-            <w:tcBorders>
-[...18 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...13 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="3827" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2. Категории потребителей работы</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2. Категории потребителей работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:tcBorders>
-[...18 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="3827" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:tcBorders>
-[...14 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...41 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. Показатели, характеризующие объем и (или) качество работы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">3.1. Показатели, характеризующие качество работы </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P812" w:tooltip="&lt;4&gt; Заполняется в соответствии с показателями, характеризующими качество услуг (работ), установленными в общероссийском базовом перечне или федеральном перечне, и единицами их измерения.">
+      <w:hyperlink w:anchor="P957">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">&lt;4&gt;</w:t>
+          <w:t>&lt;4&gt;</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...18 lines deleted...]
-          <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00566EB9">
+          <w:pgSz w:w="11905" w:h="16838"/>
+          <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblBorders>
-[...4 lines deleted...]
-        </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1039"/>
         <w:gridCol w:w="1039"/>
         <w:gridCol w:w="1040"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="850"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-              </w:rPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Уникальный номер реестровой записи </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2550" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="2550" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель, характеризующий содержание работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1700" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель, характеризующий условия (формы) выполнения работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="2551" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель качества работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="3118" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Значение показателя качества работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Допустимые (возможные) отклонения от установленных показателей качества работы </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P816" w:tooltip="&lt;7&gt; Заполняется в случае если для разных услуг (работ) устанавливаются различные показатели допустимых (возможных) отклонений или если указанные отклонения устанавливаются в абсолютных величинах. В случае если единицей объема работы является работа в целом, показатель не указывается.">
+            <w:hyperlink w:anchor="P961">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;7&gt;</w:t>
+                <w:t>&lt;7&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">единица измерения</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">(очередной финансовый год)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(очередной финансовый год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">(1-й год планового периода)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(1-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">(2-й год планового периода)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(2-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">в процентах</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>в процентах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">в абсолютных величинах</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>в абсолютных величинах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...37 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-          </w:tcPr>
-[...8 lines deleted...]
-              </w:rPr>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">код по </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId60" w:tooltip="&quot;ОК 015-94 (МК 002-97). Общероссийский классификатор единиц измерения&quot; (утв. Постановлением Госстандарта России от 26.12.1994 N 366) (ред. от 14.11.2024) {КонсультантПлюс}">
+            <w:hyperlink r:id="rId260">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ОКЕИ</w:t>
+                <w:t>ОКЕИ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P814" w:tooltip="&lt;6&gt; Заполняется в соответствии с кодом, указанным в общероссийском базовом перечне или федеральном перечне (при наличии).">
+            <w:hyperlink w:anchor="P959">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;6&gt;</w:t>
+                <w:t>&lt;6&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:vMerge w:val="continue"/>
-[...22 lines deleted...]
-          <w:tcPr>
+            <w:tcW w:w="1039" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1040" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">1</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">4</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">5</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">6</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">7</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">8</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">9</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">10</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">11</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">12</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">13</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">14</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...31 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...24 lines deleted...]
-        <w:pStyle w:val="0"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.2. Показатели, характеризующие объем работы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblBorders>
-[...4 lines deleted...]
-        </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="811"/>
         <w:gridCol w:w="631"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="852"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="852"/>
         <w:gridCol w:w="633"/>
         <w:gridCol w:w="741"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-              </w:rPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Уникальный номер реестровой записи </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель, характеризующий содержание работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель, характеризующий условия (формы) выполнения работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:tcW w:w="2882" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель объема работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2497" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="2497" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Значение показателя объема работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2440" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="2440" w:type="dxa"/>
-[...9 lines deleted...]
-              </w:rPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Размер платы (цена, тариф) </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P817" w:tooltip="&lt;8&gt; Заполняется в случае, если оказание услуг (выполнение работ) осуществляется на платной основе в соответствии с законодательством Российской Федерации в рамках государственного задания. При оказании услуг (выполнении работ) на платной основе сверх установленного государственного задания указанный показатель не формируется.">
+            <w:hyperlink w:anchor="P962">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;8&gt;</w:t>
+                <w:t>&lt;8&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1374" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1374" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Допустимые (возможные) отклонения от установленных показателей объема работы </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P816" w:tooltip="&lt;7&gt; Заполняется в случае если для разных услуг (работ) устанавливаются различные показатели допустимых (возможных) отклонений или если указанные отклонения устанавливаются в абсолютных величинах. В случае если единицей объема работы является работа в целом, показатель не указывается.">
+            <w:hyperlink w:anchor="P961">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;7&gt;</w:t>
+                <w:t>&lt;7&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1531" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">единица измерения</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">описание работы </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P815" w:tooltip="&lt;6-1&gt; Для работ по проведению научных исследований (разработок) указываются наименование научной темы научного исследования (разработки) и плановый результат выполнения научной темы научного исследования (разработки), который включает в себя информацию об уровне (уровнях) готовности технологии и виде (видах) научного и (или) научно-технического результата.">
+            <w:hyperlink w:anchor="P960">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;6-1&gt;</w:t>
+                <w:t>&lt;6-1&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">(очередной финансовый год)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(очередной финансовый год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">(1-й год планового периода)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(1-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">(2-й год планового периода)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(2-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">(очередной финансовый год)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(очередной финансовый год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">(1-й год планового периода)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(1-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">(2-й год планового периода)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(2-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">в процентах</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>в процентах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="741" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">в абсолютных величинах</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>в абсолютных величинах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...37 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
-          </w:tcPr>
-[...8 lines deleted...]
-              </w:rPr>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P813" w:tooltip="&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.">
+            <w:hyperlink w:anchor="P958">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">код по </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId61" w:tooltip="&quot;ОК 015-94 (МК 002-97). Общероссийский классификатор единиц измерения&quot; (утв. Постановлением Госстандарта России от 26.12.1994 N 366) (ред. от 14.11.2024) {КонсультантПлюс}">
+            <w:hyperlink r:id="rId261">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ОКЕИ</w:t>
+                <w:t>ОКЕИ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P814" w:tooltip="&lt;6&gt; Заполняется в соответствии с кодом, указанным в общероссийском базовом перечне или федеральном перечне (при наличии).">
+            <w:hyperlink w:anchor="P959">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;6&gt;</w:t>
+                <w:t>&lt;6&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:vMerge w:val="continue"/>
-[...46 lines deleted...]
-          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="741" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">1</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">4</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">5</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">6</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">7</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">8</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">9</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">10</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">11</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">12</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">13</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">14</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">15</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">16</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">17</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="741" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">18</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="741" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="741" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="811" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="741" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...7 lines deleted...]
-          <w:pgMar w:top="1133" w:right="1440" w:bottom="566" w:left="1440" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00566EB9">
+          <w:pgSz w:w="16838" w:h="11905" w:orient="landscape"/>
+          <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...30 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.  Нормативные  правовые  акты, устанавливающие размер платы (цену, тариф)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">либо порядок ее установления </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P816" w:tooltip="&lt;7&gt; Заполняется в случае если для разных услуг (работ) устанавливаются различные показатели допустимых (возможных) отклонений или если указанные отклонения устанавливаются в абсолютных величинах. В случае если единицей объема работы является работа в целом, показатель не указывается.">
+      <w:hyperlink w:anchor="P961">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">&lt;7&gt;</w:t>
+          <w:t>&lt;7&gt;</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...8 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblBorders>
-[...4 lines deleted...]
-        </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="1814"/>
       </w:tblGrid>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9070" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:tcW w:w="9070" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Нормативный правовой акт</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Нормативный правовой акт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">вид</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>вид</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">принявший орган</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>принявший орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">дата</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">номер</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">наименование</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">1</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">4</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">5</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...18 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">         Часть III. Прочие сведения о государственном задании </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P818" w:tooltip="&lt;9&gt; Заполняется в целом по государственному заданию.">
+      <w:hyperlink w:anchor="P963">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">&lt;9&gt;</w:t>
+          <w:t>&lt;9&gt;</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...103 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. Основания (условия и порядок)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>для досрочного прекращения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>выполнения государственного задания      __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Иная информация, необходимая</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>для выполнения (контроля за выполнением)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>государственного задания                 __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. Порядок контроля за выполнением государственного задания</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1191"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="6121"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Форма контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Периодичность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6121" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Федеральные органы исполнительной власти (государственные органы), осуществляющие контроль за выполнением государственного задания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6121" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6121" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. Требования к отчетности</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>о выполнении государственного задания       _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.1. Периодичность представления отчетов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>о выполнении государственного задания       _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.2. Сроки представления отчетов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>о выполнении государственного задания       _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.2.1. Сроки представления предварительного</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>отчета о выполнении государственного</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>задания                                     _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.3. Иные требования к отчетности</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>о выполнении государственного задания       _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. Иные показатели, связанные</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>с выполнением государственного</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">задания </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P964">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>&lt;10&gt;</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">                                _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>--------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="P954"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r>
+        <w:t>&lt;1&gt; Номер государственного задания присваивается в системе "Электронный бюджет".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="P955"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:r>
+        <w:t>&lt;2&gt; Заполняется в случае досрочного прекращения выполнения государственного задания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="P956"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r>
+        <w:t>&lt;3&gt; Формируется при установлении государственного задания на оказание государственной услуги (услуг) и выполнение работы (работ) и содержит требования к оказанию государственной услуги (услуг) и выполнению работы (работ) раздельно по каждой из государственных услуг (работ) с указанием порядкового номера раздела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="P957"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r>
+        <w:t xml:space="preserve">&lt;4&gt; Заполняется в соответствии с показателями, характеризующими качество услуг (работ), установленными в общероссийском базовом перечне или федеральном перечне, и единицами их </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>измерения. Для работ по проведению научных исследований (разработок) используется показатель качества, соответствующий тематике научного исследования (разработки).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="P958"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r>
+        <w:t>&lt;5&gt; Заполняется в соответствии с общероссийскими базовыми перечнями или федеральными перечнями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="P959"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:r>
+        <w:t>&lt;6&gt; Заполняется в соответствии с кодом, указанным в общероссийском базовом перечне или федеральном перечне (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="P960"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r>
+        <w:t>&lt;6-1&gt; Для работ по проведению научных исследований (разработок) указываются наименование научной темы научного исследования (разработки) и плановый результат выполнения научной темы научного исследования (разработки), который включает в себя информацию об уровне (уровнях) готовности технологии и виде (видах) научного и (или) научно-технического результата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="P961"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:r>
+        <w:t>&lt;7&gt; Заполняется в случае если для разных услуг (работ) устанавливаются различные показатели допустимых (возможных) отклонений или если указанные отклонения устанавливаются в абсолютных величинах. В случае если единицей объема работы является работа в целом, показатель не указывается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="P962"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r>
+        <w:t>&lt;8&gt; Заполняется в случае, если оказание услуг (выполнение работ) осуществляется на платной основе в соответствии с законодательством Российской Федерации в рамках государственного задания. При оказании услуг (выполнении работ) на платной основе сверх установленного государственного задания указанный показатель не формируется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="P963"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r>
+        <w:t>&lt;9&gt; Заполняется в целом по государственному заданию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="P964"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:r>
+        <w:t xml:space="preserve">&lt;10&gt; В числе иных показателей может быть указано допустимое (возможное) отклонение от выполнения государственного задания (части государственного задания), в пределах которого оно (его часть) считается выполненным, при принятии органом, осуществляющим функции и полномочия учредителя федеральных бюджетных или автономных учреждений, главным распорядителем средств федерального бюджета, в ведении которого находятся федеральные казенные учреждения, решения об установлении общего допустимого (возможного) отклонения от выполнения государственного задания, в пределах которого оно считается выполненным (в процентах, в абсолютных величинах). В этом случае допустимые (возможные) отклонения, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P491">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами 3.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P567">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>3.2 частей I</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P696">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>II</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего государственного задания, принимают значения, равные установленному допустимому (возможному) отклонению от выполнения государственного задания (части государственного задания). В случае установления требования о представлении ежемесячных или ежеквартальных отчетов о выполнении государственного задания в числе иных показателей устанавливаются показатели выполнения государственного задания в процентах от годового объема оказания государственных услуг (выполнения работ) или в абсолютных величинах как для государственного задания в целом, так и относительно его части (в том числе с учетом неравномерного оказания государственных услуг (выполнения работ) в течение календарного года).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Приложение N 1(1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>к Положению о формировании</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>государственного задания на оказание</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>государственных услуг (выполнение</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>работ) в отношении федеральных</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>государственных учреждений</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>и финансовом обеспечении выполнения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>государственного задания</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4"/>
-[...2 lines deleted...]
-          <w:insideH w:val="single" w:sz="4"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9068"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00566EB9">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(введено </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановлением</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 09.07.2019 N 873)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                                  УТВЕРЖДАЮ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                     Руководитель</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                     (уполномоченное лицо)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                     ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                          (наименование федерального</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                          государственного учреждения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                      ___________ _________ _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                      (должность) (подпись) (расшифровка</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                                              подписи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                          "__" ______________ 20__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="P993"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r>
+        <w:t xml:space="preserve">                     РАСПРЕДЕЛЕНИЕ ПОКАЗАТЕЛЕЙ ОБЪЕМА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                ГОСУДАРСТВЕННЫХ УСЛУГ (РАБОТ), СОДЕРЖАЩИХСЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                                  ┌────┐</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                  В ГОСУДАРСТВЕННОМ ЗАДАНИИ N </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P1400">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>&lt;1&gt;</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> │    │</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                                                  └────┘</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            на 20__ год и на плановый период 20__ и 20__ годов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="2324"/>
+        <w:gridCol w:w="1020"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6293" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2324" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Форма по </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>ОКУД</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0506001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2324" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2324" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Дата начала действия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2324" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Дата окончания действия </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P1402">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;3&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Номер государственного задания </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P1401">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>&lt;2&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2324" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Наименование федерального государственного учреждения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2324" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Код по сводному реестру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">       Часть I. Сведения об оказываемых государственных услугах </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P1403">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>&lt;4&gt;</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                               Раздел ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="2778"/>
+        <w:gridCol w:w="2784"/>
+        <w:gridCol w:w="1474"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1. Наименование государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2778" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Код по общероссийскому базовому перечню или федеральному перечню</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2. Категории потребителей государственной </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2778" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2778" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Показатели, характеризующие объем государственной услуги </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P1404">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>&lt;5&gt;</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00566EB9">
+          <w:pgSz w:w="11905" w:h="16838"/>
+          <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1191"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6121"/>
+        <w:gridCol w:w="1075"/>
+        <w:gridCol w:w="877"/>
+        <w:gridCol w:w="1027"/>
+        <w:gridCol w:w="1027"/>
+        <w:gridCol w:w="1027"/>
+        <w:gridCol w:w="1027"/>
+        <w:gridCol w:w="1027"/>
+        <w:gridCol w:w="1027"/>
+        <w:gridCol w:w="1027"/>
+        <w:gridCol w:w="458"/>
+        <w:gridCol w:w="888"/>
+        <w:gridCol w:w="760"/>
+        <w:gridCol w:w="760"/>
+        <w:gridCol w:w="888"/>
+        <w:gridCol w:w="760"/>
+        <w:gridCol w:w="760"/>
+        <w:gridCol w:w="760"/>
+        <w:gridCol w:w="869"/>
       </w:tblGrid>
-      <w:tr>
-[...2 lines deleted...]
-            <w:tcW w:w="1191" w:type="dxa"/>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1383" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...31 lines deleted...]
-            <w:tcW w:w="6121" w:type="dxa"/>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Наименование обособленного подразделения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Уникальный номер реестровой записи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель, характеризующий содержание государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель, характеризующий условия (формы) оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель объема государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2735" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Значение показателя объема государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2769" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Размер платы (цена, тариф)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Федеральные органы исполнительной власти (государственные органы), осуществляющие контроль за выполнением государственного задания</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Допустимые (возможные) отклонения от установленных показателей объема государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...2 lines deleted...]
-            <w:tcW w:w="1191" w:type="dxa"/>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...31 lines deleted...]
-            <w:tcW w:w="6121" w:type="dxa"/>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>наименование показателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1422" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год (очередной финансовый год)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год (1-й год планового периода)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год (2-й год планового периода)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год (очередной финансовый год)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год (1-й год планового периода)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год (2-й год планового периода)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>в процентах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="832" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>в абсолютных величинах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...2 lines deleted...]
-            <w:tcW w:w="1191" w:type="dxa"/>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...27 lines deleted...]
-            <w:tcW w:w="6121" w:type="dxa"/>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1422" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1422" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:trPr>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="713" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">код по </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>ОКЕИ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>наименование показателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>наименование показателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>наименование показателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>наименование показателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>наименование показателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1383" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="713" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1383" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="713" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="713" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="713" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="713" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1383" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="713" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="713" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="711" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="713" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="713" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...177 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P819" w:tooltip="&lt;10&gt; В числе иных показателей может быть указано допустимое (возможное) отклонение от выполнения государственного задания (части государственного задания), в пределах которого оно (его часть) считается выполненным, при принятии органом, осуществляющим функции и полномочия учредителя федеральных бюджетных или автономных учреждений, главным распорядителем средств федерального бюджета, в ведении которого находятся федеральные казенные учреждения, решения об установлении общего допустимого (возможного) откло...">
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00566EB9">
+          <w:pgSz w:w="16838" w:h="11905" w:orient="landscape"/>
+          <w:pgMar w:top="1701" w:right="397" w:bottom="850" w:left="397" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">               Часть II. Сведения о выполняемых работах </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P1403">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">&lt;10&gt;</w:t>
+          <w:t>&lt;4&gt;</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...654 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                               Раздел ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:right w:val="single" w:sz="4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...644 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-      </w:tblPr>
-[...3686 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="1077"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="1587"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr>
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...13 lines deleted...]
-          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1. Наименование работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="4479" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Код по федеральному перечню</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-[...15 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-            <w:tcBorders>
-[...15 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:right w:val="single" w:sz="4"/>
-            <w:insideH w:val="single" w:sz="4"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...12 lines deleted...]
-          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4479" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="4479" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-            <w:tcBorders>
-[...18 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...13 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2891" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="2891" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2. Категории потребителей работы</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2. Категории потребителей работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:tcBorders>
-[...18 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2891" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="2891" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:tcBorders>
-[...14 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...18 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">3. Показатели, характеризующие объем работы </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P1257" w:tooltip="&lt;5&gt; Заполняется в соответствии с государственным заданием.">
+      <w:hyperlink w:anchor="P1404">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">&lt;5&gt;</w:t>
+          <w:t>&lt;5&gt;</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...18 lines deleted...]
-          <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00566EB9">
+          <w:pgSz w:w="11905" w:h="16838"/>
+          <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4"/>
-[...2 lines deleted...]
-          <w:insideH w:val="single" w:sz="4"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="964"/>
-[...16 lines deleted...]
-        <w:gridCol w:w="825"/>
+        <w:gridCol w:w="1075"/>
+        <w:gridCol w:w="877"/>
+        <w:gridCol w:w="1027"/>
+        <w:gridCol w:w="1027"/>
+        <w:gridCol w:w="1027"/>
+        <w:gridCol w:w="1027"/>
+        <w:gridCol w:w="1027"/>
+        <w:gridCol w:w="1027"/>
+        <w:gridCol w:w="1027"/>
+        <w:gridCol w:w="458"/>
+        <w:gridCol w:w="888"/>
+        <w:gridCol w:w="760"/>
+        <w:gridCol w:w="760"/>
+        <w:gridCol w:w="888"/>
+        <w:gridCol w:w="760"/>
+        <w:gridCol w:w="760"/>
+        <w:gridCol w:w="760"/>
+        <w:gridCol w:w="869"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Наименование обособленного подразделения</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Наименование обособленного подразделения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-          <w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Уникальный номер реестровой записи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1971" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="1971" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-          <w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель, характеризующий содержание работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-          <w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель, характеризующий условия (формы) выполнения работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2249" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="2249" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель объема работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="3080" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Значение показателя объема работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3066" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="3066" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Размер платы (цена, тариф)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1649" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1649" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Допустимые (возможные) отклонения от установленных показателей объема работы</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Допустимые (возможные) отклонения от установленных показателей объема работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...10 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:vMerge w:val="continue"/>
-[...4 lines deleted...]
-          <w:tcPr>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-          <w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>наименование показателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1547" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1547" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">единица измерения</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">(очередной финансовый год)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(очередной финансовый год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">(1-й год планового периода)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(1-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">(2-й год планового периода)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(2-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">(очередной финансовый год)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(очередной финансовый год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">(1-й год планового периода)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(1-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">(2-й год планового периода)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20__ год</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(2-й год планового периода)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">в процентах</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>в процентах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">в абсолютных величинах</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>в абсолютных величинах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:trPr>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...10 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:vMerge w:val="continue"/>
-[...4 lines deleted...]
-          <w:tcPr>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="continue"/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">наименование</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">код по </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId64" w:tooltip="&quot;ОК 015-94 (МК 002-97). Общероссийский классификатор единиц измерения&quot; (утв. Постановлением Госстандарта России от 26.12.1994 N 366) (ред. от 14.11.2024) {КонсультантПлюс}">
+            <w:hyperlink r:id="rId265">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ОКЕИ</w:t>
+                <w:t>ОКЕИ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:vMerge w:val="continue"/>
-[...40 lines deleted...]
-          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...7 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">наименование показателя</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>наименование показателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">наименование показателя</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>наименование показателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">наименование показателя</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>наименование показателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">наименование показателя</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>наименование показателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...73 lines deleted...]
-          <w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>наименование показателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">1</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">4</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">5</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">6</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">7</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">8</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">9</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">10</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">11</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">12</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">13</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">14</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">15</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">16</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">17</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">18</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...25 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...25 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...25 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...25 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...7 lines deleted...]
-          <w:pgMar w:top="1133" w:right="397" w:bottom="566" w:left="397" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00566EB9">
+          <w:pgSz w:w="16838" w:h="11905" w:orient="landscape"/>
+          <w:pgMar w:top="1701" w:right="397" w:bottom="850" w:left="397" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...12 lines deleted...]
-        <w:pStyle w:val="0"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t>--------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+      <w:bookmarkStart w:id="61" w:name="P1400"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:r>
+        <w:t>&lt;1&gt; Номер распределения показателей объема государственных услуг (работ), содержащихся в государственном задании, присвоенный в системе "Электронный бюджет".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+      <w:bookmarkStart w:id="62" w:name="P1401"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:r>
+        <w:t>&lt;2&gt; Номер государственного задания, присвоенный в системе "Электронный бюджет".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+      <w:bookmarkStart w:id="63" w:name="P1402"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:r>
+        <w:t>&lt;3&gt; Заполняется в случае досрочного прекращения выполнения распределения показателей объема государственных услуг (работ), содержащихся в государственном задании, утвержденного обособленному подразделению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+      <w:bookmarkStart w:id="64" w:name="P1403"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r>
+        <w:t>&lt;4&gt; Формируется при установлении распределения показателей объема государственных услуг (работ), содержащихся в государственном задании, и содержит требования к оказанию государственной услуги (услуг) и выполнению работы (работ) обособленным подразделением раздельно по каждой из государственных услуг (работ) с указанием порядкового номера раздела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...63 lines deleted...]
-        <w:pStyle w:val="0"/>
+      <w:bookmarkStart w:id="65" w:name="P1404"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:r>
+        <w:t>&lt;5&gt; Заполняется в соответствии с государственным заданием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="right"/>
         <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Приложение N 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="0"/>
+        <w:t>к Положению о формировании</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="0"/>
+        <w:t>государственного задания на оказание</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="0"/>
+        <w:t>государственных услуг (выполнение</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="0"/>
+        <w:t>работ) в отношении федеральных</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="0"/>
+        <w:t>государственных учреждений</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="0"/>
+        <w:t>и финансовом обеспечении выполнения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:pStyle w:val="0"/>
+        <w:t>государственного задания</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9068"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00566EB9">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 09.07.2019 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 873</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 04.02.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 100</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 10.12.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 17.07.2026 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 902</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="P1422"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:r>
         <w:t xml:space="preserve">                           ОТЧЕТ О ВЫПОЛНЕНИИ</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">                                                    ┌─────┐</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">                 ГОСУДАРСТВЕННОГО ЗАДАНИЯ N </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P1818" w:tooltip="&lt;1&gt; Указывается номер государственного задания, по которому формируется отчет.">
+      <w:hyperlink w:anchor="P1968">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">&lt;1&gt;</w:t>
+          <w:t>&lt;1&gt;</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">     │     │</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">                                                    └─────┘</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">            на 20__ год и на плановый период 20__ и 20__ годов</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...8 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblBorders>
-[...1 lines deleted...]
-        </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2154"/>
         <w:gridCol w:w="4365"/>
         <w:gridCol w:w="1474"/>
         <w:gridCol w:w="1077"/>
       </w:tblGrid>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6519" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="6519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...10 lines deleted...]
-            </w:r>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Коды</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Форма по </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId65" w:tooltip="&quot;ОК 011-93. Общероссийский классификатор управленческой документации&quot; (утв. Постановлением Госстандарта России от 30.12.1993 N 299) (ред. от 11.09.2025) {КонсультантПлюс}">
+            <w:hyperlink r:id="rId270">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ОКУД</w:t>
+                <w:t>ОКУД</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:tcBorders>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">0506501</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0506501</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">на "__" ________ 20__ г. </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1819" w:tooltip="&lt;2&gt; Указывается дата, на которую составляется отчет.">
+            <w:hyperlink w:anchor="P1969">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;2&gt;</w:t>
+                <w:t>&lt;2&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Дата</w:t>
+              <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Наименование федерального государственного учреждения (обособленного </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>подразделения)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4365" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-[...14 lines deleted...]
-            <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Код по сводному реестру</w:t>
+              <w:t>Код по сводному реестру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
-              <w:left w:val="single" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...10 lines deleted...]
-            </w:r>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...4 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...10 lines deleted...]
-            </w:r>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4"/>
-[...12 lines deleted...]
-            </w:r>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Вид деятельности федерального государственного учреждения (обособленного подразделения)</w:t>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Вид деятельности федерального государственного учреждения (обособленного подразделения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">По </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId66" w:tooltip="&quot;ОК 029-2014 (КДЕС Ред. 2). Общероссийский классификатор видов экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 11.09.2025) {КонсультантПлюс}">
+            <w:hyperlink r:id="rId271">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ОКВЭД</w:t>
+                <w:t>ОКВЭД</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">По </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId67" w:tooltip="&quot;ОК 029-2014 (КДЕС Ред. 2). Общероссийский классификатор видов экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 11.09.2025) {КонсультантПлюс}">
+            <w:hyperlink r:id="rId272">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ОКВЭД</w:t>
+                <w:t>ОКВЭД</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">По </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId68" w:tooltip="&quot;ОК 029-2014 (КДЕС Ред. 2). Общероссийский классификатор видов экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 11.09.2025) {КонсультантПлюс}">
+            <w:hyperlink r:id="rId273">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ОКВЭД</w:t>
+                <w:t>ОКВЭД</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">(указываются виды деятельности федерального государственного учреждения, по которым ему утверждено государственное задание)</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(указываются виды деятельности федерального государственного учреждения, по которым ему утверждено государственное задание)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...10 lines deleted...]
-            </w:r>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
-              <w:left w:val="single" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...10 lines deleted...]
-            </w:r>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:pStyle w:val="0"/>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Периодичность</w:t>
+              <w:t>Периодичность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...10 lines deleted...]
-            </w:r>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4"/>
-[...12 lines deleted...]
-            </w:r>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tblPrEx>
           <w:tblBorders>
             <w:right w:val="nil"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4365" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">(указывается в соответствии с периодичностью представления отчета о выполнении государственного задания, установленной в государственном задании)</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(указывается в соответствии с периодичностью представления отчета о выполнении государственного задания, установленной в государственном задании)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...18 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">       Часть I. Сведения об оказываемых государственных услугах </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P1820" w:tooltip="&lt;3&gt; Формируется при установлении государственного задания на оказание государственной услуги (услуг) и выполнение работы (работ) и содержит требования к оказанию государственной услуги (услуг) и выполнению работы (работ) раздельно по каждой из государственных услуг (работ) с указанием порядкового номера раздела.">
+      <w:hyperlink w:anchor="P1970">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">&lt;3&gt;</w:t>
+          <w:t>&lt;3&gt;</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...18 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">                               Раздел ______</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...8 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="3061"/>
         <w:gridCol w:w="2608"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr>
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">1. Наименование государственной услуги</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1. Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2608" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Код по общероссийскому базовому перечню или федеральному перечню</w:t>
+              <w:t>Код по общероссийскому базовому перечню или федеральному перечню</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2. Категории потребителей государственной услуги</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2. Категории потребителей государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2608" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...88 lines deleted...]
-          <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. Сведения о фактическом  достижении  показателей,  характеризующих  объем</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и (или) качество государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.1. Сведения  о   фактическом  достижении   показателей,   характеризующих</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>качество государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00566EB9">
+          <w:pgSz w:w="11905" w:h="16838"/>
+          <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblBorders>
-[...4 lines deleted...]
-        </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="707"/>
         <w:gridCol w:w="907"/>
         <w:gridCol w:w="1077"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="794"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-              </w:rPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Уникальный номер реестровой записи </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель, характеризующий содержание государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель, характеризующий условия (формы) оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7226" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель качества государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...15 lines deleted...]
-          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1588" w:type="dxa"/>
-[...59 lines deleted...]
-          <w:p/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1387" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1387" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2778" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="2778" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">значение</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">допустимое (возможное) отклонение </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1826" w:tooltip="&lt;7&gt; Рассчитывается путем умножения значения показателя объема и (или) качества государственной услуги (работы), установленного в государственном задании (графа 10), на установленное в государственном задании значение допустимого (возможного) отклонения от установленных показателей качества (объема) государственной услуги (работы), в пределах которого государственное задание считается выполненным (в процентах), при установлении допустимого (возможного) отклонения от установленных показателей качества (объ...">
+            <w:hyperlink w:anchor="P1976">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;7&gt;</w:t>
+                <w:t>&lt;7&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">отклонение, превышающее допустимое (возможное) отклонение </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1827" w:tooltip="&lt;8&gt; Рассчитывается при формировании отчета за год как разница показателей граф 10, 12 и 13.">
+            <w:hyperlink w:anchor="P1977">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;8&gt;</w:t>
+                <w:t>&lt;8&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">причина отклонения</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>причина отклонения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:trPr>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...4 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:vMerge w:val="continue"/>
-[...4 lines deleted...]
-          <w:tcPr>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="continue"/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">код по </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId69" w:tooltip="&quot;ОК 015-94 (МК 002-97). Общероссийский классификатор единиц измерения&quot; (утв. Постановлением Госстандарта России от 26.12.1994 N 366) (ред. от 14.11.2024) {КонсультантПлюс}">
+            <w:hyperlink r:id="rId274">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ОКЕИ</w:t>
+                <w:t>ОКЕИ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">утверждено в государственном задании на год </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">утверждено в государственном задании на отчетную дату </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1822" w:tooltip="&lt;5&gt; Заполняется в случае установления органом, осуществляющим функции и полномочия учредителя, требования о представлении предварительного отчета о выполнении государственного задания. При установлении показателя достижения результатов выполнения государственного задания на отчетную дату в процентах от годового объема оказания государственной услуги (выполнения работы) рассчитывается путем умножения годового объема государственной услуги (работы) на установленный процент достижения результатов выполнения...">
+            <w:hyperlink w:anchor="P1972">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">исполнено на отчетную дату </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1823" w:tooltip="&lt;6&gt; В предварительном отчете указываются показатели объема и (или) качества государственной услуги (работы), запланированные к исполнению по завершении текущего финансового года.">
+            <w:hyperlink w:anchor="P1973">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;6&gt;</w:t>
+                <w:t>&lt;6&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:vMerge w:val="continue"/>
-[...10 lines deleted...]
-          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:vMerge w:val="continue"/>
-[...46 lines deleted...]
-          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">1</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">4</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">5</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">6</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">7</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:bookmarkStart w:id="1365" w:name="P1365"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">8</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="67" w:name="P1515"/>
+            <w:bookmarkEnd w:id="67"/>
+            <w:r>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">9</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:bookmarkStart w:id="1367" w:name="P1367"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">10</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="68" w:name="P1517"/>
+            <w:bookmarkEnd w:id="68"/>
+            <w:r>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">11</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:bookmarkStart w:id="1369" w:name="P1369"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">12</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="69" w:name="P1519"/>
+            <w:bookmarkEnd w:id="69"/>
+            <w:r>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:bookmarkStart w:id="1370" w:name="P1370"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">13</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="70" w:name="P1520"/>
+            <w:bookmarkEnd w:id="70"/>
+            <w:r>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">14</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">15</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...31 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...43 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.2.  Сведения  о фактическом достижении показателей, характеризующих объем</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblBorders>
-[...4 lines deleted...]
-        </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="707"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="964"/>
         <w:gridCol w:w="624"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="788"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-              </w:rPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Уникальный номер реестровой записи </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель, характеризующий содержание государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель, характеризующий условия (формы) оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6518" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель объема государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="788" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Размер платы (цена, тариф)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...15 lines deleted...]
-          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1588" w:type="dxa"/>
-[...77 lines deleted...]
-          <w:p/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1387" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1387" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">значение</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...10 lines deleted...]
-            <w:hyperlink w:history="0" w:anchor="P1826" w:tooltip="&lt;7&gt; Рассчитывается путем умножения значения показателя объема и (или) качества государственной услуги (работы), установленного в государственном задании (графа 10), на установленное в государственном задании значение допустимого (возможного) отклонения от установленных показателей качества (объема) государственной услуги (работы), в пределах которого государственное задание считается выполненным (в процентах), при установлении допустимого (возможного) отклонения от установленных показателей качества (объ...">
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>допустимое (возможно</w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">е) отклонение </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P1976">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;7&gt;</w:t>
+                <w:t>&lt;7&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...10 lines deleted...]
-            <w:hyperlink w:history="0" w:anchor="P1827" w:tooltip="&lt;8&gt; Рассчитывается при формировании отчета за год как разница показателей граф 10, 12 и 13.">
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">отклонение, превышающее </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">допустимое (возможное) отклонение </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P1977">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;8&gt;</w:t>
+                <w:t>&lt;8&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-          <w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>причина отклонения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="788" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:trPr>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...4 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:vMerge w:val="continue"/>
-[...4 lines deleted...]
-          <w:tcPr>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="continue"/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...10 lines deleted...]
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>наименова</w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">ние </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">код по </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId70" w:tooltip="&quot;ОК 015-94 (МК 002-97). Общероссийский классификатор единиц измерения&quot; (утв. Постановлением Госстандарта России от 26.12.1994 N 366) (ред. от 14.11.2024) {КонсультантПлюс}">
+            <w:hyperlink r:id="rId275">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ОКЕИ</w:t>
+                <w:t>ОКЕИ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...10 lines deleted...]
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>утвержден</w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">о в государственном задании на год </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...10 lines deleted...]
-            <w:hyperlink w:history="0" w:anchor="P1822" w:tooltip="&lt;5&gt; Заполняется в случае установления органом, осуществляющим функции и полномочия учредителя, требования о представлении предварительного отчета о выполнении государственного задания. При установлении показателя достижения результатов выполнения государственного задания на отчетную дату в процентах от годового объема оказания государственной услуги (выполнения работы) рассчитывается путем умножения годового объема государственной услуги (работы) на установленный процент достижения результатов выполнения...">
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">утверждено в </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">государственном задании на отчетную дату </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P1972">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...10 lines deleted...]
-            <w:hyperlink w:history="0" w:anchor="P1823" w:tooltip="&lt;6&gt; В предварительном отчете указываются показатели объема и (или) качества государственной услуги (работы), запланированные к исполнению по завершении текущего финансового года.">
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>исполнен</w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">о на отчетную дату </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P1973">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;6&gt;</w:t>
+                <w:t>&lt;6&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:vMerge w:val="continue"/>
-[...16 lines deleted...]
-          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="788" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:vMerge w:val="continue"/>
-[...52 lines deleted...]
-          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="624" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="788" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">1</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">4</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">5</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">6</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">7</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">8</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">9</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">10</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">11</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">12</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">13</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">14</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">15</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="788" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">16</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="788" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...31 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="788" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="788" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...7 lines deleted...]
-          <w:pgMar w:top="1133" w:right="1440" w:bottom="566" w:left="1440" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00566EB9">
+          <w:pgSz w:w="16838" w:h="11905" w:orient="landscape"/>
+          <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...18 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">               Часть II. Сведения о выполняемых работах </w:t>
       </w:r>
-      <w:hyperlink w:history="0" w:anchor="P1820" w:tooltip="&lt;3&gt; Формируется при установлении государственного задания на оказание государственной услуги (услуг) и выполнение работы (работ) и содержит требования к оказанию государственной услуги (услуг) и выполнению работы (работ) раздельно по каждой из государственных услуг (работ) с указанием порядкового номера раздела.">
+      <w:hyperlink w:anchor="P1970">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">&lt;3&gt;</w:t>
+          <w:t>&lt;3&gt;</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...18 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">                               Раздел ______</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...8 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2665"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="2438"/>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="985"/>
       </w:tblGrid>
-      <w:tr>
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="0"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-          <w:tcPr>
+              <w:t>1. Наименование работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3572" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="3572" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Код по федеральному перечню</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="985" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-[...15 lines deleted...]
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-            <w:tcBorders>
-[...15 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:right w:val="single" w:sz="4"/>
-            <w:insideH w:val="single" w:sz="4"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...12 lines deleted...]
-          <w:tcPr>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3572" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-            <w:tcBorders>
-[...18 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...13 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3799" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="3799" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">2. Категории потребителей работы</w:t>
+              <w:t>2. Категории потребителей работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:tcBorders>
-[...18 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3799" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="3799" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:tcBorders>
-[...14 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...88 lines deleted...]
-          <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.  Сведения  о фактическом достижении показателей, характеризующих объем и</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(или) качество работы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.1.   Сведения   о  фактическом  достижении  показателей,  характеризующих</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>качество работы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00566EB9">
+          <w:pgSz w:w="11905" w:h="16838"/>
+          <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblBorders>
-[...4 lines deleted...]
-        </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="964"/>
         <w:gridCol w:w="624"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="680"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-              </w:rPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Уникальный номер реестровой записи </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель, характеризующий содержание работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель, характеризующий условия (формы) выполнения работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6491" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель качества работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...15 lines deleted...]
-          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1588" w:type="dxa"/>
-[...59 lines deleted...]
-          <w:p/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1389" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">значение</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">допустимое (возможное) отклонение </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1826" w:tooltip="&lt;7&gt; Рассчитывается путем умножения значения показателя объема и (или) качества государственной услуги (работы), установленного в государственном задании (графа 10), на установленное в государственном задании значение допустимого (возможного) отклонения от установленных показателей качества (объема) государственной услуги (работы), в пределах которого государственное задание считается выполненным (в процентах), при установлении допустимого (возможного) отклонения от установленных показателей качества (объ...">
+            <w:hyperlink w:anchor="P1976">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;7&gt;</w:t>
+                <w:t>&lt;7&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">отклонение, превышающее допустимое (возможное) отклонение </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1827" w:tooltip="&lt;8&gt; Рассчитывается при формировании отчета за год как разница показателей граф 10, 12 и 13.">
+            <w:hyperlink w:anchor="P1977">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;8&gt;</w:t>
+                <w:t>&lt;8&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">причина отклонения</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>причина отклонения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:trPr>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...4 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:vMerge w:val="continue"/>
-[...4 lines deleted...]
-          <w:tcPr>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="continue"/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">код по </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId71" w:tooltip="&quot;ОК 015-94 (МК 002-97). Общероссийский классификатор единиц измерения&quot; (утв. Постановлением Госстандарта России от 26.12.1994 N 366) (ред. от 14.11.2024) {КонсультантПлюс}">
+            <w:hyperlink r:id="rId276">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ОКЕИ</w:t>
+                <w:t>ОКЕИ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">утверждено в государственном задании на год </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">утверждено в государственном задании на отчетную дату </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1822" w:tooltip="&lt;5&gt; Заполняется в случае установления органом, осуществляющим функции и полномочия учредителя, требования о представлении предварительного отчета о выполнении государственного задания. При установлении показателя достижения результатов выполнения государственного задания на отчетную дату в процентах от годового объема оказания государственной услуги (выполнения работы) рассчитывается путем умножения годового объема государственной услуги (работы) на установленный процент достижения результатов выполнения...">
+            <w:hyperlink w:anchor="P1972">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">исполнено на отчетную дату </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1823" w:tooltip="&lt;6&gt; В предварительном отчете указываются показатели объема и (или) качества государственной услуги (работы), запланированные к исполнению по завершении текущего финансового года.">
+            <w:hyperlink w:anchor="P1973">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;6&gt;</w:t>
+                <w:t>&lt;6&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:vMerge w:val="continue"/>
-[...10 lines deleted...]
-          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:vMerge w:val="continue"/>
-[...46 lines deleted...]
-          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="624" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">1</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">4</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">5</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">6</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">7</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">8</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">9</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">10</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">11</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">12</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">13</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">14</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">15</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...31 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...50 lines deleted...]
-        <w:pStyle w:val="0"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="P1745"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:r>
+        <w:t>3.2.  Сведения о фактическом достижении показателей, характеризующих  объем</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>работы   (за   исключением   работы   по  проведению  научных  исследований</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(разработок)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblBorders>
-[...4 lines deleted...]
-        </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="736"/>
         <w:gridCol w:w="736"/>
         <w:gridCol w:w="736"/>
         <w:gridCol w:w="736"/>
         <w:gridCol w:w="736"/>
         <w:gridCol w:w="738"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="718"/>
         <w:gridCol w:w="1244"/>
         <w:gridCol w:w="1470"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="1006"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="775"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...12 lines deleted...]
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Уникальный номер реестровой </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">записи </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2208" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Показатель, характеризующий содержание работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1472" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Показатель, характеризующий условия (формы) выполнения </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8290" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Показатель объема работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Размер платы (цена, тариф)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2208" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...15 lines deleted...]
-          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1472" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1472" w:type="dxa"/>
-[...77 lines deleted...]
-          <w:p/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...10 lines deleted...]
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">наименование </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">показателя </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1398" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1398" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3674" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcW w:w="3674" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">значение</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...10 lines deleted...]
-            <w:hyperlink w:history="0" w:anchor="P1826" w:tooltip="&lt;7&gt; Рассчитывается путем умножения значения показателя объема и (или) качества государственной услуги (работы), установленного в государственном задании (графа 10), на установленное в государственном задании значение допустимого (возможного) отклонения от установленных показателей качества (объема) государственной услуги (работы), в пределах которого государственное задание считается выполненным (в процентах), при установлении допустимого (возможного) отклонения от установленных показателей качества (объ...">
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>допустимое (возмо</w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">жное) отклонение </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P1976">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;7&gt;</w:t>
+                <w:t>&lt;7&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...10 lines deleted...]
-            <w:hyperlink w:history="0" w:anchor="P1827" w:tooltip="&lt;8&gt; Рассчитывается при формировании отчета за год как разница показателей граф 10, 12 и 13.">
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>отклонение, превыша</w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">ющее допустимое (возможное) отклонение </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P1977">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;8&gt;</w:t>
+                <w:t>&lt;8&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-          <w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>причина откло</w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>нения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="738" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">код по </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId72" w:tooltip="&quot;ОК 015-94 (МК 002-97). Общероссийский классификатор единиц измерения&quot; (утв. Постановлением Госстандарта России от 26.12.1994 N 366) (ред. от 14.11.2024) {КонсультантПлюс}">
+            <w:hyperlink r:id="rId277">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ОКЕИ</w:t>
+                <w:t>ОКЕИ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">утверждено в государственном задании на год </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">утверждено в государственном задании на отчетную дату </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1822" w:tooltip="&lt;5&gt; Заполняется в случае установления органом, осуществляющим функции и полномочия учредителя, требования о представлении предварительного отчета о выполнении государственного задания. При установлении показателя достижения результатов выполнения государственного задания на отчетную дату в процентах от годового объема оказания государственной услуги (выполнения работы) рассчитывается путем умножения годового объема государственной услуги (работы) на установленный процент достижения результатов выполнения...">
+            <w:hyperlink w:anchor="P1972">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">исполнено на отчетную дату </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1823" w:tooltip="&lt;6&gt; В предварительном отчете указываются показатели объема и (или) качества государственной услуги (работы), запланированные к исполнению по завершении текущего финансового года.">
+            <w:hyperlink w:anchor="P1973">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;6&gt;</w:t>
+                <w:t>&lt;6&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:vMerge w:val="continue"/>
-[...16 lines deleted...]
-          <w:tcPr>
+            <w:tcW w:w="794" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1006" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">1</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">4</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">5</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">6</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">7</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">8</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">9</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">10</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">11</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">12</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">13</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">14</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">15</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">16</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1006" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-              <w:pStyle w:val="0"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...36 lines deleted...]
-        <w:pStyle w:val="0"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.3.  Сведения о фактическом достижении показателей,  характеризующих объем</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>работы по проведению научных исследований (разработок)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblBorders>
-[...4 lines deleted...]
-        </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="615"/>
         <w:gridCol w:w="689"/>
         <w:gridCol w:w="689"/>
         <w:gridCol w:w="689"/>
         <w:gridCol w:w="689"/>
         <w:gridCol w:w="692"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="717"/>
         <w:gridCol w:w="718"/>
         <w:gridCol w:w="701"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="706"/>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="701"/>
         <w:gridCol w:w="762"/>
         <w:gridCol w:w="796"/>
         <w:gridCol w:w="706"/>
         <w:gridCol w:w="701"/>
         <w:gridCol w:w="557"/>
         <w:gridCol w:w="570"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-              </w:rPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Уникальный номер реестровой записи </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2067" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель, характеризующий содержание работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1381" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель, характеризующий условия (формы) выполнения работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8954" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Показатель объема работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Размер платы (цена, тариф)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2067" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...15 lines deleted...]
-          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1381" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1381" w:type="dxa"/>
-[...77 lines deleted...]
-          <w:p/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1435" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcW w:w="1435" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:tcPr>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4908" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:tcW w:w="4908" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">значение</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="706" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">допустимое (возможное) отклонение </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1826" w:tooltip="&lt;7&gt; Рассчитывается путем умножения значения показателя объема и (или) качества государственной услуги (работы), установленного в государственном задании (графа 10), на установленное в государственном задании значение допустимого (возможного) отклонения от установленных показателей качества (объема) государственной услуги (работы), в пределах которого государственное задание считается выполненным (в процентах), при установлении допустимого (возможного) отклонения от установленных показателей качества (объ...">
+            <w:hyperlink w:anchor="P1976">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;7&gt;</w:t>
+                <w:t>&lt;7&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...10 lines deleted...]
-            <w:hyperlink w:history="0" w:anchor="P1828" w:tooltip="&lt;9&gt; Рассчитывается при формировании отчета за год как разница показателей граф 10, 12 и 17.">
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">отклонение, превышающее допустимое (возможное) </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">отклонение </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P1978">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;9&gt;</w:t>
+                <w:t>&lt;9&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-          <w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>причина отклонения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00566EB9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование показателя </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">наименование </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">код по </w:t>
             </w:r>
-            <w:hyperlink w:history="0" r:id="rId73" w:tooltip="&quot;ОК 015-94 (МК 002-97). Общероссийский классификатор единиц измерения&quot; (утв. Постановлением Госстандарта России от 26.12.1994 N 366) (ред. от 14.11.2024) {КонсультантПлюс}">
+            <w:hyperlink r:id="rId278">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ОКЕИ</w:t>
+                <w:t>ОКЕИ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...10 lines deleted...]
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>утверждено в государственно</w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">м задании на год </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...10 lines deleted...]
-            <w:hyperlink w:history="0" w:anchor="P1822" w:tooltip="&lt;5&gt; Заполняется в случае установления органом, осуществляющим функции и полномочия учредителя, требования о представлении предварительного отчета о выполнении государственного задания. При установлении показателя достижения результатов выполнения государственного задания на отчетную дату в процентах от годового объема оказания государственной услуги (выполнения работы) рассчитывается путем умножения годового объема государственной услуги (работы) на установленный процент достижения результатов выполнения...">
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>утверждено в государственно</w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">м задании на отчетную дату </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P1972">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;5&gt;</w:t>
+                <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="706" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">исполнено на отчетную дату </w:t>
             </w:r>
-            <w:hyperlink w:history="0" w:anchor="P1823" w:tooltip="&lt;6&gt; В предварительном отчете указываются показатели объема и (или) качества государственной услуги (работы), запланированные к исполнению по завершении текущего финансового года.">
+            <w:hyperlink w:anchor="P1973">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;6&gt;</w:t>
+                <w:t>&lt;6&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...10 lines deleted...]
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">наименование научной </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">темы </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...10 lines deleted...]
-            <w:hyperlink w:history="0" w:anchor="P1821" w:tooltip="&lt;4&gt; Формируется в соответствии с государственным заданием.">
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>плановый результат выполнени</w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">я научной темы </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P1971">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;4&gt;</w:t>
+                <w:t>&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...10 lines deleted...]
-            <w:hyperlink w:history="0" w:anchor="P1824" w:tooltip="&lt;6-1&gt; Заполняется в случае установления органом, осуществляющим функции и полномочия учредителя, требования о представлении предварительного отчета о выполнении государственного задания.">
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">плановый результат выполнения </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">научной темы на отчетную дату </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P1974">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;6-1&gt;</w:t>
+                <w:t>&lt;6-1&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...10 lines deleted...]
-            <w:hyperlink w:history="0" w:anchor="P1825" w:tooltip="&lt;6-2&gt; В предварительном отчете о выполнении государственного задания указывается результат выполнения научной темы научного исследования (разработки), запланированный к достижению по завершении текущего финансового года.">
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">достигнутый результат выполнения </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">научной темы на отчетную дату </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="P1975">
               <w:r>
                 <w:rPr>
-                  <w:sz w:val="20"/>
-                  <w:color w:val="0000ff"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&lt;6-2&gt;</w:t>
+                <w:t>&lt;6-2&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:vMerge w:val="continue"/>
-[...16 lines deleted...]
-          <w:tcPr>
+            <w:tcW w:w="706" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="701" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="557" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="570" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p/>
+          </w:tcPr>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">1</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">4</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">5</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">6</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">7</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">8</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">9</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:bookmarkStart w:id="1722" w:name="P1722"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">10</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="72" w:name="P1872"/>
+            <w:bookmarkEnd w:id="72"/>
+            <w:r>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">11</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="706" w:type="dxa"/>
           </w:tcPr>
-          <w:bookmarkStart w:id="1724" w:name="P1724"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">12</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="73" w:name="P1874"/>
+            <w:bookmarkEnd w:id="73"/>
+            <w:r>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">13</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">14</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">15</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">16</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="706" w:type="dxa"/>
           </w:tcPr>
-          <w:bookmarkStart w:id="1729" w:name="P1729"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">17</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="74" w:name="P1879"/>
+            <w:bookmarkEnd w:id="74"/>
+            <w:r>
+              <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">18</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">19</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">20</w:t>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="706" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="706" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="706" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="706" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00566EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="706" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="762" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="706" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...7 lines deleted...]
-          <w:pgMar w:top="1133" w:right="1440" w:bottom="566" w:left="1440" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:sectPr w:rsidR="00566EB9">
+          <w:pgSz w:w="16838" w:h="11905" w:orient="landscape"/>
+          <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...78 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Руководитель</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(уполномоченное лицо)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>федерального государственного</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>учреждения (обособленного</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>подразделения)               _____________ ___________ ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">                               (должность)  (подпись) (расшифровка подписи)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...161 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"__" ___________ 20__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Руководитель</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(уполномоченное лицо)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>органа, осуществляющего</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>функции и полномочия</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>учредителя, главного</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>распорядителя средств</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>федерального бюджета,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в ведении которого</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>находятся федеральные</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>казенные учреждения     _____________ ___________ _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">                         (должность)    (подпись)    (расшифровка подписи)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...35 lines deleted...]
-        <w:pStyle w:val="0"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"__" ___________ 20__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:t>--------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+      <w:bookmarkStart w:id="75" w:name="P1968"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:r>
+        <w:t>&lt;1&gt; Указывается номер государственного задания, по которому формируется отчет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+      <w:bookmarkStart w:id="76" w:name="P1969"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:r>
+        <w:t>&lt;2&gt; Указывается дата, на которую составляется отчет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+      <w:bookmarkStart w:id="77" w:name="P1970"/>
+      <w:bookmarkEnd w:id="77"/>
+      <w:r>
+        <w:t>&lt;3&gt; Формируется при установлении государственного задания на оказание государственной услуги (услуг) и выполнение работы (работ) и содержит требования к оказанию государственной услуги (услуг) и выполнению работы (работ) раздельно по каждой из государственных услуг (работ) с указанием порядкового номера раздела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-        <w:spacing w:before="200" w:lineRule="auto"/>
+      <w:bookmarkStart w:id="78" w:name="P1971"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:r>
+        <w:t>&lt;4&gt; Формируется в соответствии с государственным заданием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...69 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P1367" w:tooltip="10">
+      <w:bookmarkStart w:id="79" w:name="P1972"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:r>
+        <w:t xml:space="preserve">&lt;5&gt; Заполняется в случае установления органом, осуществляющим функции и полномочия учредителя, главным распорядителем средств федерального бюджета, в ведении которого находятся федеральные казенные учреждения, требования о представлении отчета о выполнении государственного задания в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P385">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">(графа 10)</w:t>
+          <w:t>абзацем пятым пункта 47</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P1365" w:tooltip="8">
+        <w:t xml:space="preserve"> Положения о формировании государственного задания на оказание государственных услуг (выполнение работ) в отношении федеральных государственных учреждений и финансовом обеспечении выполнения государственного задания, утвержденного постановлением Правительства Российской Федерации от 26 июня 2015 г. N 640 "О порядке формирования государственного задания на оказание государственных услуг (выполнение работ) в отношении федеральных государственных учреждений и финансового обеспечения выполнения государственного задания". При установлении показателя достижения результатов выполнения государственного задания на отчетную дату в процентах от годового объема оказания государственной услуги (выполнения работы) рассчитывается путем умножения годового объема государственной услуги (работы) на установленный процент достижения результатов выполнения государственного задания на отчетную дату, в том числе с учетом неравномерного оказания государственных услуг (выполнения работ) в течение календарного года. При установлении показателя достижения результатов выполнения государственного задания на отчетную дату в абсолютных величинах заполняется в соответствии с государственным заданием (в том числе с учетом неравномерного оказания государственных услуг (выполнения работ) в течение календарного года).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="80" w:name="P1973"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:r>
+        <w:t xml:space="preserve">&lt;6&gt; В предварительном отчете указываются показатели объема и (или) качества </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>государственной услуги (работы), запланированные к исполнению по завершении текущего финансового года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="P1974"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:r>
+        <w:t>&lt;6-1&gt; Заполняется в случае установления органом, осуществляющим функции и полномочия учредителя, требования о представлении предварительного отчета о выполнении государственного задания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="82" w:name="P1975"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:r>
+        <w:t>&lt;6-2&gt; В предварительном отчете о выполнении государственного задания указывается результат выполнения научной темы научного исследования (разработки), запланированный к достижению по завершении текущего финансового года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="83" w:name="P1976"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:r>
+        <w:t xml:space="preserve">&lt;7&gt; Рассчитывается путем умножения значения показателя объема и (или) качества государственной услуги (работы), установленного в государственном задании </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P1517">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">(графа 8)</w:t>
+          <w:t>(графа 10)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P1595" w:tooltip="3.2.  Сведения о фактическом достижении показателей, характеризующих  объем">
+        <w:t xml:space="preserve">, на установленное в государственном задании значение допустимого (возможного) отклонения от установленных показателей качества (объема) государственной услуги (работы), в пределах которого государственное задание считается выполненным (в процентах), при установлении допустимого (возможного) отклонения от установленных показателей качества (объема) государственной услуги (работы) в абсолютных величинах заполняется в соответствии с государственным заданием. Значение указывается в единицах измерения показателя, установленных в государственном задании </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P1515">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">граф 13</w:t>
+          <w:t>(графа 8)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P1595" w:tooltip="3.2.  Сведения о фактическом достижении показателей, характеризующих  объем">
+        <w:t xml:space="preserve">, в целых единицах. Значение менее 0,5 единицы отбрасывается, а 0,5 единицы и более округляется до целой единицы. В случае если единицей объема работы является работа в целом, показатели </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P1745">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">14 пункта 3.2 части II</w:t>
+          <w:t>граф 13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...20 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P1367" w:tooltip="10">
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P1745">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">граф 10</w:t>
+          <w:t>14 пункта 3.2 части II</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P1369" w:tooltip="12">
+        <w:t xml:space="preserve"> настоящего отчета не рассчитываются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="84" w:name="P1977"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:r>
+        <w:t xml:space="preserve">&lt;8&gt; Рассчитывается при формировании отчета за год как разница показателей </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P1517">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">12</w:t>
+          <w:t>граф 10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P1370" w:tooltip="13">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P1519">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">13</w:t>
+          <w:t>12</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...20 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P1722" w:tooltip="10">
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P1520">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">граф 10</w:t>
+          <w:t>13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P1724" w:tooltip="12">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:spacing w:before="220"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="85" w:name="P1978"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:r>
+        <w:t xml:space="preserve">&lt;9&gt; Рассчитывается при формировании отчета за год как разница показателей </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P1872">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">12</w:t>
+          <w:t>граф 10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:hyperlink w:history="0" w:anchor="P1729" w:tooltip="17">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P1874">
         <w:r>
           <w:rPr>
-            <w:sz w:val="20"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">17</w:t>
+          <w:t>12</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="0"/>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P1879">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-        <w:pStyle w:val="0"/>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+    </w:p>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr>
-[...5 lines deleted...]
-      <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="00566EB9" w:rsidRDefault="00566EB9"/>
+    <w:sectPr w:rsidR="00566EB9">
+      <w:pgSz w:w="11905" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...550 lines deleted...]
-</w:hdr>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="91"/>
+  <w:doNotDisplayPageBoundaries/>
+  <w:defaultTabStop w:val="708"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00566EB9"/>
+    <w:rsid w:val="00566EB9"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2F02824F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4527A625-06E9-4F82-A837-CD7C1BD2BA88}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
     <w:rPrDefault>
       <w:rPr>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:default="1" w:customStyle="1" w:styleId="0">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
+    <w:rsid w:val="00566EB9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat">
     <w:name w:val="ConsPlusNonformat"/>
+    <w:rsid w:val="00566EB9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
     <w:name w:val="ConsPlusTitle"/>
+    <w:rsid w:val="00566EB9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell">
     <w:name w:val="ConsPlusCell"/>
+    <w:rsid w:val="00566EB9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList">
     <w:name w:val="ConsPlusDocList"/>
+    <w:rsid w:val="00566EB9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...1 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
     <w:name w:val="ConsPlusTitlePage"/>
+    <w:rsid w:val="00566EB9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm">
     <w:name w:val="ConsPlusJurTerm"/>
+    <w:rsid w:val="00566EB9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList">
     <w:name w:val="ConsPlusTextList"/>
+    <w:rsid w:val="00566EB9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
-[...130 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=3595" TargetMode = "External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=1381" TargetMode = "External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523391&amp;dst=232" TargetMode = "External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508376&amp;dst=28" TargetMode = "External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=169992" TargetMode = "External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=118520" TargetMode = "External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=137239" TargetMode = "External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=147123&amp;dst=100020" TargetMode = "External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=164033&amp;dst=100013" TargetMode = "External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=169832&amp;dst=100016" TargetMode = "External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=169950&amp;dst=100175" TargetMode = "External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100011" TargetMode = "External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=152678&amp;dst=100962" TargetMode = "External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;dst=3600" TargetMode = "External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100011" TargetMode = "External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=473360&amp;dst=100012" TargetMode = "External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=152678&amp;dst=101598" TargetMode = "External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518117&amp;dst=100016" TargetMode = "External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=381295&amp;dst=100011" TargetMode = "External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="www.bus.gov.ru" TargetMode = "External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100018" TargetMode = "External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=152678&amp;dst=100962" TargetMode = "External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100018" TargetMode = "External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100019" TargetMode = "External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100020" TargetMode = "External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=446120" TargetMode = "External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=434994&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=152678&amp;dst=101961" TargetMode = "External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=152678&amp;dst=101071" TargetMode = "External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=425103&amp;dst=100011" TargetMode = "External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100027" TargetMode = "External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100027" TargetMode = "External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100028" TargetMode = "External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100029" TargetMode = "External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100036" TargetMode = "External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100066" TargetMode = "External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100042" TargetMode = "External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396428&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=129344" TargetMode = "External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=130516" TargetMode = "External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=282758" TargetMode = "External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=152678&amp;dst=101293" TargetMode = "External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521763" TargetMode = "External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518477" TargetMode = "External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518477" TargetMode = "External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518477" TargetMode = "External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode = "External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode = "External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode = "External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode = "External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521763" TargetMode = "External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode = "External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode = "External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521763" TargetMode = "External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518477" TargetMode = "External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518477" TargetMode = "External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518477" TargetMode = "External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode = "External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode = "External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode = "External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode = "External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode = "External"/></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=484280&amp;dst=100010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=385437&amp;dst=100005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=434994&amp;dst=100010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=425103&amp;dst=100011" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100054" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100060" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=169992" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100038" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100080" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=129344" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=3600" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=424011&amp;dst=100005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342587&amp;dst=100009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=368485&amp;dst=100013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100035" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100045" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100056" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=152678&amp;dst=101293" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539736&amp;dst=100016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342587&amp;dst=100005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=118520" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539736&amp;dst=100013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100041" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=284816&amp;dst=100005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100053" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=152678&amp;dst=101961" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100027" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100080" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=206772&amp;dst=100005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=130516" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=504861&amp;dst=100009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100011" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539422" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=437753&amp;dst=100005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100063" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100044" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100034" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=345940&amp;dst=100005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100022" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=137239" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447402&amp;dst=100005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=473360&amp;dst=100012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=385437&amp;dst=100010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100019" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100033" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100048" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=282758" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100036" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=345940&amp;dst=100005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=381295&amp;dst=100011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447402&amp;dst=100012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100024" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342587&amp;dst=100014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100046" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100083" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=424011&amp;dst=100007" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=147123&amp;dst=100020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498764&amp;dst=100145" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=437753&amp;dst=100006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100012" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=284816&amp;dst=100005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100024" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100019" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100028" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100097" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=206772&amp;dst=100007" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100040" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539736&amp;dst=100005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=484280&amp;dst=100010" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538095" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100031" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=284816&amp;dst=100005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100064" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100029" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100064" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100094" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100052" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100061" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=368485&amp;dst=100005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=164033&amp;dst=100013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100331" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539736&amp;dst=100011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=152678&amp;dst=100962" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100054" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100029" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447402&amp;dst=100005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100048" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538931&amp;dst=100006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100058" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100018" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538095" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="www.bus.gov.ru" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100047" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100050" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100016" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100036" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100040" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100099" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100049" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539422" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=169832&amp;dst=100016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342587&amp;dst=100005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=385437&amp;dst=100013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=152678&amp;dst=101071" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100032" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100070" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100048" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539736&amp;dst=100014" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=403293&amp;dst=100005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=504861&amp;dst=100009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100035" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447402&amp;dst=100016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100066" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100066" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100052" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100104" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=385437&amp;dst=100005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=169950&amp;dst=100175" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=345940&amp;dst=100005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100042" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100029" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100028" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447402&amp;dst=100023" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100072" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100084" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539422" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=3595" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100016" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=152678&amp;dst=101598" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100050" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100076" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100037" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100042" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100100" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=424011&amp;dst=100005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536705&amp;dst=100381" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=385437&amp;dst=100012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100035" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100058" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100031" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100088" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539736&amp;dst=100005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100019" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100050" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100086" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;dst=1381" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538095" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100052" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447402&amp;dst=100021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=368485&amp;dst=100005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100042" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100042" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=437753&amp;dst=100005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100053" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100052" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100447" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=527104&amp;dst=232" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=484280&amp;dst=100010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342587&amp;dst=100011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100021" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447402&amp;dst=100019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538931&amp;dst=100006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100063" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=437753&amp;dst=100008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100101" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538095" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521248&amp;dst=100019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=368485&amp;dst=100017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=372965&amp;dst=100005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100027" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100035" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100043" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100081" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536705&amp;dst=100381" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100067" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497828&amp;dst=100017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498764&amp;dst=100145" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508376&amp;dst=28" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=206772&amp;dst=100005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=403293&amp;dst=100005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=446120" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342587&amp;dst=100013" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=536705&amp;dst=100381" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100079" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396428&amp;dst=100005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100060" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538095" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=152678&amp;dst=100962" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518117&amp;dst=100016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100052" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100088" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447333&amp;dst=100030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100059" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=504861&amp;dst=100009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521246&amp;dst=100014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521179&amp;dst=100023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521251&amp;dst=100022" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100070" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=447398&amp;dst=100096" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...8 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/></Relationships>
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+  <a:themeElements>
+    <a:clrScheme name="Стандартная">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Стандартная">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Стандартная">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>КонсультантПлюс Версия 4025.00.52</Application>
-  <Company>КонсультантПлюс Версия 4025.00.52</Company>
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>50</Pages>
+  <Words>21529</Words>
+  <Characters>122719</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>1022</Lines>
+  <Paragraphs>287</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>143961</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Постановление Правительства РФ от 26.06.2015 N 640
-[...2 lines deleted...]
-(вместе с "Положением о формировании государственного задания на оказание государственных услуг (выполнение работ) в отношении федеральных государственных учреждений и финансовом обеспечении выполнения государственного задан</dc:title>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Стрельникова Елизавета Игоревна</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>